--- v0 (2026-02-26)
+++ v1 (2026-04-25)
@@ -10,524 +10,1943 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1328" uniqueCount="631">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5788</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ELO</t>
+  </si>
+  <si>
+    <t>Emendas à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Helber Marques Corrêa</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5788/pelo_01.pdf</t>
+  </si>
+  <si>
+    <t>Cria a área de expansão urbana , a ser denominada "Prolongamento da Rua Santa Tereza II", no município de Bicas e dá outras providências.</t>
+  </si>
+  <si>
     <t>5648</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Melissa Terra</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/indicacao_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviço de desentupimento do bueiro localizado na Rua Antônio Bertelli, no bairro Edgar Morreira.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/indicacao_no_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>Indica a retirada de entulho acumulado na Rua Roseli Arruda, no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/indicacao_no_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>Indicação a limpeza do lote localizado na Rua César Oliveira Mendes, nº 209, especificamente no terreno ao lado do prédio.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Igor Maia</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/indicacao_no_04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/indicacao_no_04.pdf</t>
   </si>
   <si>
     <t>Indica a o reparo do buraco existente na Rua Francisco Corrêa de Assis (conhecida como Rua da Matinha), em trecho considerado perigoso e com risco de cedimento, bem como a proteção e cobertura adequadas da boca de lobo localizada na mesma via.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_no_05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de dois redutores de velocidade na Rua Álvaro Dias, no bairro Souza Mattos.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/indicacao_no_06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>Indica a adaptação do antigo prédio da escola do Distrito de Santa Helena para funcionamento como capela mortuária e área de uso comunitário, com a divisão adequada do imóvel para essas finalidades.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5654/indicacao_no_07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5654/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>Indica a finalização das obras destinadas à transformação do Parque dos Ferroviários em um complexo de atividades físicas e área de lazer para toda a comunidade biquense.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a conclusão do calçamento da Rua Augusto Rossi, especificamente no pequeno trecho próximo ao trailer Susu Lanches, que atualmente permanece sem pavimentação.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/indicacao_no_10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma academia popular na localidade da Cutieira.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dr. Max Neves</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5657/indicacao_no_11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5657/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de capina nas ruas da cidade.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Diogo Muniz</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5658/indicacao_no_12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5658/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento e a recomposição do pavimento nas caixas que foram construídas no final da Rua Zima de Souza, no cruzamento com a Avenida Prefeito Oliveira Souza.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5659/indicacao_no_13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5659/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>Indica o reparo de buraco existente no quebra-molas da Rua Prefeito Oliveira Souza, nos arredores da Praça Lilin Popó.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/indicacao_no_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>Indica a realização de limpeza e reparos na cobertura da guarita da Rodoviária</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5665/indicacao_no_16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5665/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>Indica a adequação das calçadas da via que liga a Avenida Bianco à Rua José Soares, com a implantação de rampas de acesso, nivelamento da pista e reparo dos bloquetes soltos.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/indicacao_no_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>Indica  o fortalecimento, a ampliação e a priorização das ações da Proteção Social Especial, por meio do Centro de Referência Especializado de Assistência Social – CREAS, com foco no atendimento integral às mulheres em situação de violência no Município de Bicas/MG.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5667/indicacao_no_18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5667/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>Indica a realização de operação de tapa-buracos nas vias asfaltadas do Município de Bicas.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5668/indicacao_no_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5668/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>Indica o reparo do asfalto na Rua Melo Viana, no trecho que faz ligação com a Rua Prefeito Oliveira Souza, onde houve cedimento da via.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/indicacao_no_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um quebra-molas na Rua São João Batista da Silva, nas proximidades do número 100, no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/indicacao_no_24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de providências quanto ao elevado número de cães em situação de rua no Município, com a implementação de soluções adequadas para a redução dessa população.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/indicacao_no_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reparos e manutenção na estrada rural de São Manoel.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5672/indicacao_no_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5672/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>Indica a substituição do parquinho existente no bairro Leopoldina por equipamentos mais modernos e seguros, bem como a instalação de iluminação pública em LED no local.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/indicacao_no_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>Indica providências quanto à obra do quebra-molas existente na Rua Bonde.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t xml:space="preserve">Isaias </t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/indicacao_no_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>Indica a troca das lâmpadas da Praça Quintino Bocaiúva.</t>
   </si>
   <si>
+    <t>5677</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/indicacao_no_29.pdf</t>
+  </si>
+  <si>
+    <t>Indica a  a conclusão do calçamento da Rua Nilson Batista Vieira, no trecho compreendido entre os números 217 e 303.</t>
+  </si>
+  <si>
+    <t>5678</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5678/indicacao_no_30.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de troca e manutenção do parquinho localizado no HV.</t>
+  </si>
+  <si>
+    <t>5679</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5679/indicacao_no_31.pdf</t>
+  </si>
+  <si>
+    <t>Adoção de providências para o reforço da equipe do Centro de Referência Especializado de Assistência Social – CREAS</t>
+  </si>
+  <si>
+    <t>5680</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5680/indicacao_no_32.pdf</t>
+  </si>
+  <si>
+    <t>Indica intervenção no prédio do antigo Fórum de Justiça “Bianco Filho”, instalado onde outrora funcionou o histórico Grupo Escolar Cel. Joaquim José de Souza, situado na Rua Dona Ana, quase em frente aos Correios, bem como de revitalização da Biblioteca Municipal ali instalada.</t>
+  </si>
+  <si>
+    <t>5681</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5681/indicacao_no_33.pdf</t>
+  </si>
+  <si>
+    <t>Indica a solicitação de realização de obra de melhoria na via da Rua Pastor Higino Teixeira, diante da ausência de atendimento às indicações anteriormente encaminhadas por esta Casa.</t>
+  </si>
+  <si>
+    <t>5682</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5682/indicacao_no_34.pdf</t>
+  </si>
+  <si>
+    <t>5683</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5683/indicacao_no_35.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de limpeza e capina na Avenida Maria Silva Ramos.</t>
+  </si>
+  <si>
+    <t>5684</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5684/indicacao_no_36.pdf</t>
+  </si>
+  <si>
+    <t>Indica a  a realização de manutenção na estrada rural dos Pires.</t>
+  </si>
+  <si>
+    <t>5685</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5685/indicacao_no_37.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de vistoria técnica e adoção das providências necessárias no trecho coberto com lajota do Córrego São José, situado no final da Rua Otaviano Rezende.</t>
+  </si>
+  <si>
+    <t>5686</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5686/indicacao_no_38.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma capela mortuária no Distrito de Santa Helena, com a devida oitiva e participação da comunidade local quanto à definição do local e das características da obra.</t>
+  </si>
+  <si>
+    <t>5687</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5687/indicacao_no_39.pdf</t>
+  </si>
+  <si>
+    <t>Indica a a adoção de providências para a conclusão e melhoria do calçamento da via que dá acesso ao cemitério do Distrito de Santa Helena, bem como a execução do calçamento das demais ruas ainda não pavimentadas no distrito.</t>
+  </si>
+  <si>
+    <t>5688</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5688/indicacao_no_40.pdf</t>
+  </si>
+  <si>
+    <t>Indica a a adoção de providências urgentes para solucionar o problema constante de falta de água no Distrito de Santa Helena.</t>
+  </si>
+  <si>
+    <t>5689</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/indicacao_no_41.pdf</t>
+  </si>
+  <si>
+    <t>Indica a a revitalização da praça do Distrito de Santa Helena, com melhorias na iluminação pública e a construção de um novo parquinho infantil.</t>
+  </si>
+  <si>
+    <t>5690</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/indicacao_no_42.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reforma na quadra esportiva do Distrito de Santa Helena.</t>
+  </si>
+  <si>
+    <t>5691</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5691/indicacao_no_43.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de manutenção urgente nos parquinhos e nas quadras esportivas do Município, com a devida atualização, recuperação estrutural e adequação dos equipamentos que se encontram em estado precário ou de abandono.</t>
+  </si>
+  <si>
+    <t>5692</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5692/indicacao_no_44.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de manutenção da grama do campo da Rede Ferroviária, com poda adequada, replantio nos pontos danificados e demais cuidados necessários à recuperação do gramado.</t>
+  </si>
+  <si>
+    <t>5693</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5693/indicacao_no_45.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a implementação de atendimento de fonoaudiologia nas escolas da rede pública municipal, destinado aos alunos, professores e demais profissionais da educação.</t>
+  </si>
+  <si>
+    <t>5707</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5707/indicacao_no_46.pdf</t>
+  </si>
+  <si>
+    <t>Calçada Nilson Batista Vieira</t>
+  </si>
+  <si>
+    <t>5708</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/indicacao_no_47.pdf</t>
+  </si>
+  <si>
+    <t>Indica a regulamentação do estacionamento em apenas um dos lados da Rua Aquiles de Paula, bem como a implantação de área específica para carga e descarga.</t>
+  </si>
+  <si>
+    <t>5709</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/indicacao_no_48.pdf</t>
+  </si>
+  <si>
+    <t>Indico a realização de limpeza e retirada de entulhos no bairro Edgar Moreira.</t>
+  </si>
+  <si>
+    <t>5710</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5710/indicacao_no_49.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de limpeza e capina na via que dá acesso ao Santuário Ecológico da Água Santa.</t>
+  </si>
+  <si>
+    <t>5711</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5711/indicacao_no_50.pdf</t>
+  </si>
+  <si>
+    <t>Indica providências urgentes para regularizar o fornecimento de receituário azul nas unidades de saúde do município</t>
+  </si>
+  <si>
+    <t>5712</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5712/indicacao_no_51.pdf</t>
+  </si>
+  <si>
+    <t>Indica novamente a implantação de um projeto de aulas de voleibol no município,</t>
+  </si>
+  <si>
+    <t>5713</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Tanauza</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/indicacao_no_52.pdf</t>
+  </si>
+  <si>
+    <t>Indica a a realização de reparos na quadra do bairro Olaria.</t>
+  </si>
+  <si>
+    <t>5714</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5714/indicacao_no_53.pdf</t>
+  </si>
+  <si>
+    <t>Indica o asfaltamento da Rua Maria Marques de Souza.</t>
+  </si>
+  <si>
+    <t>5715</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/indicacao_no_54.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma escadaria para acesso à Rua José Apolinário, localizada no bairro Santana.</t>
+  </si>
+  <si>
+    <t>5716</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5716/indicacao_no_55.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reparos na estrada de acesso ao Santuário Ecológico da Água Santa.</t>
+  </si>
+  <si>
+    <t>5717</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/indicacao_no_56.pdf</t>
+  </si>
+  <si>
+    <t>Indica notificação e capina e limpeza do terreno situado em frente ao nº 173 da Rua Gentil Correia de Almeida, no bairro José Alfredo Garcia (Campo do Leopoldina)</t>
+  </si>
+  <si>
+    <t>5718</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/indicacao_no_57.pdf</t>
+  </si>
+  <si>
+    <t>Reitera indicação de reparos nos balaústres da praça situada em frente ao ABC da Construção</t>
+  </si>
+  <si>
+    <t>5722</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5722/indicacao_no_58.pdf</t>
+  </si>
+  <si>
+    <t>Indica que se proceda à revisão e ao reajuste dos valores das diárias concedidas aos servidores municipais quando em deslocamento a serviço do Município.</t>
+  </si>
+  <si>
+    <t>5723</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5723/indicacao_no_59.pdf</t>
+  </si>
+  <si>
+    <t>Indica reparos na grama sintética do parquinho da Praça São José, bem como providenciada proteção adequada para o poste existente no interior do parquinho.</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5724/indicacao_no_60.pdf</t>
+  </si>
+  <si>
+    <t>Indica a correção do degrau existente próximo ao relógio na Praça São José.</t>
+  </si>
+  <si>
+    <t>5725</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5725/indicacao_no_61.pdf</t>
+  </si>
+  <si>
+    <t>indica providências urgentes para solucionar o problema de água que vem sendo represada no Parque de Exposições, em razão da deterioração do pavimento no local.</t>
+  </si>
+  <si>
+    <t>5726</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5726/indicacao_no_62.pdf</t>
+  </si>
+  <si>
+    <t>Indica a  capina e limpeza dos lotes localizados na Rua Aristides de Souza Ramos.</t>
+  </si>
+  <si>
+    <t>5727</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5727/indicacao_no_63.pdf</t>
+  </si>
+  <si>
+    <t>indica que seja providenciada a devida cobertura da caixa d’água da UBS da Parte Alta.</t>
+  </si>
+  <si>
+    <t>5728</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5728/indicacao_no_64.pdf</t>
+  </si>
+  <si>
+    <t>Indica  um mutirão de remoção de entulhos na Parte Alta.</t>
+  </si>
+  <si>
+    <t>5729</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5729/indicacao_no_65.pdf</t>
+  </si>
+  <si>
+    <t>Indica a limpeza das ruas Salvador Ferreira Filho e Paulino de Souza Ramos.</t>
+  </si>
+  <si>
+    <t>5730</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5730/indicacao_no_66.pdf</t>
+  </si>
+  <si>
+    <t>Indica  o reparo da sarjeta localizada na Travessa José Moreira, no Centro da cidade.</t>
+  </si>
+  <si>
+    <t>5731</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5731/indicacao_no_67.pdf</t>
+  </si>
+  <si>
+    <t>indica que se disponibilize um telão em área pública do município para a transmissão dos jogos da Seleção Brasileira durante a Copa do Mundo.</t>
+  </si>
+  <si>
+    <t>5736</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5736/indicacao_no_68.pdf</t>
+  </si>
+  <si>
+    <t>Indica a a adoção das providências necessárias para a transformação dos cargos de Auxiliar de Enfermagem em cargos de Técnico de Enfermagem.</t>
+  </si>
+  <si>
+    <t>5737</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Limpeza rua Ary Maroco</t>
+  </si>
+  <si>
+    <t>5742</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5742/indicacao_no_71.pdf</t>
+  </si>
+  <si>
+    <t>Indica reparo e tapa-buraco na subida do morro que localizado  à Rua Prefeito Edson de Souza.</t>
+  </si>
+  <si>
+    <t>5743</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5743/indicacao_no_72.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de cobertura no ponto de táxi localizado em frente à FAMA.</t>
+  </si>
+  <si>
+    <t>5744</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5744/indicacao_no_73.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de limpeza dos terrenos de propriedade da Prefeitura localizados na Rua Anselmo Colaci.</t>
+  </si>
+  <si>
+    <t>5745</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5745/indicacao_no_74.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de manutenção na capela mortuária do município.</t>
+  </si>
+  <si>
+    <t>5746</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5746/indicacao_no_75.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reparos na passarela de travessia localizada em frente à rodoviária.</t>
+  </si>
+  <si>
+    <t>5747</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Indica a adoção de providências para correção de problemas estruturais na quadra do campo do Leopoldina, especialmente quanto à laje que está acumulando água e à infiltração no vestiário.</t>
+  </si>
+  <si>
+    <t>5748</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5748/indicacao_no_77.pdf</t>
+  </si>
+  <si>
+    <t>Indica  reparo em buraco existente na Rua Professor Francisco Peres,</t>
+  </si>
+  <si>
+    <t>5749</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5749/indicacao_no_78.pdf</t>
+  </si>
+  <si>
+    <t>Indica realização dos reparos necessários em buraco aberto na Rua Antônio Bertelli</t>
+  </si>
+  <si>
+    <t>5750</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5750/indicacao_no_79.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reparo em buraco existente na Rua Gentil Corrêa de Almeida.</t>
+  </si>
+  <si>
+    <t>5751</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5751/indicacao_no_80.pdf</t>
+  </si>
+  <si>
+    <t>Indica a retirada de entulho na Rua João Marques de Oliveira, nas proximidades do nº 71.</t>
+  </si>
+  <si>
+    <t>5752</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5752/indicacao_no_81.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de um portão de acesso ao parquinho da Praça São José, com o objetivo de evitar a entrada de animais no local.</t>
+  </si>
+  <si>
+    <t>5753</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5753/indicacao_no_82.pdf</t>
+  </si>
+  <si>
+    <t>Indica que a Praça São José seja decorada e preparada para receber as transmissões dos jogos da Copa, com a devida estrutura para acolhimento da população.</t>
+  </si>
+  <si>
+    <t>5754</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5754/indicacao_no_83.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reparos no calçamento da Praça São José, tendo em vista a existência de diversos pontos com afundamentos.</t>
+  </si>
+  <si>
+    <t>5755</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5755/indicacao_no_84.pdf</t>
+  </si>
+  <si>
+    <t>Indica a adoção de providências quanto à fiação exposta na Praça São José.</t>
+  </si>
+  <si>
+    <t>5756</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5756/indicacao_no_85.pdf</t>
+  </si>
+  <si>
+    <t>Indica a disponibilização de mais profissionais médicos especialistas para atendimento no município</t>
+  </si>
+  <si>
+    <t>5771</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5771/indicacao_no_86.pdf</t>
+  </si>
+  <si>
+    <t>Indica o calçamento no trecho final da Rua João Pinto de Castro.</t>
+  </si>
+  <si>
+    <t>5772</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5772/indicacao_no_87.pdf</t>
+  </si>
+  <si>
+    <t>Indica a  a instalação de corrimão na ponte localizada na zona rural de São Manoel.</t>
+  </si>
+  <si>
+    <t>5773</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/indicacao_no_88.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a instalação de quebra-molas na Rua Melo Viana, nas proximidades da mina d’água do Estadual.</t>
+  </si>
+  <si>
+    <t>5774</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5774/indicacao_no_89.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a realização de limpeza e retirada de entulhos na Rua Melo Viana e em todo o Bairro Santana.</t>
+  </si>
+  <si>
+    <t>5775</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5775/indicacao_no_90.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reparo em buraco existente na Rua Professor Francisco Peres.</t>
+  </si>
+  <si>
+    <t>5776</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5776/indicacao_no_91.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a oferta de curso de capacitação continuada para os monitores da rede municipal de educação.</t>
+  </si>
+  <si>
+    <t>5803</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5803/indicacao_no_92.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de reparo na calçada da Avenida Brasília, no trecho compreendido entre a Rua Primo Rossi  e o Colégio Reto Júnior.</t>
+  </si>
+  <si>
+    <t>5804</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5804/indicacao_no_93.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de limpeza em toda a extensão da Avenida do Contorno.</t>
+  </si>
+  <si>
+    <t>5805</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5805/indicacao_no_94.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de vistoria urgente em todas as ruas do município para levantamento de problemas na iluminação pública, bem como a disponibilização de canal de atendimento via WhatsApp para solicitação de troca de lâmpadas queimadas.</t>
+  </si>
+  <si>
+    <t>5806</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5806/indicacao_no_95.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de operação tapa-buracos em toda a cidade.</t>
+  </si>
+  <si>
+    <t>5807</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5807/indicacao_no_96.pdf</t>
+  </si>
+  <si>
+    <t>indica a realização de nivelamento da Rua Aquiles de Paula.</t>
+  </si>
+  <si>
+    <t>5808</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5808/indicacao_no_97.pdf</t>
+  </si>
+  <si>
+    <t>Indica o nivelamento da Rua Floriano Peixoto.</t>
+  </si>
+  <si>
     <t>5660</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5660/mocao_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5660/mocao_no_01.pdf</t>
   </si>
   <si>
     <t>Voto de aplausos a João Pedro Bertolozo Marciano de Almeida.</t>
   </si>
   <si>
+    <t>5694</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/mocao_no_02.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao artista David Bolotari</t>
+  </si>
+  <si>
+    <t>5732</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5732/mocao_no_03.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor Luciano Moreira.</t>
+  </si>
+  <si>
+    <t>5757</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5757/mocao_no_04.pdf</t>
+  </si>
+  <si>
+    <t>Aplausos à juventude da Paróquia São José e a toda a comunidade paroquial</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5802/mocao_no_05.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e reconhecimento ao Sr. João Luiz de Souza, em razão da relevante conquista acadêmica e de sua contribuição à sociedade.</t>
+  </si>
+  <si>
     <t>5641</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/portaria_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/portaria_no_01.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Assessor Jurídico" da Câmara Municipal de Bicas e da Outras Providencias.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/portaria_no_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/portaria_no_02.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Diretora Financeira" da Câmara Municipal de Bicas e da Outras Providencias.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/portaria_no_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/portaria_no_03.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Assessor de Assuntos Institucionais e Comunicação Social" da Câmara Municipal de Bicas e da Outras Providencias.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/portaria_no_04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/portaria_no_04.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Consultor Legislativo" da Câmara Municipal de Bicas e da Outras Providencias.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/portaria_no_05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/portaria_no_05.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Diretora Administrativa" da Câmara Municipal de Bicas e da Outras Providencias.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/portaria_no_06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/portaria_no_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Bicas durante o mês de Janeiro de 2026 e da outras providências.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/portaria_no_07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/portaria_no_07.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/portaria_no_08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/portaria_no_08.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Resolução nº 329/2025 acerca da concessão de diárias na Câmara Municipal de Bicas .</t>
   </si>
   <si>
+    <t>5798</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5798/portaria_no_10.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a cessão do servidor Jocinei Ferreira Guimarães.</t>
+  </si>
+  <si>
+    <t>5789</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5789/pll_03.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o município a instituir o Programa Municipal de Transporte Social para Tratamento de Saúde Particular, destinado a garantir o deslocamento de pacientes residentes no Município que realizem tratamento médico, terapêutico ou diagnóstico fora da rede pública ou conveniada ao Sistema Único de Saúde – SUS.</t>
+  </si>
+  <si>
+    <t>5790</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5790/pll_04.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir, no âmbito do Município de Bicas, política de oferta de alimentação (merenda) aos servidores públicos municipais em atividades escolares, sem desconto de auxílio-refeição ou vale-alimentação.</t>
+  </si>
+  <si>
+    <t>5791</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5791/pll_06.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de alinhamento de cabos e fiação aérea e remoção dos excedentes sem uso, instalados por pessoa jurídica que opere ou utilize rede aérea no Município de Bicas.</t>
+  </si>
+  <si>
+    <t>5792</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5792/pll_07.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Carteira de Identificação da Pessoa com Fibromialgia.</t>
+  </si>
+  <si>
+    <t>5793</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5793/pll_08.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a entrega de medicamentos pela rede pública municipal de saúde a pacientes com prescrição emitida por profissional médico particular.</t>
+  </si>
+  <si>
+    <t>5794</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5794/pll_09.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir a Estratégia Municipal de Navegação de Pacientes com Neoplasia Maligna.</t>
+  </si>
+  <si>
+    <t>5795</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5795/pll_10.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste dos salários dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5796</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5796/pll_11.pdf</t>
+  </si>
+  <si>
+    <t>Institui a prioridade de atendimento a pessoas com Transtorno do Espectro Autista (TEA) nas esferas pública e privada no município de Bicas.</t>
+  </si>
+  <si>
     <t>5675</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5675/projeto_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5675/projeto_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/projeto_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/projeto_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>5777</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5777/plo_05.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de Crédito Especial no valor de R$ 5.000.000,00 ( cinco milhões de reais) e dá outras providências."</t>
+  </si>
+  <si>
+    <t>5778</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5778/plo_09.pdf</t>
+  </si>
+  <si>
+    <t>"Abre crédito suplementar no valor de R$ 1.839.043,28 nas dotações do Município de Bicas e dá outras providências."</t>
+  </si>
+  <si>
+    <t>5779</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5779/plo_10.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica, nos termos da Lei Federal nº 11.738, de 16 de julho de 2008 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5780</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5780/plo_11.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste salarial dos servidores do Município de Bicas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5781</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5781/plo_12.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito especial no valor de R$31.344,00 ( trinta e um mil, trezentos e quarenta e quatro reais) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5782</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5782/plo_13.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 123.674,08( cento e vinte e três mil, seiscentos e setenta e quatro reais e oito centavos) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5783</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5783/plo_14.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Habitação de Interesse Social -FHMIS , no Município de Bicas/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5784</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5784/plo_15.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal de Habitação de Interesse Social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5785</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5785/plo_16.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Especial no valor de R$727.342,48 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5786</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5786/plo_17.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 882.878,61 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5787</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5787/plo_18.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do Exercício Financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5797</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5797/pre_012026.pdf</t>
+  </si>
+  <si>
+    <t>Plenário Francisco Silvestre Machado – Senhor Chiquinho Batata o plenário da Câmara Municipal de Bicas.</t>
+  </si>
+  <si>
     <t>5661</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Tanauza</t>
-[...2 lines deleted...]
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/requerimento_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe a esta Casa Legislativa cópia das prestações de contas apresentadas pelo Hospital São José de Bicas, referentes ao último ano.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>Dr. Beto</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5662/requerimento_no_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5662/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio de Pádua Guarnieri.</t>
+  </si>
+  <si>
+    <t>5695</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5695/requerimento_no_03.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre oficinas e cursos da Assistência Social.</t>
+  </si>
+  <si>
+    <t>5696</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/requerimento_no_04.pdf</t>
+  </si>
+  <si>
+    <t>Informações atendimentos nos PSFs.</t>
+  </si>
+  <si>
+    <t>5697</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5697/requerimento_no_05.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre distribuição de uniformes escolares.</t>
+  </si>
+  <si>
+    <t>5698</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5698/requerimento_no_06.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que a Presidência desta Casa informe e adote as providências cabíveis quanto ao andamento da denúncia de suposta quebra de decoro parlamentar apresentada por munícipe em face do Vereador Diogo Rocha Muniz, esclarecendo as medidas já adotadas e as etapas subsequentes do procedimento.</t>
+  </si>
+  <si>
+    <t>5699</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5699/requerimento_no_07.pdf</t>
+  </si>
+  <si>
+    <t>Requer que informe quais medidas serão adotadas em relação à Rua Dona Miquelina.</t>
+  </si>
+  <si>
+    <t>5700</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/requerimento_no_08.pdf</t>
+  </si>
+  <si>
+    <t>Requer  que informe quais providências serão adotadas em relação ao painel instalado na praça.</t>
+  </si>
+  <si>
+    <t>5701</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/requerimento_no_09.pdf</t>
+  </si>
+  <si>
+    <t>Requer que preste informações acerca da realização do evento “Bicas Líquida”</t>
+  </si>
+  <si>
+    <t>5702</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5702/requerimento_no_10.pdf</t>
+  </si>
+  <si>
+    <t>Requer que encaminhe a esta Casa Legislativa informações detalhadas acerca das obras e serviços executados com mão de obra própria pelo Município.</t>
+  </si>
+  <si>
+    <t>5703</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/requerimento_no_11.pdf</t>
+  </si>
+  <si>
+    <t>Requer que informe o mês previsto para o início do Campeonato Interno de Futebol do ano de 2026.</t>
+  </si>
+  <si>
+    <t>5704</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5704/requerimento_no_12.pdf</t>
+  </si>
+  <si>
+    <t>Requer que preste informações acerca da oferta de cursinho popular e preparatório para o ENEM e PISM no Município.</t>
+  </si>
+  <si>
+    <t>5705</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5705/requerimento_no_13.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que seja encaminhado à Presidência desta Casa Legislativa pedido para que adote as providências necessárias à elaboração do projeto de lei que disponha sobre a Revisão Geral Anual, nos termos do art. 37, inciso X, da Constituição Federal, no âmbito do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>5719</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/requerimento_no_14.pdf</t>
+  </si>
+  <si>
+    <t>Requer que encaminhe a esta Casa Legislativa informações acerca dos profissionais que atualmente realizam atendimentos na Casa Azul</t>
+  </si>
+  <si>
+    <t>5720</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/requerimento_no_15.pdf</t>
+  </si>
+  <si>
+    <t>Requer que informe quais medidas estão sendo adotadas para o cumprimento da legislação municipal que trata da limpeza de terrenos particulares</t>
+  </si>
+  <si>
+    <t>5721</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/requerimento_no_16.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Pesar pelo falecimento da Sra. Maria Elena Soares</t>
+  </si>
+  <si>
+    <t>5733</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5733/requerimento_no_17.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre Lei Adir Blanc.</t>
+  </si>
+  <si>
+    <t>5734</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5734/requerimento_no_18.pdf</t>
+  </si>
+  <si>
+    <t>Requer que encaminhe à Câmara Municipal, de forma bimestral, relatório contendo a relação de todos os serviços de saúde custeados pelo Município.</t>
+  </si>
+  <si>
+    <t>5735</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5735/requerimento_no_19.pdf</t>
+  </si>
+  <si>
+    <t>Requer que que preste esclarecimentos acerca da ausência de informações atualizadas no Portal da Transparência do Município referentes ao exercício corrente.</t>
+  </si>
+  <si>
+    <t>5738</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5738/requerimento_no_20.pdf</t>
+  </si>
+  <si>
+    <t>Requer que encaminhe a esta Casa Legislativa todas as informações acerca da existência de planejamento para solução dos problemas verificados na Rua Dona Miquelina, incluindo, se houver, cronograma detalhado de ações previstas para intervenção no local.</t>
+  </si>
+  <si>
+    <t>5739</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5739/requerimento_no_21.pdf</t>
+  </si>
+  <si>
+    <t>Requer que preste informações detalhadas acerca do cumprimento da Lei Berenice Piana (Lei Federal nº 12.764/2012)</t>
+  </si>
+  <si>
+    <t>5740</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Diogo Muniz, Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5740/requerimento_no_22.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do senhor Francisco Barbosa Dias – o querido “Chico Capoteiro”</t>
+  </si>
+  <si>
+    <t>5741</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5741/requerimento_no_23.pdf</t>
+  </si>
+  <si>
+    <t>Requer a elaboração e encaminhamento a esta Casa Legislativa de estudo detalhado acerca do impacto financeiro decorrente da eventual transformação dos cargos de Auxiliar de Enfermagem em cargos de Técnico de Enfermagem no âmbito do quadro de servidores municipais.</t>
+  </si>
+  <si>
+    <t>5758</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5758/requerimento_no_24.pdf</t>
+  </si>
+  <si>
+    <t>Redução do interstício de todos os projetos que tramitam em regime de urgência nesta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>5759</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5759/requerimento_no_25.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento a esta Casa Legislativa dos estudos técnicos de delimitação dos trechos com restrições à urbanização e dos trechos sujeitos a controle especial em função de ameaça de desastres naturais, referentes aos últimos loteamentos autorizados pelo município.</t>
+  </si>
+  <si>
+    <t>5760</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5760/requerimento_no_26.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca dos motivos da ausência de medição na Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>5761</t>
+  </si>
+  <si>
+    <t>Diogo Muniz, Dr. Beto, Dr. Max Neves, Igor Maia, Isaias , Melissa Terra, Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5761/requerimento_no_28.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar aos familiares de Rosângela Mendonça Barbosa, pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>5762</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5762/requerimento_no_29.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento  solicitando informações e providências quanto à fiscalização da qualidade da água fornecida no município.</t>
+  </si>
+  <si>
+    <t>5763</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5763/requerimento_no_30.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre multas referentes a falta de limpeza de terrenos.</t>
+  </si>
+  <si>
+    <t>5764</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5764/requerimento_no_31.pdf</t>
+  </si>
+  <si>
+    <t>Requer  informações acerca do serviço de vigilância nas praças públicas do município,</t>
+  </si>
+  <si>
+    <t>5765</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5765/requerimento_no_32.pdf</t>
+  </si>
+  <si>
+    <t>Requer  audiência pública com a participação da Secretaria de meio-ambiente e técnicos responsáveis, para a apresentação  de todo o projeto estrutural da implantação da captação e tratamento de esgotos através do programa Pró-tratar no município de Bicas.</t>
+  </si>
+  <si>
+    <t>5766</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5766/requerimento_no_33.pdf</t>
+  </si>
+  <si>
+    <t>Requer explicações pela não realização do Vestibicas</t>
+  </si>
+  <si>
+    <t>5767</t>
+  </si>
+  <si>
+    <t>Diogo Muniz, Tanauza</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5767/requerimento_no_34.pdf</t>
+  </si>
+  <si>
+    <t>Requer cópias das prestações de Contas do Hospital São José de Bicas.</t>
+  </si>
+  <si>
+    <t>5768</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5768/requerimento_no_35.pdf</t>
+  </si>
+  <si>
+    <t>Requer a adoção de providências para a transmissão das reuniões da Câmara Municipal por meio das redes sociais oficiais, especialmente Instagram e Facebook.</t>
+  </si>
+  <si>
+    <t>5769</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5769/requerimento_no_36.pdf</t>
+  </si>
+  <si>
+    <t>Requer impetração de mandado de segurança, visando garantir o cumprimento e a devida resposta ao Requerimento nº 131/2025</t>
+  </si>
+  <si>
+    <t>5770</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5770/requerimento_no_37.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da informatização dos sistemas de gestão da saúde no município.</t>
+  </si>
+  <si>
+    <t>5799</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5799/requerimento_no_38.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca da rotina de manutenção dos ônibus escolares.</t>
+  </si>
+  <si>
+    <t>5800</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5800/requerimento_no_39.pdf</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos sobre aplicação de recursos da Lei Adir Blanc</t>
+  </si>
+  <si>
+    <t>5801</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5801/requerimento_no_40.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da previsão de implementação de sistema de câmeras de segurança no município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -831,68 +2250,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5654/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5657/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5658/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5659/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5665/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5667/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5668/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5672/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5660/mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/portaria_no_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/portaria_no_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/portaria_no_03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/portaria_no_04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/portaria_no_05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/portaria_no_06.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/portaria_no_07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/portaria_no_08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5675/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5662/requerimento_no_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5788/pelo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5654/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5657/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5658/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5659/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5665/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5667/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5668/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5672/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5678/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5679/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5680/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5681/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5682/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5683/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5684/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5685/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5686/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5687/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5688/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5691/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5692/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5693/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5707/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5710/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5711/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5712/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5714/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5716/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5722/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5723/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5724/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5725/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5726/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5727/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5728/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5729/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5730/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5731/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5736/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5742/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5743/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5744/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5745/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5746/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5748/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5749/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5750/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5751/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5752/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5753/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5754/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5755/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5756/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5771/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5772/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5774/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5775/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5776/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5803/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5804/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5805/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5806/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5807/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5808/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5660/mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/mocao_no_02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5732/mocao_no_03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5757/mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5802/mocao_no_05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/portaria_no_01.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/portaria_no_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/portaria_no_03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/portaria_no_04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/portaria_no_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/portaria_no_06.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/portaria_no_07.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/portaria_no_08.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5798/portaria_no_10.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5789/pll_03.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5790/pll_04.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5791/pll_06.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5792/pll_07.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5793/pll_08.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5794/pll_09.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5795/pll_10.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5796/pll_11.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5675/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5777/plo_05.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5778/plo_09.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5779/plo_10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5780/plo_11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5781/plo_12.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5782/plo_13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5783/plo_14.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5784/plo_15.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5785/plo_16.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5786/plo_17.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5787/plo_18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5797/pre_012026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5662/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5695/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5697/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5698/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5699/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5702/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5704/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5705/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5733/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5734/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5735/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5738/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5739/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5740/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5741/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5758/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5759/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5760/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5761/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5762/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5763/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5764/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5765/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5766/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5767/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5768/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5769/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5770/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5799/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5800/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2026/5801/requerimento_no_40.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="15.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="239.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -911,960 +2330,4479 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>57</v>
+        <v>112</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H26" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>32</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>32</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>58</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>63</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>63</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>43</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>116</v>
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>63</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>142</v>
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>58</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>37</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>149</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>151</v>
+        <v>37</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>163</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H38" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>167</v>
+      </c>
+      <c r="D39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>171</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>175</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>179</v>
+      </c>
+      <c r="D42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>63</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H42" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>112</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>187</v>
+      </c>
+      <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>32</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H44" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>191</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H45" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>195</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H46" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>199</v>
+      </c>
+      <c r="D47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D48" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" t="s">
+        <v>208</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H49" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>211</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>212</v>
+      </c>
+      <c r="D50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H50" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>215</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>216</v>
+      </c>
+      <c r="D51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" t="s">
+        <v>32</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>220</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H52" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" t="s">
+        <v>63</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" t="s">
+        <v>63</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>247</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>248</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H59" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>251</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>256</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H61" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>259</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>260</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H62" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H63" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>267</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>268</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H64" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>272</v>
+      </c>
+      <c r="D65" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" t="s">
+        <v>63</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H65" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>276</v>
+      </c>
+      <c r="D66" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" t="s">
+        <v>112</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H66" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" t="s">
+        <v>32</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" t="s">
+        <v>32</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>287</v>
+      </c>
+      <c r="D69" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H69" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>291</v>
+      </c>
+      <c r="D70" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H70" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>295</v>
+      </c>
+      <c r="D71" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" t="s">
+        <v>63</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>299</v>
+      </c>
+      <c r="D72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" t="s">
+        <v>63</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H72" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>301</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>302</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H73" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>306</v>
+      </c>
+      <c r="D74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H74" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>310</v>
+      </c>
+      <c r="D75" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" t="s">
+        <v>63</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H75" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>313</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>314</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" t="s">
+        <v>112</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H76" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>317</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>318</v>
+      </c>
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H77" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>321</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>322</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" t="s">
+        <v>32</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H78" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>325</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>326</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" t="s">
+        <v>63</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H79" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>330</v>
+      </c>
+      <c r="D80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H80" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>333</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>334</v>
+      </c>
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H81" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>337</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>338</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
+        <v>37</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H82" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>341</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>342</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" t="s">
+        <v>37</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H83" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>345</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>346</v>
+      </c>
+      <c r="D84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" t="s">
+        <v>63</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H84" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>349</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>350</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H85" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>353</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>354</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H86" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>358</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H87" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>361</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>362</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" t="s">
+        <v>208</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H88" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>365</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>366</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H89" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>369</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>370</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" t="s">
+        <v>63</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H90" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>374</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>63</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H91" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>377</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>378</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" t="s">
+        <v>32</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H92" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>381</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>382</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" t="s">
+        <v>32</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H93" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>385</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>386</v>
+      </c>
+      <c r="E94" t="s">
+        <v>387</v>
+      </c>
+      <c r="F94" t="s">
+        <v>63</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H94" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>390</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>23</v>
+      </c>
+      <c r="D95" t="s">
+        <v>386</v>
+      </c>
+      <c r="E95" t="s">
+        <v>387</v>
+      </c>
+      <c r="F95" t="s">
+        <v>58</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H95" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>393</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>27</v>
+      </c>
+      <c r="D96" t="s">
+        <v>386</v>
+      </c>
+      <c r="E96" t="s">
+        <v>387</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H96" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>396</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>31</v>
+      </c>
+      <c r="D97" t="s">
+        <v>386</v>
+      </c>
+      <c r="E97" t="s">
+        <v>387</v>
+      </c>
+      <c r="F97" t="s">
+        <v>63</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H97" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>399</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98" t="s">
+        <v>386</v>
+      </c>
+      <c r="E98" t="s">
+        <v>387</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H98" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>403</v>
+      </c>
+      <c r="E99" t="s">
+        <v>404</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H99" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>407</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>23</v>
+      </c>
+      <c r="D100" t="s">
+        <v>403</v>
+      </c>
+      <c r="E100" t="s">
+        <v>404</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H100" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>410</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" t="s">
+        <v>403</v>
+      </c>
+      <c r="E101" t="s">
+        <v>404</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H101" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>413</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" t="s">
+        <v>403</v>
+      </c>
+      <c r="E102" t="s">
+        <v>404</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H102" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103" t="s">
+        <v>403</v>
+      </c>
+      <c r="E103" t="s">
+        <v>404</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H103" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>419</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104" t="s">
+        <v>403</v>
+      </c>
+      <c r="E104" t="s">
+        <v>404</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H104" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>422</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>45</v>
+      </c>
+      <c r="D105" t="s">
+        <v>403</v>
+      </c>
+      <c r="E105" t="s">
+        <v>404</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H105" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>425</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" t="s">
+        <v>403</v>
+      </c>
+      <c r="E106" t="s">
+        <v>404</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H106" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>53</v>
+      </c>
+      <c r="D107" t="s">
+        <v>403</v>
+      </c>
+      <c r="E107" t="s">
+        <v>404</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H107" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>431</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" t="s">
+        <v>432</v>
+      </c>
+      <c r="E108" t="s">
+        <v>433</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H108" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>436</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>31</v>
+      </c>
+      <c r="D109" t="s">
+        <v>432</v>
+      </c>
+      <c r="E109" t="s">
+        <v>433</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H109" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>439</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110" t="s">
+        <v>432</v>
+      </c>
+      <c r="E110" t="s">
+        <v>433</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H110" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>442</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>45</v>
+      </c>
+      <c r="D111" t="s">
+        <v>432</v>
+      </c>
+      <c r="E111" t="s">
+        <v>433</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H111" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>445</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" t="s">
+        <v>432</v>
+      </c>
+      <c r="E112" t="s">
+        <v>433</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H112" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>448</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>449</v>
+      </c>
+      <c r="D113" t="s">
+        <v>432</v>
+      </c>
+      <c r="E113" t="s">
+        <v>433</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H113" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>452</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>53</v>
+      </c>
+      <c r="D114" t="s">
+        <v>432</v>
+      </c>
+      <c r="E114" t="s">
+        <v>433</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H114" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>455</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>57</v>
+      </c>
+      <c r="D115" t="s">
+        <v>432</v>
+      </c>
+      <c r="E115" t="s">
+        <v>433</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H115" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>458</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>459</v>
+      </c>
+      <c r="E116" t="s">
+        <v>460</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H116" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>463</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>23</v>
+      </c>
+      <c r="D117" t="s">
+        <v>459</v>
+      </c>
+      <c r="E117" t="s">
+        <v>460</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H117" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>466</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118" t="s">
+        <v>459</v>
+      </c>
+      <c r="E118" t="s">
+        <v>460</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H118" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>469</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>449</v>
+      </c>
+      <c r="D119" t="s">
+        <v>459</v>
+      </c>
+      <c r="E119" t="s">
+        <v>460</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H119" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>472</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>53</v>
+      </c>
+      <c r="D120" t="s">
+        <v>459</v>
+      </c>
+      <c r="E120" t="s">
+        <v>460</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H120" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>475</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>57</v>
+      </c>
+      <c r="D121" t="s">
+        <v>459</v>
+      </c>
+      <c r="E121" t="s">
+        <v>460</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H121" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>478</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>62</v>
+      </c>
+      <c r="D122" t="s">
+        <v>459</v>
+      </c>
+      <c r="E122" t="s">
+        <v>460</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H122" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>481</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>67</v>
+      </c>
+      <c r="D123" t="s">
+        <v>459</v>
+      </c>
+      <c r="E123" t="s">
+        <v>460</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H123" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>484</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>71</v>
+      </c>
+      <c r="D124" t="s">
+        <v>459</v>
+      </c>
+      <c r="E124" t="s">
+        <v>460</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H124" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>487</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>488</v>
+      </c>
+      <c r="D125" t="s">
+        <v>459</v>
+      </c>
+      <c r="E125" t="s">
+        <v>460</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H125" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>491</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>75</v>
+      </c>
+      <c r="D126" t="s">
+        <v>459</v>
+      </c>
+      <c r="E126" t="s">
+        <v>460</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H126" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>494</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>79</v>
+      </c>
+      <c r="D127" t="s">
+        <v>459</v>
+      </c>
+      <c r="E127" t="s">
+        <v>460</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H127" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>497</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>83</v>
+      </c>
+      <c r="D128" t="s">
+        <v>459</v>
+      </c>
+      <c r="E128" t="s">
+        <v>460</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H128" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>500</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>501</v>
+      </c>
+      <c r="E129" t="s">
+        <v>502</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H129" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>505</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>506</v>
+      </c>
+      <c r="E130" t="s">
+        <v>507</v>
+      </c>
+      <c r="F130" t="s">
+        <v>208</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H130" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>510</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>23</v>
+      </c>
+      <c r="D131" t="s">
+        <v>506</v>
+      </c>
+      <c r="E131" t="s">
+        <v>507</v>
+      </c>
+      <c r="F131" t="s">
+        <v>511</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H131" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>514</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>27</v>
+      </c>
+      <c r="D132" t="s">
+        <v>506</v>
+      </c>
+      <c r="E132" t="s">
+        <v>507</v>
+      </c>
+      <c r="F132" t="s">
+        <v>19</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H132" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>517</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>31</v>
+      </c>
+      <c r="D133" t="s">
+        <v>506</v>
+      </c>
+      <c r="E133" t="s">
+        <v>507</v>
+      </c>
+      <c r="F133" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H133" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>520</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134" t="s">
+        <v>506</v>
+      </c>
+      <c r="E134" t="s">
+        <v>507</v>
+      </c>
+      <c r="F134" t="s">
+        <v>19</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H134" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>523</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135" t="s">
+        <v>506</v>
+      </c>
+      <c r="E135" t="s">
+        <v>507</v>
+      </c>
+      <c r="F135" t="s">
+        <v>19</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H135" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>526</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136" t="s">
+        <v>506</v>
+      </c>
+      <c r="E136" t="s">
+        <v>507</v>
+      </c>
+      <c r="F136" t="s">
+        <v>19</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H136" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>529</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" t="s">
+        <v>506</v>
+      </c>
+      <c r="E137" t="s">
+        <v>507</v>
+      </c>
+      <c r="F137" t="s">
+        <v>19</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H137" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>532</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>449</v>
+      </c>
+      <c r="D138" t="s">
+        <v>506</v>
+      </c>
+      <c r="E138" t="s">
+        <v>507</v>
+      </c>
+      <c r="F138" t="s">
+        <v>19</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H138" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>535</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>53</v>
+      </c>
+      <c r="D139" t="s">
+        <v>506</v>
+      </c>
+      <c r="E139" t="s">
+        <v>507</v>
+      </c>
+      <c r="F139" t="s">
+        <v>19</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H139" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>538</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>57</v>
+      </c>
+      <c r="D140" t="s">
+        <v>506</v>
+      </c>
+      <c r="E140" t="s">
+        <v>507</v>
+      </c>
+      <c r="F140" t="s">
+        <v>63</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H140" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>541</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>62</v>
+      </c>
+      <c r="D141" t="s">
+        <v>506</v>
+      </c>
+      <c r="E141" t="s">
+        <v>507</v>
+      </c>
+      <c r="F141" t="s">
+        <v>58</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H141" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>544</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>67</v>
+      </c>
+      <c r="D142" t="s">
+        <v>506</v>
+      </c>
+      <c r="E142" t="s">
+        <v>507</v>
+      </c>
+      <c r="F142" t="s">
+        <v>63</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H142" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>547</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>71</v>
+      </c>
+      <c r="D143" t="s">
+        <v>506</v>
+      </c>
+      <c r="E143" t="s">
+        <v>507</v>
+      </c>
+      <c r="F143" t="s">
+        <v>19</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H143" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>550</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>488</v>
+      </c>
+      <c r="D144" t="s">
+        <v>506</v>
+      </c>
+      <c r="E144" t="s">
+        <v>507</v>
+      </c>
+      <c r="F144" t="s">
+        <v>19</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H144" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>553</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>75</v>
+      </c>
+      <c r="D145" t="s">
+        <v>506</v>
+      </c>
+      <c r="E145" t="s">
+        <v>507</v>
+      </c>
+      <c r="F145" t="s">
+        <v>19</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H145" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>556</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>79</v>
+      </c>
+      <c r="D146" t="s">
+        <v>506</v>
+      </c>
+      <c r="E146" t="s">
+        <v>507</v>
+      </c>
+      <c r="F146" t="s">
+        <v>58</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H146" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>559</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>83</v>
+      </c>
+      <c r="D147" t="s">
+        <v>506</v>
+      </c>
+      <c r="E147" t="s">
+        <v>507</v>
+      </c>
+      <c r="F147" t="s">
+        <v>58</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H147" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>562</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>563</v>
+      </c>
+      <c r="D148" t="s">
+        <v>506</v>
+      </c>
+      <c r="E148" t="s">
+        <v>507</v>
+      </c>
+      <c r="F148" t="s">
+        <v>19</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H148" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>566</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>87</v>
+      </c>
+      <c r="D149" t="s">
+        <v>506</v>
+      </c>
+      <c r="E149" t="s">
+        <v>507</v>
+      </c>
+      <c r="F149" t="s">
+        <v>19</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H149" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>569</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>91</v>
+      </c>
+      <c r="D150" t="s">
+        <v>506</v>
+      </c>
+      <c r="E150" t="s">
+        <v>507</v>
+      </c>
+      <c r="F150" t="s">
+        <v>19</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H150" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>572</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>573</v>
+      </c>
+      <c r="D151" t="s">
+        <v>506</v>
+      </c>
+      <c r="E151" t="s">
+        <v>507</v>
+      </c>
+      <c r="F151" t="s">
+        <v>574</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H151" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>577</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>578</v>
+      </c>
+      <c r="D152" t="s">
+        <v>506</v>
+      </c>
+      <c r="E152" t="s">
+        <v>507</v>
+      </c>
+      <c r="F152" t="s">
+        <v>63</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H152" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>581</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>95</v>
+      </c>
+      <c r="D153" t="s">
+        <v>506</v>
+      </c>
+      <c r="E153" t="s">
+        <v>507</v>
+      </c>
+      <c r="F153" t="s">
+        <v>63</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H153" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>584</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>99</v>
+      </c>
+      <c r="D154" t="s">
+        <v>506</v>
+      </c>
+      <c r="E154" t="s">
+        <v>507</v>
+      </c>
+      <c r="F154" t="s">
+        <v>32</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H154" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>587</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>103</v>
+      </c>
+      <c r="D155" t="s">
+        <v>506</v>
+      </c>
+      <c r="E155" t="s">
+        <v>507</v>
+      </c>
+      <c r="F155" t="s">
+        <v>19</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H155" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>590</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>111</v>
+      </c>
+      <c r="D156" t="s">
+        <v>506</v>
+      </c>
+      <c r="E156" t="s">
+        <v>507</v>
+      </c>
+      <c r="F156" t="s">
+        <v>591</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H156" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>594</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>116</v>
+      </c>
+      <c r="D157" t="s">
+        <v>506</v>
+      </c>
+      <c r="E157" t="s">
+        <v>507</v>
+      </c>
+      <c r="F157" t="s">
+        <v>58</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H157" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>597</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>120</v>
+      </c>
+      <c r="D158" t="s">
+        <v>506</v>
+      </c>
+      <c r="E158" t="s">
+        <v>507</v>
+      </c>
+      <c r="F158" t="s">
+        <v>19</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H158" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>600</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>124</v>
+      </c>
+      <c r="D159" t="s">
+        <v>506</v>
+      </c>
+      <c r="E159" t="s">
+        <v>507</v>
+      </c>
+      <c r="F159" t="s">
+        <v>19</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H159" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>603</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>128</v>
+      </c>
+      <c r="D160" t="s">
+        <v>506</v>
+      </c>
+      <c r="E160" t="s">
+        <v>507</v>
+      </c>
+      <c r="F160" t="s">
+        <v>19</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H160" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>606</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>132</v>
+      </c>
+      <c r="D161" t="s">
+        <v>506</v>
+      </c>
+      <c r="E161" t="s">
+        <v>507</v>
+      </c>
+      <c r="F161" t="s">
+        <v>63</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H161" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>609</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>136</v>
+      </c>
+      <c r="D162" t="s">
+        <v>506</v>
+      </c>
+      <c r="E162" t="s">
+        <v>507</v>
+      </c>
+      <c r="F162" t="s">
+        <v>610</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H162" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>613</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>139</v>
+      </c>
+      <c r="D163" t="s">
+        <v>506</v>
+      </c>
+      <c r="E163" t="s">
+        <v>507</v>
+      </c>
+      <c r="F163" t="s">
+        <v>63</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H163" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>616</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>143</v>
+      </c>
+      <c r="D164" t="s">
+        <v>506</v>
+      </c>
+      <c r="E164" t="s">
+        <v>507</v>
+      </c>
+      <c r="F164" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H164" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>619</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>147</v>
+      </c>
+      <c r="D165" t="s">
+        <v>506</v>
+      </c>
+      <c r="E165" t="s">
+        <v>507</v>
+      </c>
+      <c r="F165" t="s">
+        <v>19</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H165" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>622</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>151</v>
+      </c>
+      <c r="D166" t="s">
+        <v>506</v>
+      </c>
+      <c r="E166" t="s">
+        <v>507</v>
+      </c>
+      <c r="F166" t="s">
+        <v>19</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H166" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>625</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>155</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="D167" t="s">
+        <v>506</v>
+      </c>
+      <c r="E167" t="s">
+        <v>507</v>
+      </c>
+      <c r="F167" t="s">
+        <v>19</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H167" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>628</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>159</v>
+      </c>
+      <c r="D168" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168" t="s">
+        <v>507</v>
+      </c>
+      <c r="F168" t="s">
+        <v>19</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H168" t="s">
+        <v>630</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>