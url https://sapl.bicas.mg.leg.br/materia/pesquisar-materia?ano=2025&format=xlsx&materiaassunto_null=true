--- v0 (2026-02-27)
+++ v1 (2026-04-26)
@@ -10,6955 +10,6970 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4861" uniqueCount="2251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4869" uniqueCount="2256">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5706</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ELO</t>
+  </si>
+  <si>
+    <t>Emendas à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Helber Marques Corrêa</t>
+  </si>
+  <si>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5706/pelo_01.2025.pdf</t>
+  </si>
+  <si>
+    <t>“Cria a Área de Expansão Urbana, a ser Denominada ‘Prolongamento do Distrito de Santa Helena’, no Município de Bicas e Dá Outras providências”.</t>
+  </si>
+  <si>
     <t>5039</t>
   </si>
   <si>
-    <t>2025</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Igor Maia</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo do alambrado da quadra do Bairro Edgar Moreira e a instalação de iluminação de LED na praça.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Melissa Terra</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_no_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza da Rua Sargento José Carlos da Silva, no bairro Santa Terezinha; Clarinda de Pereira Oliveira, no bairro Souza Mattos e Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_no_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento do trecho restante da Rua Clarinda de Pereira Oliveira, no bairro Souza Mattos e Avenida Governador Valadares</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_no_04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_no_04.pdf</t>
   </si>
   <si>
     <t>Que seja feito trecho de calçada à Rua Nilson Batista.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_no_05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção geral das estradas rurais de nosso município, com o nivelamento, ensaibragem, limpeza das bordas, desentupimento de mata-burros, reparos em pontes e toda manutenção necessária para dar condições de trafegabilidade às estradas.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_no_06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>Que seja construída guarita de ônibus no distrito de Santa Helena.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_no_07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção em todas as quadras do município.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Diogo Muniz</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_no_08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>Que seja feita poda das árvores próximas à calçada e limpeza do terreno situado à rua Gumercindo Frade em frente ao número 89.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_no_09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o reparo do trecho da rua Pastor Higino Teixeira de Souza que está cedendo.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_no_10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>Que seja construída capela mortuária no cemitério de Santa Helena.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_no_11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>Que seja feito o manilhamento do esgoto a céu aberto atrás da Igreja Batista Renovada em Santa Helena e próximo ao terreno da futura Capela Mortuária seguindo os fundos da Rua Geraldo Bento Nogueira até a Rua Antônio Calzavara.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tanauza, Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_no_12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfaltamento do trecho da subida da Rua José Monteiro de Rezende no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_no_13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização da praça principal de Santa Helena.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Tanauza, Dr. Max Neves</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_no_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>Que seja reconstruída a fachada do Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Isaias , Dr. Max Neves</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/indicacao_no_15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>Que seja construído prolongamento da Rua Edamir Abdo para ligação ao bairro São Pedro.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/indicacao_no_16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado projeto de Lei visando a revisão geral anual dos servidores da prefeitura.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Dr. Max Neves, Melissa Terra, Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/indicacao_no_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza no terreno localizado a rua Cezar Oliveira Mendes, número 209, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/indicacao_no_18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade próximo ao trevo de Santa Helena para segurança dos transeuntes.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/indicacao_no_19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma agenda de cursos profissionalizantes ou técnicos voltados a área rural e desenvolvimento para a escola do Distrito de Santa Helena, em horários vespertino ou noturno para os trabalhadores e população local.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulinho Plantas, Dr. Max Neves</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/indicacao_no_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>Que seja reformado o posto saúde de Santa Helena.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dr. Max Neves, Igor Maia</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/indicacao_no_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>Que seja realizada força tarefa com a fiscalização de posturas para apurar e notificar terrenos que estejam com capina e limpeza em desacordo com o código de posturas municipal.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/indicacao_no_22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado e empréstimo do campo do Esporte Clube Biquense para a ONG "Futuro Redondo" ao menos uma vez na semana.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/indicacao_no_23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de solucionar o problema da água que escorre pela lateral da quadra de Santa Helena e invade casa de moradora.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/indicacao_no_24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de promover obra de melhoria na ponte de acesso entre a Transportadora Corujão para estrada do Cemitério de Santa Helena, buscando possibilitar a passagem do cortejo fúnebre de forma segura.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/indicacao_no_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando instalação de energia elétrica para possibilitar a iluminação do cemitério Municipal do Distrito de Santa Helena, bem como o calçamento das ruas do cemitério.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/indicacao_no_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de melhorar as condições da estrada de Santa Helena que leva ao cemitério.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/indicacao_no_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de promover melhorias na Praça Lilim Popó, no bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dr. Max Neves</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/indicacao_no_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de providenciar o asfaltamento do morro no fim da parte alta da Avenida Brasília.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/indicacao_no_29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/indicacao_no_29.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para corrigir o buraco à rua Benedicto Catulino Dore, em frente ao número 110.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/indicacao_no_30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/indicacao_no_30.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a pintura e reforma dos monumentos do parque dos ferroviários, bem como a identificação deles com placas.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao_no_31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o calçamento do pequeno trecho entre a esquina da Avenida Brasília e a Rua Primo Rossi, que possui menos de 2 metros de extensão.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/indicacao_no_32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/indicacao_no_32.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, para instalar pavimentação inter travada (bloquetes) no trecho final do parque dos ferroviários, entre a área de estacionamento e o Trailer Susu Lanches.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Pastor Ricardo Rosa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/indicacao_no_33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/indicacao_no_33.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando visita de Assistente Social verificar as condições e providenciar reparos na residência situada no bairro São Pedro.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_no_34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_no_34.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a Construção de Muro de Arrimo, Calçada e Escadão entre a MG 126 e a Rua José Apolinário, uma das entradas do bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_no_35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_no_35.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando construção de contenção na_x000D_
 descida da Rua M, no bairro Edgar Moreira, para resguardar os pedestres e moradores.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_no_36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_no_36.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando reparos na área do campo da rede, como:_x000D_
 1. recomposição do gramado do campo_x000D_
 2. conserto dos alambrados e grades de proteção_x000D_
 3. limpeza do local_x000D_
 4. reparo da quadra ao lado do campo_x000D_
 5. reparo das traves do campo e da quadra</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/indicacao_no_37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/indicacao_no_37.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de ordenar a poda e capina das áreas de jardim do prédio do Conselho Tutelar e o CRAS.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/indicacao_no_38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/indicacao_no_38.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, para que seja contratado profissional de Educação Física especializado para atendimento das demandas de atividade física da Casa Azul.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/indicacao_no_39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/indicacao_no_39.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de solucionar o vazamento de águas pluviais para a entrada da quadra do bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_no_40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_no_40.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de implementar uma ronda noturna para verificar a existência de postes com lâmpadas queimadas.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/indicacao_no_42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado a Sua Excelência, o Senhor Prefeito Municipal, solicitando a realização de uma limpeza geral na Rua Carmela Agrelli, incluindo o recolhimento de entulhos e restos de poda.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/indicacao_no_43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/indicacao_no_43.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de serviço de capina no Córrego São José, no trecho que cruza a Rua Barão de Catas Altas, na altura do número 244.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/indicacao_no_44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/indicacao_no_44.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o recolhimento de entulho em frente ao Fórum, localizado na Rua Prefeito Édson de Souza.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/indicacao_no_45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/indicacao_no_45.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reforma no parquinho do HV.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/indicacao_no_46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/indicacao_no_46.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando recapeamento asfáltico no início da Rua Zima de Souza Moreira.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_no_47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_no_47.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a limpeza e revitalização do escadão no bairro Campo do Leopoldina.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Diogo Muniz, Igor Maia</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/indicacao_no_48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/indicacao_no_48.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a troca de seis refletores e a fixação dos gols na quadra do bairro Campo do Leopoldina.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/indicacao_no_49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para resolver o problema da coleta de lixo na Rua Emil Farah.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Dr. Beto</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_no_50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_no_50.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja providenciado o atendimento de um médico pediatra na comunidade de Santa Helena, pelo menos uma vez por mês.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/indicacao_no_51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/indicacao_no_51.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, que faça instalar bancos com encosto na praça, visando o conforto e bem-estar dos idosos.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/indicacao_no_52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/indicacao_no_52.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando asfaltamento da Rua Floriano Peixoto até a Rua Camilo Fernandes Alhadas, que dá acesso ao Hospital de Bicas.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/indicacao_no_53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/indicacao_no_53.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando asfaltamento da Travessa São Francisco, via que liga a Praça São José à Rodovia Alcides Costa.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_no_54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_no_54.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja providenciada capina nos lotes à Rua Eduardo Salomão.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_no_55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_no_55.pdf</t>
   </si>
   <si>
     <t>INDICO que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reparos urgentes no teto da Capela do Sagrado Coração, situada na Rua Capitão Pedro Assis do Amaral.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/indicacao_no_56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/indicacao_no_56.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para contração de varredor para a parte alta do Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/indicacao_no_57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/indicacao_no_57.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a troca dos refletores da quadra do bairro Cutieira, pois os mesmos se encontram queimados.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/indicacao_no_58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/indicacao_no_58.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a remoção dos entulhos acumulados no bairro Cutieira, considerando a necessidade de limpeza diante do período de proliferação da dengue.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/indicacao_no_59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/indicacao_no_59.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de_x000D_
 providenciar poda de árvore próxima à quadra do bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao_no_60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao_no_60.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a poda da árvore localizada na Rua Santa Tereza, em frente ao número 542, pois a mesma está invadindo a residência.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao_no_61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao_no_61.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a criação de uma casa de passagem para cães e gatos no município de Bicas.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no_62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no_62.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a substituição do fogão e da geladeira da capela mortuária do cemitério municipal de Bicas, pois ambos os equipamentos não estão funcionando.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/indicacao_no_63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/indicacao_no_63.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando melhorias na iluminação da área que compreende a quadra, a pista de skate e o campo de futebol na Rede Ferroviária.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/indicacao_no_64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/indicacao_no_64.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a contratação de um médico pediatra para atendimento nos finais de semana no município, em parceria com o Hospital São José.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao_no_65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao_no_65.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado projeto de Resolução para criação do programa Câmara no Seu Bairro, conforme anteprojeto que segue:</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/indicacao_no_66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/indicacao_no_66.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo do calçamento da Avenida Maria Silva Ramos, em frente ao número 26, pois o mesmo está se soltando.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/indicacao_no_67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/indicacao_no_67.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a substituição e/ou manutenção das placas de sinalização viária indicativas de direção para outras cidades da região.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/indicacao_no_68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/indicacao_no_68.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção e renovação da demarcação viária nas vias urbanas do município.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_no_69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_no_69.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de placas indicativas de direção nas estradas rurais do município.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/indicacao_no_70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/indicacao_no_70.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para que a entrega de medicamentos no distrito de Santa Helena ocorra semanalmente.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_no_71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_no_71.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a contratação de um profissional de Educação Física para desenvolver projetos de vôlei e futebol noturno no município.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/indicacao_no_72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/indicacao_no_72.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de uma caçamba de lixo fechada (com tampa) na Rua do Olaria.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_no_73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_no_73.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que o setor de Controle de Zoonoses realize uma verificação e tome as providências necessárias quanto à presença excessiva de pombos em frente à quadra do Olaria.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_no_74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_no_74.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de um novo padrão de energia na Quadra do Olaria, de forma que evite roubos, preferencialmente dentro do vestiário, onde possa ser controlado pelo diretor de bairro.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_no_75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_no_75.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de um parquinho ao anexo à quadra do Olaria.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_no_76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_no_76.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a ampliação da carga horária de Educação Física nas escolas municipais, garantindo duas aulas semanais, em conformidade com a prática adotada nas escolas estaduais e particulares.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_no_77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_no_77.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a retirada de entulho na Rua Gentil Correia de Almeida.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_no_78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_no_78.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que os Projetos Jovem e Futsal sejam realizados nas quadras esportivas do município.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/indicacao_no_79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/indicacao_no_79.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a restauração do canteiro de rosas ao redor da escultura da Sagrada Família na Praça São José, que foi removido durante a recente reforma.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_no_80.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_no_80.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de uma limpeza geral no bairro Leopoldina, atendendo às reclamações dos moradores.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_no_81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_no_81.pdf</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_no_82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_no_82.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a contratação de um podólogo para atender a comunidade em geral.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_no_83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_no_83.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de um estudo para avaliar a necessidade de estender o horário de saída das creches municipais além das 16h, considerando as demandas das mães e responsáveis.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_no_84.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_no_84.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a inclusão de atividades de educação ambiental durante os momentos cívicos nas escolas municipais.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_no_85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_no_85.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a designação de um terreno apropriado para o descarte de entulho pela população.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_no_86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_no_86.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a contratação de um neuropediatra para a Casa Azul e a ampliação da carga horária do psiquiatra, de modo que ele possa atender pelo menos mais um dia por mês.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/indicacao_no_87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/indicacao_no_87.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de um levantamento atualizado da numeração das residências no distrito de Santa Helena.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/indicacao_no_88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/indicacao_no_88.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a elevação dos muros da nova quadra do Coronel, visando prevenir depredações e aumentar a segurança dos usuários.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/indicacao_no_89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/indicacao_no_89.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de bebedouros adicionais na Secretaria de Obras.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/indicacao_no_90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/indicacao_no_90.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a Secretaria competente realize a poda da grama remanescente no Campo da Rede em dias em que não ocorrem jogos.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/indicacao_no_91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/indicacao_no_91.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o calçamento do trecho final da Rua João Pinto de Castro.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/indicacao_no_92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/indicacao_no_92.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o fechamento do guarda corpo da Rua Aura Aliada Pereira Lamha, ao lado do portão de embarque e desembarque da Escola Municipal Prefeito Gilson Lamha.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/indicacao_no_93.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/indicacao_no_93.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o encaminhamento de projeto de lei que disponha sobre o parcelamento de férias dos servidores municipais, adequando o Estatuto do Servidor às disposições da Consolidação das Leis do Trabalho (CLT).</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/indicacao_no_94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/indicacao_no_94.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando instalação de gangorras no parquinho localizado no bairro Gilson Lamha, bem como uma verificação geral das condições do parque.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/indicacao_no_95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/indicacao_no_95.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de um quebra- molas em frente ao Consórcio Intermunicipal de Especialidades (CIESP), localizado na Rua Morvan Dias de Figueiredo, nº 11, Centro, Bicas/MG.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/indicacao_no_96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a disponibilização de pediatra para atendimento diário em nosso município.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/indicacao_no_97.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/indicacao_no_97.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio de projeto de lei a esta Casa Legislativa para que seja alterada a legislação em vigor, de forma a autorizar o pagamento do ticket-alimentação aos servidores municipais durante o período de férias, adotando procedimento semelhante ao já implementado pela Câmara Municipal para os servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/indicacao_no_98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/indicacao_no_98.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a divulgação de todos os contratos de prestação de serviços no Portal da Transparência, de forma clara e atualizada.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/indicacao_no_99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/indicacao_no_99.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de um redutor de velocidade nas proximidades do número 117 da Rua Arthur Bernardes.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/indicacao_no_100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando instalação de iluminação de Led para a praça ao fim da rua Dr. Vicente Bianco (antiga praça dos aposentados).</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/indicacao_no_101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/indicacao_no_101.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para o reparo no Relógio da Praça São José.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/indicacao_no_102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/indicacao_no_102.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para reparo no calçamento da Rua José Monteiro de Rezende.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/indicacao_no_103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/indicacao_no_103.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a colocação de uma placa com o nome Jerônimo Mendes na praça da Reta, localizada na Avenida Governador Valadares, ao lado do parquinho.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/indicacao_no_104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/indicacao_no_104.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a reposição de areia e a realização de uma limpeza completa no Parque Maria Êda Monteiro de Almeida Amadeu.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/indicacao_no_105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/indicacao_no_105.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a implementação de um projeto de voleibol de quadra no município.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/indicacao_no_106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/indicacao_no_106.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de serviços de capina e limpeza no lote localizado na Rua Edamir Abdo, nº 150, bairro Cutieira, em Bicas/MG, bem como a verificação e providências para demais terrenos na nossa cidade.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/indicacao_no_107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/indicacao_no_107.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de iluminação pública no poste localizado próximo à esquina da Rua C do bairro Gilson Lamha e o reparo no poste que está inclinado no início da Rua D.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/indicacao_no_108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/indicacao_no_108.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, sugerindo a implementação de um sistema de videomonitoramento em toda a cidade, em parceria com a Polícia Militar, nos moldes do programa "Olho Vivo".</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/indicacao_no_109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/indicacao_no_109.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a colocação urgente de uma escora no Centro Social de Santa Helena, em virtude do comprometimento estrutural causado pela quebra de uma das colunas de sustentação após a substituição do telhado de madeira.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/indicacao_no_110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/indicacao_no_110.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para a realização de manutenção nos banheiros da rodoviária do município, que atualmente se encontram em péssimas condições.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/indicacao_no_111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/indicacao_no_111.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de providenciar o reparo no telhado da rodoviária do município, tendo em vista que há diversos pontos com telhas quebradas, o que ocasiona infiltrações e acúmulo de água da chuva dentro do local.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/indicacao_no_112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/indicacao_no_112.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o nivelamento da pista na Rua Floriano Peixoto, no trecho compreendido entre a CASSON e o Esporte Clube Biquense.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/indicacao_no_114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/indicacao_no_114.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, respeitosamente a necessidade de recapeamento asfáltico na Rua Francisco Filgueiras Mathos, localizada no Bairro Centro, em razão das más condições da via.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/indicacao_no_115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/indicacao_no_115.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de criar uma passarela de pedestres, no cruzamento da Rodovia MG 126, com a praça Major Severino Monteiro no Distrito de Santa Helena.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/indicacao_no_116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/indicacao_no_116.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo do buraco localizado em frente ao bueiro na Rua da Olaria, altura do_x000D_
 número 163.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/indicacao_no_117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/indicacao_no_117.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de que seja ajustado o itinerário do transporte escolar universitário para atender diretamente os alunos que estudam na Faculdade Unipac Granjas Betânia, em Juiz de Fora, garantindo que o ônibus os leve e os busque até o local de estudo.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/indicacao_no_118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/indicacao_no_118.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja feito o calçamento do trecho final da Rua Garcia Passos, bairro todos os santos.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/indicacao_no_119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/indicacao_no_119.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, sugerindo a realização de estudos técnicos para a possível instalação de semáforos em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_no_120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_no_120.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de iluminação de LED nos refletores da quadra da Rede Ferroviária, atualmente inoperantes, e a substituição de cinco refletores queimados no campo da mesma localidade.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_no_121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_no_121.pdf</t>
   </si>
   <si>
     <t>Que seja construída de uma calçada no lado direito da Rua Prefeito Nilson Batista Vieira, no sentido São João Nepomuceno.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/indicacao_no_122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/indicacao_no_122.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de realizar reparos na iluminação pública, bem como a manutenção e reposição de areia no parquinho infantil localizado na Avenida Governador Valadares, na Praça Gerônimo Mendes (Pracinha da reta).</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_no_123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_no_123.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, sugerindo a readequação dos horários da coleta de lixo nas áreas de maior fluxo de trânsito.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_no_124.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_no_124.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de um Projeto de Lei que crie o cargo de Técnico de Enfermagem, em substituição ao cargo de Auxiliar de Enfermagem, visando à adequada remuneração e reconhecimento dos profissionais da área.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_no_125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_no_125.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a Prefeitura, por meio da secretaria competente, adote medidas urgentes para abordar a situação dos usuários de drogas que têm permanecido na área da Rede Ferroviária, os quais têm sido associados a incidentes de assalto a_x000D_
 moradores e abordagens que geram temor na comunidade local</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_no_126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_no_126.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de manutenção urgente na estrada rural que dá acesso à Fazenda Três Morros, conhecida como Estrada da Copasa, devido aos desmoronamentos ocorridos tanto no barranco superior quanto na parte inferior da via.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_no_127.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_no_127.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a readequação dos horários da coleta de lixo na praça São José, de forma que o serviço seja realizado após o fechamento dos bares e restaurantes situados nos arredores, mesmo que isso implique em fazer duas passagens de coleta no local.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_no_128.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_no_128.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, reiterando a solicitação apresentada na Indicação nº 88/2025, que requer a elevação dos muros da nova quadra do Coronel, e enfatizando a necessidade de providências urgentes diante dos recentes atos de vandalismo que têm afetado o_x000D_
 local.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_no_129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_no_129.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização urgente da limpeza do terreno localizado na Rua Coronel Francisco Sales, em frente ao número 246.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_no_130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_no_130.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização urgente de serviços de capina e limpeza no entorno do Córrego da Miquelina.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_no_131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_no_131.pdf</t>
   </si>
   <si>
     <t>Solicitando que os recursos adicionais provenientes do ICMS, obtidos através das ações promovidas pelo grupo da melhor idade, sejam integralmente destinados a iniciativas de apoio e fortalecimento desse grupo.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/indicacao_no_132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/indicacao_no_132.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização urgente de recapeamento asfáltico no distrito de São Manoel, devido à presença de inúmeros buracos de grandes proporções que comprometem a segurança e a mobilidade dos moradores e transeuntes.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_no_133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_no_133.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a reinstalação de redutores de velocidade (quebra-molas) na Rua Zima de Souza Moreira, localizada no bairro Santana, devido ao aumento significativo da velocidade dos veículos após a recente pavimentação com bloquetes.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_no_134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_no_134.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a administração municipal divulgue amplamente, por meio de rádio e carros de som, os dias e horários em que as máquinas estarão nos bairros para a retirada de entulhos.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/indicacao_no_135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/indicacao_no_135.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com a máxima urgência, a nivelação da Rua Travessa Marabá, localizada no bairro Viúva Sales (Parte Alta).</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_no_136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_no_136.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as providências necessárias para a retirada da máquina de bloquete instalada na Secretaria de Obras, tendo em vista que o barulho_x000D_
 excessivo produzido pela referida máquina está prejudicando o andamento das atividades escolares na Escola Municipal Prefeito Gilson Lamha, localizada ao lado da referida Secretaria.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/indicacao_no_137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/indicacao_no_137.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a substituição imediata das lâmpadas queimadas nos becos da Saracura, no bairro Gilson Lamha, considerando que os moradores já realizaram solicitações há mais de 60 dias sem que nenhuma providência tenha sido tomada.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_no_138.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_no_138.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização urgente de limpeza e capina no prolongamento da Rua Eduardo Salomão Davi, considerando o acúmulo excessivo de mato e sujeira na área, bem como relatos de moradores sobre a presença de pessoas desconhecidas utilizando o local, o que tem gerado insegurança na comunidade.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_no_139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_no_139.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a administração municipal doe, pelo menos, dois dos bancos que foram removidos da Praça São José após as reformas, para a Casa Shalom, instituição que presta relevantes serviços sociais em nosso município.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/indicacao_no_140.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/indicacao_no_140.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a distribuição de uniformes de inverno, incluindo casacos, para todos os alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_no_141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_no_141.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a conclusão do calçamento das ruas Oswaldo Fernandes e Milton Moraes de Souza, localizadas no bairro São Pedro.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_no_142.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_no_142.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reforma no prédio localizado no Parque dos Ferroviários, atualmente cedido ao Conselho da Comunidade, considerando as condições precárias de conservação, como paredes descascadas e goteiras, que comprometem o uso adequado do espaço.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Dr. Max Neves, Igor Maia, Pastor Ricardo Rosa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_no_143.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_no_143.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a criação e manutenção de um cursinho pré-vestibular gratuito voltado à preparação para o PISM e o ENEM, destinado prioritariamente aos estudantes da rede pública municipal e estadual de ensino.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_no_144.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_no_144.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de solucionar o problema de falta de iluminação no parque dos ferroviários.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_no_145.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_no_145.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando à Secretaria de Obras que realize vistoria nas telhas da Rodoviária Municipal, especialmente nas beiradas, onde algumas estão se soltando e oferecem risco de queda.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/indicacao_no_146.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/indicacao_no_146.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que, aproveitando as obras já em andamento de manilhamento na Rua Santa Fé, e considerando que em breve será realizado o asfaltamento, seja providenciada a retirada definitiva do meio-fio existente no início da via.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/indicacao_no_147.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/indicacao_no_147.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a aquisição de uma cadeira de rodas dobrável para uso na ambulância do Hospital São José.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_no_148.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_no_148.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a substituição do bebedouro do PSF Sudoeste, tendo em vista que o equipamento atual encontra-se inoperante desde novembro de 2024.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/indicacao_no_149.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/indicacao_no_149.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de operação tapa-buracos na cidade, em especial na saída para Juiz de Fora.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_no_150.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_no_150.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização da limpeza das caixas d'água do Cemitério Municipal.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_no_151.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_no_151.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a revisão da jornada de trabalho dos profissionais de apoio escolar que acompanham alunos com necessidades educacionais especiais, de modo a instituir a atuação em dois turnos distintos — um profissional no turno da manhã e outro no turno da tarde — especialmente nas escolas com ensino em tempo integral, sem redução de salário.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_no_152.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_no_152.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que realize a verificação do calçamento na Rua Getúlio Vargas (Rua 15), em frente ao número 353.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_no_153.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_no_153.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza em toda a extensão da Rua Clarimundo de Oliveira, bem como na Rua Américo Ribeiro, especialmente em frente ao número 102, onde há acúmulo de entulho obstruindo o escoamento da água para o bueiro.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_no_154.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_no_154.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reparos urgentes na quadra esportiva do bairro Olaria.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/indicacao_no_155.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/indicacao_no_155.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a designação de um técnico de enfermagem ou enfermeiro para acompanhar os atletas do município de Bicas durante a participação nos Jogos Regionais da Melhor Idade.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/indicacao_no_156.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria competente que verifique a possibilidade de disponibilizar, em todos os finais de semana, motorista e veículo para o deslocamento dos grupos coletivos que praticam esportes e participam de competições em outras cidades.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/indicacao_no_157.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/indicacao_no_157.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja verificada e realizada a coleta do entulho acumulado na quadra do_x000D_
 bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/indicacao_no_158.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/indicacao_no_158.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal de Bicas, com cópia à Secretaria Municipal de Meio Ambiente e à Secretaria Municipal de Obras, a sugestão para que, sempre que forem realizadas podas de árvores em vias públicas pela Secretaria de Meio Ambiente, os galhos e demais resíduos vegetais sejam devidamente embalados e recolhidos imediatamente pela Secretaria de Obras, evitando assim o acúmulo de entulhos nas ruas e garantindo a limpeza e segurança da cidade.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_no_159.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_no_159.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, reiterando a indicação nº 78/2025 solicita que os Projetos Jovem e Futsal sejam realizados nas quadras esportivas do município.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_no_160.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_no_160.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a aquisição ou o aluguel de um veículo, com motorista, destinado ao transporte diário dos jovens atletas biquenses que participam de treinamentos de alto rendimento na cidade de Juiz de Fora.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/indicacao_no_161.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/indicacao_no_161.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio, no prazo de até 30 dias, de projeto de lei que disponha sobre a isenção do IPTU para imóveis atingidos por alagamentos no município.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/indicacao_no_162.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/indicacao_no_162.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja garantida aos barraqueiros participantes da Expobicas a liberdade para adquirir seus produtos de quaisquer distribuidoras de sua preferência, sem imposição de exclusividade por parte da organização do evento.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_no_163.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_no_163.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando, com urgência, que sejam fixadas (chumbadas) as duas traves do campo do bairro Leopoldina e que sejam realizados os reparos necessários para vedar os buracos existentes na tela da quadra.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/indicacao_no_164.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/indicacao_no_164.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a troca das lâmpadas queimadas e globos quebrados na praça localizada no bairro Leopoldina.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_no_165.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_no_165.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização da poda da árvore localizada dentro do córrego na Rua São Jorge, ao lado do número 85.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_no_166.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_no_166.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a manutenção do bueiro localizado na praça do bairro Saracura, cuja tampa encontra-se solta</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/indicacao_no_167.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/indicacao_no_167.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a troca da iluminação nas imagens de São José e na gruta localizadas na Praça São José, bem como a ligação do ponto de água na gruta.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_no_168.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_no_168.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a aquisição de uniformes para os Agentes Comunitários de Saúde (ACS) do município.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_no_169.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_no_169.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de placas de sinalização de área escolar nas proximidades de todas as escolas do município, sejam elas da rede pública municipal ou da rede particular de ensino.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_no_170.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_no_170.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a troca das lâmpadas queimadas e o reparo dos globos de iluminação quebrados na Praça do distrito de Santa Helena.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_no_171.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_no_171.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de capina nas margens da estrada rural dos Machados.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/indicacao_no_172.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/indicacao_no_172.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a construção de uma nova guarita de ônibus na BR-267, altura do km 68, em substituição à estrutura anterior que foi avariada por um caminhão.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_no_173.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_no_173.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a manutenção de doses de soro antiofídico para uso humano na Policlínica Municipal.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_no_174.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_no_174.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício à sua Excelência o Prefeito Municipal, solicitando-lhe que, junto ao setor competente providencie a pulverização de inseticida com carro fumacê nos bairros e centro de Bicas.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_no_175.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_no_175.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que sejam adotadas medidas urgentes de acessibilidade na Rua Cônego Dias Machado (antiga Rua Rosas de Ouro), com asfaltamento completo da via e implantação de sinalização ou proibição de estacionamento de modo a garantir o livre acesso de cadeirantes, especialmente da jovem Mariah Marques de Oliveira, moradora da referida rua, que convive com a condição_x000D_
 conhecida como “ossos de vidro” e depende de cadeira de rodas para se locomover.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_no_176.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_no_176.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reforma na sede do CONSEP (Conselho Comunitário de Segurança Pública), com a devida correção das infiltrações, eliminação do mofo, instalação de porta no banheiro e pintura geral do imóvel.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/indicacao_no_177.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/indicacao_no_177.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a colocação de placas de “Proibido andar de bicicleta” na Praça São José.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/indicacao_no_178.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/indicacao_no_178.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reparos nos refletores da quadra do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/indicacao_no_179.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/indicacao_no_179.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o fechamento adequado das caixas d’água localizadas no Horto Florestal, uma vez que duas delas encontram-se atualmente sem tampa.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/indicacao_no_180.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/indicacao_no_180.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de um Projeto de Lei que crie o cargo de Técnico de Enfermagem, em substituição ao cargo de Auxiliar de Enfermagem, visando à adequada remuneração e ao reconhecimento dos profissionais da área.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/indicacao_no_181.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/indicacao_no_181.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a Prefeitura realize uma ação de esclarecimento junto aos moradores que residem às margens do Córrego São José, com o objetivo de explicar de forma clara e acessível a questão da servidão necessária para a implantação da rede de esgoto a ser construída com recursos do programa Protratar.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_no_182.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_no_182.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a implantação de proibição de estacionamento em ao menos um dos lados da Rua Prefeito Dr. Antônio Barroso Gomes, visando melhorar o fluxo de veículos, especialmente os escolares, que enfrentam dificuldades de passagem_x000D_
 devido ao estacionamento em ambos os lados da via.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_no_183.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_no_183.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a substituição do veículo utilizado no transporte escolar nos horários das 5h e das 20h por um modelo mais confortável e adequado, visando melhorar as condições de deslocamento dos estudantes que utilizam esse serviço em_x000D_
 Bicas/MG.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_no_184.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_no_184.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a elaboração e divulgação de uma arte institucional contendo o calendário das festas juninas das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/indicacao_no_186.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/indicacao_no_186.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a transformação das ruas Dom Silvério e Travessa José Cândido Moreira em vias de mão única.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_no_187.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_no_187.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de placa de trânsito que regulamente o estacionamento rotativo com tempo máximo de 15 minutos em frente à Padaria Primor.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/indicacao_no_188.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/indicacao_no_188.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de manutenção no parquinho infantil localizado na Praça do HV, em Bicas/MG.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_no_189.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_no_189.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a destinação da terra proveniente das obras de desterramento da UBS Gilson Lamha para o preenchimento do buraco causado por erosão na rua Rua José Batista Vieira, no bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_no_190.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_no_190.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado a Sua Excelência o Senhor Prefeito Municipal, solicitando a conclusão da obra da guarita localizada no bairro Gilson Lamha, com a devida instalação de cobertura e demais acabamentos necessários, visando oferecer abrigo adequado às crianças que aguardam o transporte escolar no local.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_no_191.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_no_191.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de alterar as duas vagas para deficientes em frente a Caixa Econômica Federal, para uma vaga para idosos e outra para deficientes.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/indicacao_no_192.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/indicacao_no_192.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de providenciar o asfaltamento do Pátio de Veículos do Batalhão da Polícia Militar em Bicas.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_no_193.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_no_193.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de que sejam retomadas e concluídas as obras da praça, com especial atenção à instalação dos bancos no parquinho infantil, visando garantir maior conforto e segurança às crianças e aos acompanhantes que desejam usar o espaço.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_no_194.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_no_194.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de redistribuir os quebra molas ao longa da Rua Melo Vianna.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_no_195.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_no_195.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a reforma urgente dos banheiros do Parque de Exposição, com especial atenção aos banheiros femininos, que se encontram sem condições básicas de uso.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_no_196.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_no_196.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de pintura e manutenção nas dependências da Escola Municipal Retto Júnior, bem como o envio de materiais básicos para o trabalho cotidiano, como folhas de ofício, pincéis para quadro branco, clipes, entre outros.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_no_197.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_no_197.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de afixar, em frente ao Laboratório Eurico Possas, placa de estacionamento exclusivo para usuários dos serviços do referido laboratório, em especial ambulâncias que transportam pacientes para realização de exames.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_no_198.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_no_198.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a contratação de mais médicos para o atendimento no Hospital São José de Bicas – HSJB.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_no_199.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_no_199.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o imediato cumprimento da Lei nº 14.654, de 23 de agosto de 2023, que determina a obrigatoriedade de divulgação dos estoques de medicamentos das farmácias públicas vinculadas ao Sistema Único de Saúde (SUS) nas páginas eletrônicas das respectivas instâncias gestoras.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_no_200.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_no_200.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de que a Secretaria Municipal de Educação, em parceria com a Secretaria de Meio Ambiente, desenvolva ações educativas nas escolas da rede municipal com o objetivo de orientar os alunos quanto à importância da redução do lixo e do descarte correto de resíduos sólidos.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_no_201.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_no_201.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências a desobstrução da boca de lobo localizada na Avenida do Contorno nas proximidades do número 114 já quase na entrada no bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_no_202.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_no_202.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de manutenção e limpeza no parquinho do distrito de Santa Helena, bem como a limpeza e revitalização da praça local.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/indicacao_no_203.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/indicacao_no_203.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a criação de um programa municipal de atenção, prevenção e cuidado integral voltado às pessoas com transtornos decorrentes do uso e abuso de substâncias psicoativas, como álcool, crack e cocaína.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/indicacao_no_204.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/indicacao_no_204.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que determine ao setor competente a construção de uma pista de corrida e caminhada no Parque Municipal dos Ferroviários, bem como a adequação do local com instalação de iluminação adequada e bancos, visando oferecer_x000D_
 mais segurança e conforto aos usuários, principalmente no período noturno.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_no_205.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_no_205.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o recapeamento asfáltico e a devida sinalização e marcação da pista de corrida e caminhada no Parque de Exposições do município.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/indicacao_no_206.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/indicacao_no_206.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo imediato da tela de proteção da Creche Dejanira, a fim de garantir a segurança das crianças atendidas na unidade. Fotos ilustrativas da situação atual encontram-se anexas a esta indicação.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/indicacao_no_207.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/indicacao_no_207.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que o adicional por titulação de pós-graduação (especialização, mestrado ou doutorado) também seja pago aos professores contratados da rede municipal de ensino, e não apenas aos servidores efetivos.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/indicacao_no_208.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/indicacao_no_208.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Hospital São José de Bicas – HSJB, solicitando o envio de informações a_x000D_
 esta Casa Legislativa.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/indicacao_no_209.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/indicacao_no_209.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de placa de identificação da parada de ônibus situada na reta, aproximadamente em frente à padaria local.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/indicacao_no_210.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/indicacao_no_210.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a adoção de providências imediatas no veículo destinado ao transporte de pacientes da fisioterapia, que tem apresentado constantes problemas mecânicos e falhas.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/indicacao_no_211.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/indicacao_no_211.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de redutor(es) de velocidade — como lombadas físicas, faixas elevadas ou tachões — na Rua João Batista da Silva (antiga Rua B), em frente ao número 85.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_no_212.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_no_212.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo da caixa de captação de água pluvial situada na Rua João Pinto de Castro, em frente ao número 281.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/indicacao_no_213.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/indicacao_no_213.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio de Projeto de Lei que institua desconto no IPTU para contribuintes que instalarem câmeras de vigilância com cobertura sobre a calçada do imóvel.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_no_214.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_no_214.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine, a realização de obras de reforma e revitalização do Portal de Entrada da cidade, situado na via principal de acesso ao município.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_no_215.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_no_215.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo e limpeza da via pública na Rua Ralph Grunewald, em frente ao número 281, Bairro Retto Júnior.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/indicacao_no_216.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/indicacao_no_216.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a conclusão da emenda entre a calçada e a passarela na Rua Nilson Batista de Oliveira.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/indicacao_no_217.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/indicacao_no_217.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que, no contexto das obras e modificações em andamento na Praça São José, seja construído um novo parque infantil no local e que o parque atualmente instalado, por estar em boas condições, seja remanejado para outra área da cidade que necessite de estrutura de lazer para crianças.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/indicacao_no_218.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/indicacao_no_218.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a implantação de um parquinho infantil na região da Cutieira.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_no_219.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_no_219.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando as seguintes providências na quadra pública localizada na Rua do Olaria:_x000D_
 1. Instalação de iluminação adequada para garantir segurança e visibilidade durante eventos e uso noturno;_x000D_
 2. Construção de banheiro (preferencialmente adaptação de banheiro já existente ou instalação de sanitário químico);_x000D_
 3. Realização de limpeza geral e manutenção regular das instalações;_x000D_
 4. Implementação de equipe de apoio durante a festa julina agendada para o dia 12 de julho, a fim de garantir conforto e organização do evento.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_no_220.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_no_220.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo urgente do padrão de disjuntores de eletricidade da Escola Municipal Coronel Souza.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/indicacao_no_221.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/indicacao_no_221.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de telas nas aberturas da Escola Municipal Coronel Souza, com o objetivo de impedir a entrada de pombos.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/indicacao_no_222.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/indicacao_no_222.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a reforma do parquinho localizado no campo do bairro Leopoldina.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/indicacao_no_223.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/indicacao_no_223.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de um bebedouro na quadra do campo do bairro Leopoldina.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/indicacao_no_224.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/indicacao_no_224.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de providenciar a troca dos refletores da quadra do Coronel Souza</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t xml:space="preserve">Isaias </t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_no_225.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_no_225.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza na Rua Baronesa de Catas Altas, conforme demanda apresentada pelos moradores.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/indicacao_no_226.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/indicacao_no_226.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a reinstalação da trave que limitava o acesso de veículos altos à Praça Jacyr Moreira.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/indicacao_no_227.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/indicacao_no_227.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a pintura e a manutenção da calçada da Unidade Básica de Saúde de apoio do bairro Gilson Lamha, incluindo o alargamento da mesma, visto que sua largura atual é praticamente inexistente e não atende ao fluxo de pedestres.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_no_228.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_no_228.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a disponibilização de novas ferramentas de trabalho para a servidora conhecida como Dona Dorinha, que atua na manutenção e conservação do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_no_229.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_no_229.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a colocação de areia e a instalação de iluminação no parquinho localizado ao final da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_no_230.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_no_230.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja providenciado o fornecimento de receituário azul aos postos de saúde do município de Bicas, para a prescrição e dispensação de medicamentos controlados.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_no_231.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_no_231.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de uma lixeira nas proximidades da guarita localizada em frente ao presídio de Bicas, no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/indicacao_no_233.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/indicacao_no_233.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de um projeto de lei que regulamente o abandono de veículos em vias públicas no município.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/indicacao_no_234.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/indicacao_no_234.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de telas nas coberturas das quadras da Escola Municipal Coronel Souza, com o objetivo de impedir a entrada e a permanência de pombos no local.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/indicacao_no_235.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/indicacao_no_235.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a criação de um espaço adequado para a prática de soltar pipas, popularmente conhecido como pipódromo, em nosso município.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/indicacao_no_236.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/indicacao_no_236.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando à Secretaria Municipal de Saúde que disponibilize atendimento médico itinerante na zona rural, contemplando as fazendas Boa Vista, “Macuco” e Pinheiro, na entrada localizada no km 74 da BR-267, sentido Sarandira.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/indicacao_no_237.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/indicacao_no_237.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza na Rua Clarimundo de Oliveira ( e extensão) e na rua Carmella Agrelli.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/indicacao_no_238.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/indicacao_no_238.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a Secretaria de Obras realize, com urgência, os reparos necessários na Rua João Pinto de Castro, incluindo a instalação de 2 caixas de passagem e o calçamento com pedra “pé de moleque” ao redor do local afetado.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/indicacao_no_239.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/indicacao_no_239.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a correção da pavimentação asfáltica da Rua Santa Fé, bem como a imediata execução da pintura de sinalização e de todo o acabamento necessário após a conclusão da obra.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_no_240.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_no_240.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de manutenção e melhorias na quadra da Escola Coronel Souza.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_no_241.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_no_241.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de pintura nas dependências da Unidade Básica de Saúde localizada no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_no_243.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_no_243.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo imediato do guarda- corpo da ponte localizada no bairro Leopoldina, que se encontra caído, oferecendo riscos aos pedestres.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_no_244.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_no_244.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de uma operação completa para remoção de entulho e limpeza em todo o bairro Leopoldina.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_no_245.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_no_245.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza no córrego no trecho que passa pelo campo de futebol, e por todo o bairro Leopoldina.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_no_246.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_no_246.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a pavimentação asfáltica da Rua da Olaria, com a execução completa dos serviços complementares, incluindo sinalização horizontal, drenagem, meio-fio e acabamento viário.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_no_247.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_no_247.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a limpeza e remoção de entulho e mato na servidão localizada em frente ao número 365 da Rua Santa Teresa.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_no_248.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_no_248.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de proibir o estacionamento ao longo da Rua Coronel Souza nos trechos mais estreitos.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_no_249.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_no_249.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de placas com a inscrição “Proibido som automotivo” no entorno da praça em frente à Paróquia São José de Bicas, especialmente nos horários em que ocorrem as missas.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo urgente do bueiro danificado na Rua Otávio Cassiano, no bairro São Pedro.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_no_251.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_no_251.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências para garantir o funcionamento adequado dos telefones das repartições públicas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_no_252.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_no_252.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a remoção de entulho acumulado na Rua João Marques de Oliveira.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/indicacao_no_253.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/indicacao_no_253.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de reparos viários, incluindo operação tapa-buracos e manutenção ou reconstrução dos quebra-molas, na rua do Café - Rua Olegário Maciel.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_no_254.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_no_254.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a ampliação do horário de distribuição dos passes de transporte intermunicipal, garantindo o atendimento também no período da manhã.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_no_255.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_no_255.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza geral no bairro Cutieira, bem como o reparo no bueiro transversal existente na localidade.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_no_256.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_no_256.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que sejam adotadas as providências necessárias para garantir a gratuidade no acesso aos brinquedos do parque de diversões durante a ExpoBicas 2026.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_no_257.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_no_257.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de manutenção na gangorra instalada no parquinho do bairro Leopoldina.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_no_258.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_no_258.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de iluminação em LED na Praça de Santa Helena, nos mesmos moldes do que foi realizado na Praça Prefeito Jacyr Moreira e na Praça Didi Longo (antiga Praça dos Aposentados).</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_no_259.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_no_259.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a retirada de entulho acumulado na Rua Arthur Bernardes, nas proximidades do nº 123.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_no_260.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_no_260.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização, ainda neste ano, de uma Conferência Municipal do Esporte, a exemplo do evento promovido recentemente pela Prefeitura de Juiz de Fora.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/indicacao_no_261.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/indicacao_no_261.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que as pedras retiradas das ruas que estão sendo calçadas com bloquetes sejam destinadas ao calçamento do estacionamento superior do Hospital São José de Bicas, bem como que os postes de iluminação retirados das praças Onocyr Longo e Jacyr Moreira sejam reaproveitados para o mesmo local.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_no_262.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_no_262.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo urgente do guarda corpo localizado no córrego da Rua Dom Silvério, que atualmente encontra-se solto e foi improvisadamente amarrado pelos moradores para evitar a queda.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_no_263.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_no_263.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a verificação e, se necessário, a desobstrução ou adequação da servidão localizada próxima à Rua Santa Fé, entre os números 5, 6, 7, 8 e 9, onde, em dias de chuva, ocorre alagamento que faz a água invadir as lojas da região.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_no_264.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_no_264.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a disponibilização de transporte aos sábados, domingos e feriados para o Santuário Ecológico da Água Santa, de modo a atender os romeiros e visitantes do Santuário Ecológico da Água Santa.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_no_265.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_no_265.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de projeto de lei que institua o Ticket Feira Livre.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_no_266.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_no_266.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo no calçamento da Rua João Pinto de Castro, em especial no trecho inicial da via.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_no_267.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_no_267.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a construção de calçada na Rua Alcides Costa, no trecho que liga o Colégio Deputado Oliveira Souza até o bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_no_268.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_no_268.pdf</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_no_269.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_no_269.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, reiterando pedido já formalizado há mais de um mês, para que sejam realizadas, com urgência, as melhorias na quadra do Coronel Souza já indicadas mais de uma vez por diversos vereadores desta casa</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_no_270.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_no_270.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de manutenção da escada localizada no campo do bairro Leopoldina, incluindo poda de mato e troca de lâmpadas.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_no_273.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_no_273.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de redutores de velocidade na Rua Arthur Bernardes.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/indicacao_no_274.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/indicacao_no_274.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo no bueiro transversal localizado na Rua Santa Fé, que atualmente apresenta profundidade excessiva, fazendo com que veículos batam ao passar pelo local.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja realizado o recapeamento asfáltico das entradas da cidade, de forma a aproveitar a execução da obra de recapeamento da BR-267, garantindo assim maior integração das vias de acesso municipal com a rodovia.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_no_276.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_no_276.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja realizada uma campanha de conscientização junto à população, orientando para que não sejam jogados lixo e entulho no Córrego São José, bem como que seja intensificada a fiscalização por parte do Poder Público para coibir tais práticas.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_no_278.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_no_278.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a construção de uma rede de captação de águas pluviais no Bairro Alto das Brisas, especificamente no trecho do entroncamento entre a Rua José Varanda e a Avenida Salvador Ferreira Filho, visando solucionar as constantes inundações que atingem aquele ponto.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/indicacao_no_279.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/indicacao_no_279.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a instalação da rede de esgoto na Rua Clarinda Pereira de Oliveira, no bairro Souza Mattos. Mesmo após anos de existência da rua e com inúmeros moradores estabelecidos, ainda não há a devida infraestrutura de rede de esgoto, o que prejudica a qualidade de vida dos moradores e a saúde pública da comunidade.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/indicacao_no_280.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/indicacao_no_280.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar ao Executivo Municipal a instalação de uma faixa de pedestre elevada no contorno da Praça São José, nesta cidade de Bicas.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/indicacao_no_281.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/indicacao_no_281.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando apoio da Prefeitura de nossa cidade ao atleta cadeirante Oriando, que tem demonstrado dedicação, determinação e bravura nos treinos com o objetivo de representar nossa cidade nas próximas Paraolimpíadas de 2028</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_no_282.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_no_282.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que encaminhe junto ao Departamento Nacional de Infraestrutura de Transportes – DNIT pedido para instalação de dois redutores de velocidade (quebra-molas) na BR-267, sendo um nas proximidades do Bar do Toninho e outro próximo ao Posto Minatelli.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_no_283.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_no_283.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja verificada a possibilidade de contratação de um profissional de Educação Física especializado em vôlei para atender à grande demanda existente em nossa cidade.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_no_284.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_no_284.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja verificada a possibilidade de contratação de um profissional especializado em ginástica artística para atender à população do município.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_no_285.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_no_285.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a colocação de poste com iluminação em LED no parque situado em frente ao SAMU, no pátio da Rede Ferroviária.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_no_286.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_no_286.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo dos balaústres quebrados na praça localizada em frente ao estabelecimento ABC da Construção.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_no_287.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_no_287.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de operação tapa- buracos e nivelamento da Avenida Brasília, em razão do atual estado da via.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_no_288.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_no_288.pdf</t>
   </si>
   <si>
     <t>Que seja completado o calçamento do parque dos ferroviários no trecho que fica próximo ao trailer Susu Lanches.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_no_289.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_no_289.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias no calçamento da Rua Coronel Francisco Sales.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_no_290.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_no_290.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras verifique com urgência a necessidade de realizar a reforma no telhado da Rodoviária Municipal, patrimônio histórico de grande relevância para nossa cidade.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_no_291.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_no_291.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria Municipal de Assistência Social, disponibilize, em caráter humanitário e temporário, passagens ou passes para o deslocamento de pessoas em situação de rua — popularmente conhecidas como “andarilhos” — até seus municípios de origem ou, quando for o caso, até município de destino previamente acordado, mediante a observância dos critérios e procedimentos descritos.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_no_292.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_no_292.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas marquises/guaritas nas entradas das escolas municipais.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_no_293.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_no_293.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada demarcação para estacionamento de ônibus escolares na entrada da Escola Municipal Prefeito Gilson Lamha.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_no_294.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_no_294.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza em toda a extensão do Córrego São José.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_no_295.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_no_295.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote as providências necessárias para a realização do cadastramento (censo/registro) de todas as pessoas em situação de rua no município de Bicas, com vistas a conhecer o perfil populacional, mapear necessidades imediatas e subsidiar a formulação e execução de políticas públicas integradas nas áreas de assistência social, saúde, habitação e reinserção social</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_no_296.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_no_296.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria Municipal de Educação, promova a oferta de aulas intensivas preparatórias para o Exame Nacional do Ensino Médio (ENEM), destinadas aos estudantes da rede pública municipal, a serem realizadas de forma gratuita durante uma semana do mês de outubro, período que antecede a realização das provas.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_no_297.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_no_297.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reparo urgente no calçamento da Travessa Marabá.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_no_298.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_no_298.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal oficie aos Correios solicitando a ampliação do serviço de entrega de correspondências na Rua Santa Tereza.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_no_299.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_no_299.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado a Sua Excelência o Senhor Prefeito Municipal, para que estude a possibilidade de implementar projeto educativo nas escolas municipais, com o objetivo de informar os riscos da dengue e conscientizar alunos e comunidade escolar sobre as formas de prevenção e combate ao mosquito transmissor</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_no_300.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_no_300.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a viabilidade de realizar ampliações estruturais no Núcleo de Atendimento Especializado - Casa Azul.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_no_301.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_no_301.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Municipal de Saúde, estude a possibilidade de criação de um grupo de orientação voltado ao enfrentamento da depressão.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_no_302.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_no_302.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através das secretarias competentes, realize estudo sobre o sistema de escoamento de águas pluviais na Rua Barão de Catas Altas.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_no_303.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_no_303.pdf</t>
   </si>
   <si>
     <t>Que seja confeccionada uma placa de identificação para a Associação Art Bicas — Associação de Artesãos, a ser instalada na sede localizada na antiga Rede Rodoviária.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_no_304.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_no_304.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da Secretaria de Obras, realize reparo no calçamento da Rua Said Salomão, em frente à residência de número 22B.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_no_305.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_no_305.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio das secretarias competentes, providencie melhorias no calçamento da Rua Primo Rossi.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/indicacao_no_308.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/indicacao_no_308.pdf</t>
   </si>
   <si>
     <t>Que seja restabelecida a iluminação da gruta e da imagem de São José na praça central.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_no_309.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_no_309.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza e capina nos arredores do córrego que passa nos fundos da Rua Miquelina.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_no_310.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_no_310.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados reparos na Rua Santa Fé, especialmente no bueiro localizado após o trecho asfaltado.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_no_311.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_no_311.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de estender o horário de funcionamento dos postos de saúde do município, organizando os atendimentos em escala até às 22 horas</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_no_312.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_no_312.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza na Rua Ary Maroco, bairro Santana</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_no_313.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_no_313.pdf</t>
   </si>
   <si>
     <t>Que a Presidência da Câmara Municipal de Bicas promova arrecadação de alimentos durante o evento "1ª Corrida e caminhada da Câmara Municipal de Bicas - Outubro Rosa/Novembro Azul", a serem destinados ao Hospital ASCOMCER.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_no_314.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_no_314.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Administração Pública a criação e regulamentação de um dia específico, em todas as Unidades Básicas de Saúde (UBS’s) do município, destinado exclusivamente ao agendamento de consultas e exames para pessoas idosas e com deficiência, visando garantir maior_x000D_
 comodidade, respeito e eficiência no atendimento.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_no_315.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_no_315.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Administração a instituição da notificação compulsória à Delegacia de Polícia local dos casos de violência doméstica praticados contra a mulher atendida na Rede Pública de Saúde, com o objetivo de assegurar agilidade nas providências legais e reforçar a proteção das vítimas.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_no_316.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_no_316.pdf</t>
   </si>
   <si>
     <t>Que seja reiterado o pedido apresentado na indicação n° 151/2025, no qual solicitei a adequação da carga horária dos profissionais de apoio.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_no_317.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_no_317.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de pelo menos três postes com refletores no espaço da Rede Ferroviária.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_no_318.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_no_318.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da secretaria competente, antecipe-se na divulgação do local e o horário de realização do cadastro para o transporte gratuito destinado aos estudantes que farão as provas do ENEM.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_no_319.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_no_319.pdf</t>
   </si>
   <si>
     <t>Que seja contratado profissional de Educação Física para exercer atividades junto ao Núcleo de Atendimento Especializado - Casa Azul.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_no_321.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_no_321.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, adote medidas voltadas à melhoria da segurança no Cemitério Municipal, tendo em_x000D_
 vista os constantes furtos e atos de vandalismo que vêm sendo registrados no local.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_no_322.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_no_322.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a remoção das bases dos antigos postes de iluminação e a pintura dos bancos da Praça Jair Longo.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_no_323.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_no_323.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que a Administração se programe para iniciar ainda no mês de novembro a instalação dos enfeites e da decoração natalina nas praças e vias públicas do município.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_no_324.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_no_324.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, através da Secretaria de Obras, providencie o reparo no buraco existente à Rua Péricles de Mendonça, em frente ao número 77.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_no_325.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_no_325.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o reparo do forro do portal de entrada da cidade, que novamente apresenta partes soltas e risco de queda. Solicita-se ainda que seja avaliada a possibilidade de substituição do material atual (PVC) por outro mais resistente e_x000D_
 durável, que ofereça melhor desempenho diante das variações climáticas.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/indicacao_no_326.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/indicacao_no_326.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de um mutirão de limpeza e retirada de fios de telefonia e internet em desuso, em parceria com as empresas responsáveis pelas redes.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_no_327.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_no_327.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a construção de uma escada ligando as ruas Prefeito Oliveira Souza e Melo Viana, de modo a facilitar o acesso entre as referidas vias.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_no_328.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_no_328.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de lixeiras no parquinho da Praça da Matriz, tendo em vista que não há lixeiras próximas ao local.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_no_329.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_no_329.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza e retirada de entulhos nas ruas Capitão Gumercindo Frade, Antônio Correia de Almeida e 13 de Junho.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_no_330.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_no_330.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de um mutirão de limpeza nas ruas, córregos e espaços públicos do município, com foco no combate e prevenção à dengue.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/indicacao_no_331.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/indicacao_no_331.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de nova remoção de entulhos e limpeza geral nos bairros do município, tendo em vista que o acúmulo de materiais descartados irregularmente voltou a ser observado em diversos pontos.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/indicacao_no_332.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/indicacao_no_332.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a pintura da pracinha e da quadra do distrito de Santa Helena, bem como a realização de pequenos reparos necessários nas estruturas e equipamentos desses espaços públicos.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_no_333.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_no_333.pdf</t>
   </si>
   <si>
     <t>Que seja reiterada a Indicação nº 286, na qual foi solicitada a realização de reparos nos balaústres danificados da praça localizada em frente ao ABC da Construção.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/indicacao_no_334.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/indicacao_no_334.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando Que seja determinada, com urgência, a implantação de uma placa de proibição de passagem de veículos de grande porte — como caminhões, micro-ônibus e vans — na Praça Jacyr Moreira, situada em frente à Câmara Municipal de Bicas, bem como a pintura completa da referida praça, abrangendo guias, meios-fios, postes, calçamento e demais estruturas físicas do_x000D_
 espaço público.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/indicacao_no_335.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/indicacao_no_335.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de uma campanha de incentivo às compras no comércio local, com destaque especial para a Campanha de Natal, visando fortalecer a economia do município, aquecer o comércio biquense e estimular a geração de_x000D_
 emprego e renda durante o período festivo e ao longo do ano.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_no_336.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_no_336.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a instalação de placas de sinalização no novo redutor de velocidade (quebra-molas) localizado na Rua Arthur Bernardes, neste Município.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_no_337.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_no_337.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a inclusão da modalidade de E-Sports (esportes eletrônicos) no calendário oficial de atividades esportivas do Município.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_no_338.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_no_338.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de limpeza e verificação dos telhados e calhas das escolas municipais.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_no_339.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_no_339.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando a realização de vistoria técnica na ponte localizada no bairro Gilson Lamha, próxima à quadra, tendo em vista que após a chuva ocorrida em 04 de novembro foram observadas rachaduras em sua estrutura.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_no_341.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_no_341.pdf</t>
   </si>
   <si>
     <t>A devida limpeza e, se necessário, a substituição do bebedouro da Capela Mortuária,</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_no_342.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_no_342.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que seja estudada a possibilidade de realização do rateio das sobras do FUNDEB entre os servidores da Educação, na forma de pagamento de um 14º salário.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_no_343.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_no_343.pdf</t>
   </si>
   <si>
     <t>Construção de um guarda-corpo na escada que dá acesso ao Centro Cultural, Biblioteca Municipal e ao CREAS.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_no_344.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_no_344.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego localizado na Rua São Jorge</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/indicacao_no_345.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/indicacao_no_345.pdf</t>
   </si>
   <si>
     <t>Retirada de entulhos e lixos acumulados na Rua Salvador Ferreira Filho.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/indicacao_no_346.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/indicacao_no_346.pdf</t>
   </si>
   <si>
     <t>Atendimento imediato às casas e famílias atingidas pelas fortes chuvas ocorridas na semana passada.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/indicacao_no_347.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/indicacao_no_347.pdf</t>
   </si>
   <si>
     <t>Limpeza da mina na Fazenda floresta</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/indicacao_no_349.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/indicacao_no_349.pdf</t>
   </si>
   <si>
     <t>Reparo imediato da tampa de bueiro localizada na área da rodoviária municipal,</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/indicacao_no_350.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/indicacao_no_350.pdf</t>
   </si>
   <si>
     <t>Reparo e o recapeamento da Rua Olegário Maciel</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/indicacao_no_352.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/indicacao_no_352.pdf</t>
   </si>
   <si>
     <t>Reparo Rua Primo Rossi</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_no_353.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_no_353.pdf</t>
   </si>
   <si>
     <t>Recomposição de Asfalto na Olegário Maciel</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_no_354.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_no_354.pdf</t>
   </si>
   <si>
     <t>Day use campo do Esporte.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_no_355.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_no_355.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação realize um estudo técnico e financeiro visando viabilizar o pagamento integral do mês de dezembro e do mês de janeiro aos prestadores de serviços vinculados à pasta.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_no_356.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_no_356.pdf</t>
   </si>
   <si>
     <t>Manutenção geral na Capela Mortuária do Cemitério Municipal.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_no_357.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_no_357.pdf</t>
   </si>
   <si>
     <t>Patrolagem (encascalhamento/ensaiamento) da estrada rural de São Manoel.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/indicacao_no_358.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/indicacao_no_358.pdf</t>
   </si>
   <si>
     <t>Prédio do  Instituto Histórico José Maria Veiga.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_no_259.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_no_259.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Casa de Passagem.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_no_360.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_no_360.pdf</t>
   </si>
   <si>
     <t>Planejamento para a ampliação, reorganização e melhor aproveitamento do espaço do Cemitério Municipal.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_no_361.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_no_361.pdf</t>
   </si>
   <si>
     <t>Mais motoristas para Saúde.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_no_362.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_no_362.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego e a capina das margens situadas na Rua Arthur Bernardes</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_no_363.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_no_363.pdf</t>
   </si>
   <si>
     <t>Música ao vivo na Feira dos Agricultores.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_no_364.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_no_364.pdf</t>
   </si>
   <si>
     <t>Placa de “CARGA E DESCARGA” na Rua Coronel Souza.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_no_365.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_no_365.pdf</t>
   </si>
   <si>
     <t>Instalação de fraldário.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/indicacao_no_366.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/indicacao_no_366.pdf</t>
   </si>
   <si>
     <t>Estátua Danilo.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_no_367.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_no_367.pdf</t>
   </si>
   <si>
     <t>Recepção festiva ao atleta Danilo Luiz.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Capacitação profissionais de apoio.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_no_369.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_no_369.pdf</t>
   </si>
   <si>
     <t>Reparo imediato no buraco localizado nas proximidades do Centro Comercial José Maria Veiga.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_no_370.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_no_370.pdf</t>
   </si>
   <si>
     <t>Solução parada de ônibus rodoviária.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_no_371.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_no_371.pdf</t>
   </si>
   <si>
     <t>Reparo buraco em frente ao conselho tutelar.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_no_372.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_no_372.pdf</t>
   </si>
   <si>
     <t>Academia popular cutieira.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_no_373.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_no_373.pdf</t>
   </si>
   <si>
     <t>Asfaltamento subida para igreja da cutieira.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_no_374.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_no_374.pdf</t>
   </si>
   <si>
     <t>Sistema de drenagem no parque dos ferroviários.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/indicacao_no_375.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/indicacao_no_375.pdf</t>
   </si>
   <si>
     <t>Quebra molas rua do Bonde.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_no_376.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_no_376.pdf</t>
   </si>
   <si>
     <t>Término obras Zima de Souza Moreira.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_no_377.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_no_377.pdf</t>
   </si>
   <si>
     <t>limpeza da Rua Luiz Servo de Deus</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/mocao_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/mocao_no_01.pdf</t>
   </si>
   <si>
     <t>Que seja aprovada, a presente MOÇÃO DE APLAUSOS ao jovem Anderson Carlos Nascimento Cruz Júnior, por ter obtido nota 880 no ENEM.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/mocao_no_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/mocao_no_03.pdf</t>
   </si>
   <si>
     <t>Apresento, nos termos regimentais, esta Moção de Aplausos à advogada Agatha Maria dos Santos Gomes, por sua eleição à presidência da Ordem dos Advogados do Brasil (OAB), Subseção de Bicas, no ano de 2025.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>Igor Maia, Melissa Terra</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/mocao_no_04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/mocao_no_04.pdf</t>
   </si>
   <si>
     <t>Que seja expedida moção de Aplausos à Equipe Ultra Leve, pelo brilhante trabalho realizado em prol do esporte, da saúde e da solidariedade em nossa comunidade.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/mocao_no_05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/mocao_no_05.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a expedição de moção de aplausos à BTB Arena pela brilhante iniciativa na comemoração do Dia Internacional das Mulheres, realizada em 9 de março de 2025.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/mocao_no_06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/mocao_no_06.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais este vereador requer ao soberano plenário a expedição de moção de aplausos ao atleta Thierry Emerenciano Machado, faixa roxa na categoria adulto (18 a 29 anos) peso médio de jiu-jitsu, pelo seu destacado desempenho no cenário esportivo.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/mocao_no_07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/mocao_no_07.pdf</t>
   </si>
   <si>
     <t>Solicito que seja expedida Moção de Aplausos à à Associação REMER pela inauguração da Casa Shalom, um Serviço de Acolhimento Institucional para Crianças e Adolescentes em nossa cidade.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao_no_08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao_no_08.pdf</t>
   </si>
   <si>
     <t>Que seja expedida moção de aplausos a todos os funcionários desta Casa Legislativa, pelo exemplar desempenho e dedicação nos serviços prestados ao longo do presente ano legislativo.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao_no_09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao_no_09.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento proposição de Moção de Aplausos em  reconhecimento à Equipe Papaléguas Rolimã pela realização do 7º Encontro de Carrinhos de Rolimã de Bicas, ocorrido em 13 de abril de 2025, na Rua Santa Tereza.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Muniz, Dr. Max Neves, Isaias </t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/mocao_no_10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/mocao_no_10.pdf</t>
   </si>
   <si>
     <t>Que seja consignada em Ata e expedido diploma de Moção de Aplausos aos senhores Luciano Simplício e Leandro Antero, pela idealização e realização da 5ª Feijoada de São Jorge, realizada no dia 27 de abril de 2025.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/mocao_no_11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/mocao_no_11.pdf</t>
   </si>
   <si>
     <t>Que seja consignada em Ata dos trabalhos da presente Sessão a presente Moção de Aplausos aos funcionários e colaboradores do Projeto Futuro Redondo, pelo relevante trabalho desenvolvido no nosso município, promovendo não apenas o esporte, mas também pelo trabalho social e pelo cuidado com a saúde física e mental dos alunos atendidos.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/mocao_no_12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/mocao_no_12.pdf</t>
   </si>
   <si>
     <t>Que seja consignada em Ata dos trabalhos da presente Sessão a Moção de Aplausos aos grupos Conexão do Bem e Jovens em Ação, pela realização conjunta de uma significativa ação de Páscoa no município de Bicas/MG.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/mocao_no_13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/mocao_no_13.pdf</t>
   </si>
   <si>
     <t>Que seja consignada em Ata dos trabalhos da presente Sessão a presente Moção de Aplausos ao senhor Kosme Fernandes, pela idealização e realização do evento “Aplausos”, ocorrido em Bicas/MG.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/mocao_no_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/mocao_no_14.pdf</t>
   </si>
   <si>
     <t>Que seja consignada em Ata dos trabalhos da presente Sessão a presente Moção de Aplausos ao Reverendíssimo Padre Elton Adriane de Oliveira, pároco da Paróquia São José de Bicas/MG, pela sua dedicação exemplar e apoio incondicional na realização da Missa do Impossível, celebrada em 16 de maio de 2025.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/mocao_no_15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/mocao_no_15.pdf</t>
   </si>
   <si>
     <t>Que seja consignada em Ata dos trabalhos da presente Sessão a presente Moção de Aplausos ao Reverendíssimo Padre Pierre Maurício de Almeida Cantarino, pela celebração da Missa do Impossível realizada em Bicas/MG no dia 16 de maio de 2025.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_no_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_no_17.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento esta proposta de Moção de Aplausos ao Professor de Música Vinícius Aguiar Campos, da Escola Dr. Matheus, e a toda a comunidade escolar da referida unidade de ensino, em reconhecimento ao trabalho magnífico desenvolvido e à brilhante apresentação musical realizada durante a festa junina.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/mocao_no_18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/mocao_no_18.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais que seja expedida Moção de Aplausos à servidora Cristiane Rezende Faria, Diretora de Proteção Ambiental da Prefeitura de Bicas, em reconhecimento ao seu excepcional trabalho na área de controle populacional de animais, com ênfase na organização e execução de mutirões de castração gratuitos de cães e gatos, beneficiando famílias de baixa renda e promovendo a saúde pública e o bem‑estar animal.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/mocao_no_19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/mocao_no_19.pdf</t>
   </si>
   <si>
     <t>Venho, nos termos regimentais, propor MOÇÃO DE APLAUSOS à jovem Camila Sales Rocha Ramos, em reconhecimento à sua brilhante trajetória acadêmica e ao exemplo de dedicação, superação e talento que representa para toda a juventude biquense.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/mocao_no_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/mocao_no_20.pdf</t>
   </si>
   <si>
     <t>Apresento, nos termos regimentais o seguinte pedido de moção de aplausos, ao jovem WATILA DA SILVA EDUARDO, por sua notável demonstração de coragem, perseverança e superação, que inspiram toda a comunidade.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mocao_no_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mocao_no_21.pdf</t>
   </si>
   <si>
     <t>Apresento à consideração do Plenário a presente Moção de Aplausos em homenagem à Banda Curt’ae, natural de Bicas, pela sua brilhante apresentação durante a ExpoBicas 2025.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mocao_no_22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mocao_no_22.pdf</t>
   </si>
   <si>
     <t>Requeiro a aprovação desta Moção de Aplausos em reconhecimento ao mérito do ilustre criador Sr. Marcos Rezende Gomes Júnior, titular do Haras Cristo Redentor, sediado em nossa cidade vizinha de Maripá de Minas.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mocao_no_23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mocao_no_23.pdf</t>
   </si>
   <si>
     <t>Apresento à consideração do Plenário a presente Moção de Aplausos à Dra. Maria Cristina de Souza Carreiro, pela iniciativa e dedicação na condução da audiência pública que tratou da implantação da APAC Feminina em nosso município.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/mocao_no_24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/mocao_no_24.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresento a seguinte Moção de Aplausos à Sra. Giovana Sales Vital, pelos relevantes serviços prestados à cultura e ao turismo de nosso município, por meio da organização do Encontro de Carros Antigos de Bicas, que em 2025 alcança sua 4ª edição consecutiva.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/mocao_no_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/mocao_no_25.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a seguinte Moção de Aplausos ao Sr. Tiago Carlota Coelho, professor de jiu-jitsu e responsável pelo projeto social Futuro no Tatame.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/mocao_no_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/mocao_no_26.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a seguinte Moção de Aplausos ao Grupo Fraternidade Alcóolicos Anônimos de Bicas, pelos 48 anos de existência.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/mocao_no_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/mocao_no_27.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresento a seguinte Moção de Aplausos ao cidadão e vereador Luiz Paulo Rocha, pela realização da tradicional festa em comemoração ao Dia de São Cosme e Damião.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mocao_no_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mocao_no_28.pdf</t>
   </si>
   <si>
     <t>Apresento a seguinte Moção de Aplausos ao grupo "Saúde em Movimento" pela brilhante participação nos Jogos da Melhor Idade.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/mocao_no_29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/mocao_no_29.pdf</t>
   </si>
   <si>
     <t>Apresento a seguinte Moção de Aplausos à Art'Bicas - Associação dos Artesãos de Bicas, em reconhecimento à sua relevante contribuição para a valorização da arte, da cultura e do artesanato local.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_no_30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_no_30.pdf</t>
   </si>
   <si>
     <t>Apresento a seguinte Moção de Aplausos ao atleta biquense Jair Alhadas Leite pelo excelente desempenho esportivo e pela dedicação demonstrada em suas participações nas competições de mountaim Bike.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/mocao_no_31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/mocao_no_31.pdf</t>
   </si>
   <si>
     <t>Apresento proposta de Moção de Aplausos à equipe do Martha’s Buffet, em reconhecimento pela realização, pelo 15º ano consecutivo, da tradicional Festa das Crianças da Escola Dr. Matheus Monteiro da Silva.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/mocao_no_32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/mocao_no_32.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à equipe do Centro de Referência Especializado de Assistência Social – CREAS, pelos serviços prestados em defesa da dignidade humana no município de Bicas.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/mocao_no_34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/mocao_no_34.pdf</t>
   </si>
   <si>
     <t>Que seja conferida ao Dr. GERALDO PIRES RODRIGUES JUNIOR Moção de Aplausos e reconhecimento público por seus serviços prestados à saúde e à comunidade do município</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/mocao_no_35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/mocao_no_35.pdf</t>
   </si>
   <si>
     <t>Aplausos Aqui tem Bamba.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/mocao_no_37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/mocao_no_37.pdf</t>
   </si>
   <si>
     <t>Aplausos Danilo Luiz.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/mocao_no_38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/mocao_no_38.pdf</t>
   </si>
   <si>
     <t>Pedro Henrique Lima Silva Amorim e João Francisco Lima Silva Amorim.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/mocao_no_39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/mocao_no_39.pdf</t>
   </si>
   <si>
     <t>Aos 60 anos do estadual.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/portaria_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/portaria_no_01.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Assessor Jurídico” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/portaria_no_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/portaria_no_02.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Diretora Financeira” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/portaria_no_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/portaria_no_03.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Assessor de Assuntos Institucionais e Comunicação Social” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal de Bicas entre os dias 02 e 03 de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/05.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/05.2025.pdf</t>
   </si>
   <si>
     <t>Designa os agentes políticos para efetuar movimentação bancária e dá outras providências".</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/06.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/06.2025.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para o cargo de provimento em comissão "Consultor Legislativo" da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/07.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/07.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria n° 06/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/08.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/08.2025.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para o cargo de provimento em comissão Diretora Administrativa da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/portaria_no_10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/portaria_no_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Bicas durante o mês de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/portaria_no_11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/portaria_no_11.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/portaria_no_12_-nomeia_membros_licitacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/portaria_no_12_-nomeia_membros_licitacao.docx</t>
   </si>
   <si>
     <t>“Dispõe acerca da nomeação do Agente de Contratação e da Equipe de Apoio nos termos da Lei Federal nº 14.133/2021.”</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/portaria_13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/portaria_13.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Consultor Legislativo” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/portaria_no_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/portaria_no_14.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração sobre a destruição dos móveis da Câmara Municipal adquiridos no ano de 2022.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/portaria_no_15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/portaria_no_15.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração de denúncia de possíveis irregularidades na administração do Hospital São José de Bicas (HSBJ).</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/portaria_no_16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/portaria_no_16.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária Especial da Câmara Municipal de Bicas visando acompanhar a execução do projeto de implantação do sistema de esgotamento sanitário municipal através do PROTRATAR.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/portaria_no_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/portaria_no_17.pdf</t>
   </si>
   <si>
     <t>“Altera membro titular da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração sobre a destruição dos móveis da Câmara Municipal, adquiridos no ano de 2022.”</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>Cria Comissão para levantamento dos inventários físicos e financeiros dos valores em Tesouraria, dos materiais em Almoxarifado e dos atos potenciais ativos e passivos referentes ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/portaria_no_19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/portaria_no_19.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração de práticas incompatíveis com o exercício do mandato parlamentar, abuso das prerrogativas constitucionais asseguradas aos membros do Poder Legislativo Municipal, ato incompatível com o decoro parlamentar da vereadora Melissa Terra Agrelli Mattos.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/portaria_no_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/portaria_no_20.pdf</t>
   </si>
   <si>
     <t>Atribui a Comissão de Educação, Saúde, Assistência Social, Política Urbana, Desenvolvimento Sustentável e Trabalho, a competências para seleção dos profissionais a serem condecorados com o título de Professor Emérito de Bicas e Pedagogo Destaque do ano de 2024.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/portaria_no_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/portaria_no_21.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria nº 20/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>Institui Comissão Especial para seleção dos profissionais a serem condecorados com o título de Professor Emérito de Bicas e Pedagogo Destaque do ano de 2024.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/portaria_no23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/portaria_no23.pdf</t>
   </si>
   <si>
     <t>Nomeia suplente da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração sobre a destruição dos móveis da Câmara Municipal, adquiridos no ano de 2022.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/portaria_no_24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/portaria_no_24.pdf</t>
   </si>
   <si>
     <t>Prorroga a duração dos trabalhos da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração sobre a destruição dos móveis da Câmara Municipal, adquiridos no ano de 2022, instituída pela Portaria nº 14/2025.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/portaria_no_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/portaria_no_25.pdf</t>
   </si>
   <si>
     <t>Prorroga a duração dos trabalhos da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração de denúncia de possíveis irregularidades na administração do Hospital São José de Bicas (HSJB), instituída pela Portaria nº 15/2025.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/portaria_no_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/portaria_no_26.pdf</t>
   </si>
   <si>
     <t>Nomeia suplente da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apuração de práticas incompatíveis com o exercício do mandato parlamentar, abuso das prerrogativas constitucionais asseguradas aos membros do Poder Legislativo Municipal, ato incompatível com o decoro parlamentar da vereadora Melissa Terra Agrelli Mattos.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/portaria_no_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/portaria_no_27.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Processante da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/portaria_no_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/portaria_no_28.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o expediente da Câmara Municipal de Bicas nos dias 24 e 25 de julho de 2025.”</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/portaria_no_29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/portaria_no_29.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Processante Nº 02/2025 da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/portaria_no_30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/portaria_no_30.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apurar suposto ato atentatório ao decoro parlamentar perpetrado pelo vereador Ricardo Gomes Rosa nas dependências da Câmara no dia 21 de julho de 2025.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>Dispõe sobre a 31ª reunião ordinária</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/portaria_no_32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/portaria_no_32.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da presença de munícipes na sessão de julgamento do dia 11 de setembro de 2025.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/portaria_no_33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/portaria_no_33.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da presença de munícipes na sessão de julgamento do dia 11 de setembro de 2025 e revoga a portaria nº 32/2025</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/portaria_no_35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/portaria_no_35.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do Expediente da Câmara Municipal de Bicas no período de 13 a 17 de outubro de 2025.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/portaria_no_36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/portaria_no_36.pdf</t>
   </si>
   <si>
     <t>Altera membro titular da Comissão Temporária de Inquérito da Câmara Municipal de Bicas visando apurar suposto ato atentatório ao decoro parlamentar perpetrado pelo vereador Ricardo Gomes Rosa nas dependências da Câmara no dia 21 de julho de 2025.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/portaria_no_40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/portaria_no_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Expediente da Câmara Municipal de Bicas no período que compreende as festividades de final de ano.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5636/portaria_no_41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5636/portaria_no_41.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo em comissão de Assessor jurídico e da outras providencias.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/portaria_no_42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/portaria_no_42.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo em comissão de Diretora Financeira e da outras providencias.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/portaria_no_43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/portaria_no_43.pdf</t>
   </si>
   <si>
     <t>Exonera o servidor que menciona, ocupante de cargo em comissão de Consultor Legislativo e da outras providencias.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/portaria_no_44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/portaria_no_44.pdf</t>
   </si>
   <si>
     <t>Exonera o servidor que menciona, ocupante de cargo em comissão de Assessor de Assuntos Institucionais e Comunicação Social e da outras providencias.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/portaria_no_45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/portaria_no_45.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo de provimento em comissão "Diretora Administrativa" da Câmara Municipal de Bicas  e da outras providencias.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5160/plo_1.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5160/plo_1.2025.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas A, E e F do loteamento Portal de Bicas como Alice Xisto de Jesus, Maria Lopes Coimbra e Vicente Albino Lopes, respectivamente.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>Fixa o vencimento do cargo de assessor parlamentar.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/plo_3.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/plo_3.2025.pdf</t>
   </si>
   <si>
     <t>Obriga a manutenção de ponto de descarte de lixo eletrônico.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/plo_4.2025_-_isencao_iptu.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/plo_4.2025_-_isencao_iptu.docx</t>
   </si>
   <si>
     <t>Isenta do pagamento do Imposto Predial e Territorial Urbano (IPTU) os proprietários de imóveis e edificações atingidos por enchentes e alagamentos causados pelas chuvas no Município de Bicas no período compreendido entre dezembro de 2024 a janeiro de 2026.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/plo_5.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/plo_5.2025.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/plo_6.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/plo_6.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.742, de 16 de novembro de 2015 para dispor sobre a utilização dos recursos do Fundo Municipal do Esporte.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>Helber Marques Corrêa</t>
-[...2 lines deleted...]
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/projeto_de_lei_-_revisao_geral_anual_dos_servidores_2025.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/projeto_de_lei_-_revisao_geral_anual_dos_servidores_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos Servidores da Prefeitura Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>Honório de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/plo_8.2025_-_projeto_de_lei_-_subvencao_2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/plo_8.2025_-_projeto_de_lei_-_subvencao_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, VISANDO PROMOVER AÇÕES DE ATENDIMENTO À COMUNIDADE BIQUENSE.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/plo_9.2025_-_projeto_de_lei_-_contribuicao_ano_2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/plo_9.2025_-_projeto_de_lei_-_contribuicao_ano_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE CONTRIBUIÇÕES ÀS ENTIDADES ABAIXO MENCIONADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/plo_10.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/plo_10.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE BICAS A DOAR PARA A MITRA  ARQUIDIOCESANA DE JUIZ DE FORA, 10 (DEZ) LOTES DO LOTEAMENTO SÃO JOSÉ, CONFORME ESTIPULADO NA ESCRITURA DE DOAÇÃO”.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/plo_11.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/plo_11.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS DA LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/plo_12.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/plo_12.2025.pdf</t>
   </si>
   <si>
     <t>INSERE NO ORÇAMENTO VIGENTE AS NATUREZAS DE DESPESAS QUE MENCIONA COM SUAS RESPECTIVAS FONTES DE RECURSOS.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/plo_13.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/plo_13.2025.pdf</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/plo_14.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/plo_14.2025.pdf</t>
   </si>
   <si>
     <t>Denomina "Rua Luzia Alves" a atual Rua D, localizada no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/plo_15.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/plo_15.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Prevenção a Doenças e Promoção da Saúde e Dignidade da Mulher - "Todos por Elas".</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/plo_16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/plo_16.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DECLARAÇÃO DE UTILIDADE PÚBLICA, PARA FINS DE DESAPROPRIAÇÃO OU INSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA, AO LONGO DA REDE INTERCEPTORA QUE COMPÕE O SISTEMA DE ESGOTAMENTO SANITÁRIO (SES) DA SEDE DO MUNICÍPIO DE BICAS/MG, PELA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/plo_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/plo_17.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de apoio à emissão da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea) no âmbito do Município de Bicas/MG.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/plo_18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/plo_18.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual e reajuste dos salários dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências".</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/plo_19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/plo_19.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE ‘DR. JOSÉ APARECIDO DE SOUZA’, O PRÉDIO DA UBS SUDOESTE”.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/plo_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/plo_20.pdf</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/plo_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/plo_21.pdf</t>
   </si>
   <si>
     <t>Denomina Vicente de Paula Sales (Machadinho) a capela mortuária do cemitério de Santa Helena.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/plo_22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/plo_22.pdf</t>
   </si>
   <si>
     <t>Fixa os vencimentos dos cargos de Chefe Administrativo, Chefe de Processo Legislativo, Diretora(or) do Centro de Atendimento ao Cidadão e Copeira(o).</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/plo_23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/plo_23.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A  EXECUÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2026 E DA OUTRAS _x000D_
  PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/projeto_de_lei_-_ubs_gilson_lamha.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/projeto_de_lei_-_ubs_gilson_lamha.pdf</t>
   </si>
   <si>
     <t>“INSERE NOVA FONTE DE RECURSOS NO ELEMENTO DE DESPESA NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/plo_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/plo_25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVÇÃO PERMANENTE (APP)  EM ÁREA URBANA CONSOLIDADA  (AUC) E DEFINE ÁREA DE URBANIZAÇÃO ESPECÍFICA, NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, LEIS FEDERAIS 6.938, DE 31 DE AGOSTO DE 2081, 12.651, DE 25 DE MAIO DE 2012 E 14.285, DE 29 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/plo_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/plo_26.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 23.330,07 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/plo_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/plo_27.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2245, DE 28 DE FEVEREIRO DE 2025, PARA MODIFICAR O VALOR DA SUBVENÇÃO DE EMENDAS IMPOSITIVAS DESTINADAS AO SERVIÇO DE PROTEÇÃO À MATERNIDADE E INFÂNCIA D. ANGELINA ALMEIDA, PASSANDO DE R$ 25.000,00 PARA R$ 35.000,00”.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/plo_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/plo_28.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.639 de 25 de setembro de 2013, para dispor sobre novos critérios de enquadramento.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/plo_29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/plo_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantação de sistema de registro eletrônico de ponto biométrico nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/plo_30.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/plo_30.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Ticket Feira Livre".</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/plo_31.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/plo_31.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio de saldos remanescentes do Fundeb para os profissionais da educação básica da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/plo_32.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/plo_32.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO DE BICAS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/plo_33.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/plo_33.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Auxílio Financeiro a Atletas Amadores para Participação em Competições Esportivas e desenvolvimento do desporto amador.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/plo_34.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/plo_34.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento de cabos e fiação aérea e remoção dos excedentes sem uso, instalados por pessoa jurídica que opere ou utilize rede aérea no Município de Bicas.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/plo_35.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/plo_35.2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E APROVA O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS - PMGIRS DO MUNICÍPIO DE BICAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/plo_36.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/plo_36.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a livre escolha dos barraqueiros quanto à aquisição de bebidas e demais produtos comercializados em eventos promovidos ou custeados, total ou parcialmente, pela Prefeitura Municipal de Bicas, e dá outras providências.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/plo_37.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/plo_37.2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA, ESTABELECE A DELEGAÇÃO PARA A GESTÃO ASSOCIADA DOS SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/plo_38.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/plo_38.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR COM BASE NA TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/plo_39.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/plo_39.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança por estacionamento em vias públicas e revoga a Lei Municipal nº 1.621, de 2014.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/plo_40.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/plo_40.2025.pdf</t>
   </si>
   <si>
     <t>Cria Rede Municipal de Cursinhos Populares de Bicas (RMCP-Bicas).</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/plo_41.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/plo_41.2025.pdf</t>
   </si>
   <si>
     <t>Cria o mês do Esporte.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/plo_42.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/plo_42.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Bicas firmar acordo em processo judicial para proceder pagamento de R$ 5.000,00 devido ação de cobrança.”</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/plo_43.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/plo_43.2025.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A  DESPESA DO MUNICÍPIO DE BICAS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/plo_44.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/plo_44.2025.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A  DESPESA DO MUNICÍPIO DE BICAS PARA O EXERCÍCIO FINANCEIRO  DE 2026.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/plo_45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/plo_45.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE DO MUNICÍPIO DE BICAS, COM RECURSOS PROVENIENTES DO EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/47.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM OU SEM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/48.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO AOS PROFISSIONAIS DA EDUCAÇÃO DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/pre_01.2025_-_cria_cargo_assessor_parlamentar.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/pre_01.2025_-_cria_cargo_assessor_parlamentar.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/pre_2.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/pre_2.2025.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de diárias na Câmara Municipal de Bicas e revoga resoluções existentes sobre o assunto.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/pre_03.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/pre_03.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio saúde aos servidores e membros da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/pre_04.2025.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/pre_04.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda de Mérito Esportivo "Antônio Roberto Arruda".</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/pre_5.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/pre_5.pdf</t>
   </si>
   <si>
     <t>Suprime o Parágrafo único do Art. 24 do regimento Interno da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/pre_6.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/pre_6.pdf</t>
   </si>
   <si>
     <t>Institui a "Marcha de Conscientização Outubro Rosa e Novembro Azul" no âmbito da Câmara Municipal de Bicas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/pre_7.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/pre_7.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Câmara no seu bairro".</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/pre_8.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/pre_8.pdf</t>
   </si>
   <si>
     <t>Altera a da Resolução nº 286, de 19 de maio de 2010, para incluir os cargos de Chefe Administrativo, Chefe de Processo Legislativo, Diretora(or) do Centro de Atendimento ao Cidadão e Copeira(o).</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Diogo Muniz, Dr. Beto, Dr. Max Neves, Isaias , Melissa Terra, Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/requerimento_no_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Apresentar a seguinte denúncia de possíveis irregularidades na administração do Hospital São José de Bicas (HSJB), e a abertura da respectiva Comissão de Inquérito._x000D_
 1.  Operações particulares lançadas inadequadamente como SUS._x000D_
 _x000D_
 2.  Captação de pacientes de outras cidades com endereço falso._x000D_
 _x000D_
 3.  Cirurgias pagas pelo Ciesp lançadas no SUS._x000D_
 _x000D_
 4.  Uso político de cirurgias com informações falsas;_x000D_
 _x000D_
 5. Desvio de verbas para combate à COVID-19;_x000D_
 _x000D_
 6. Pagamento de rescisões trabalhistas acima do estabelecido por Lei.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/requerimento_no_02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Que seja informado: A previsão para o término do calçamento da Travessa José Dercy Tavares.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/requerimento_no_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/requerimento_no_03.pdf</t>
   </si>
   <si>
     <t>Que seja enviado: Todo o processado derivado dos editais da Lei Paulo Gustavo e Lei Aldir Blanc</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/requerimento_no_04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Que seja informado: A previsão para o término da obra da praça São José</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/requerimento_no_05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>Que seja enviada explicação sobre o motivo da não instalação da caixa d’agua no distrito de Santa Helena.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_no_06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>Que seja informado a Lista de Diretores de Bairro, Atribuições e Protocolo, Comprovação de Atividades, Supervisão e Avaliação, conforme justificação.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/requerimento_no_07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre quais ações estão sendo implementadas pela administração municipal para reduzir o impacto ambiental causado pelo lixo. Entre as medidas de interesse, incluem-se ações de educação ambiental, programas de coleta seletiva, incentivo à reciclagem e demais iniciativas voltadas para a gestão sustentável de resíduos sólidos.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/requerimento_no_08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre o Levantamento de Índice Rápido para Aedes aegypti (LIRAa) e o planejamento das ações de combate à dengue para o presente exercício.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/requerimento_no_09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio do cronograma do calçamento da Rua Santa Fé.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/requerimento_no_10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o encaminhamento de cópias das notas fiscais de óleo, baterias e peças para automotores dos últimos seis meses.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/requerimento_no_11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/requerimento_no_11.pdf</t>
   </si>
   <si>
     <t>Que seja criada Comissão Especial Temporária para acompanhar a execução do projeto de implantação do sistema de esgotamento sanitário municipal através do PROTRATAR</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/requerimento_no_12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações sobre o motivo da paralisação da instalação de postes em Santa Helena.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>Diogo Muniz, Dr. Beto, Dr. Max Neves, Igor Maia, Isaias , Melissa Terra, Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/requerimento_no_13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>Solicita abertura de Comissão de Inquérito, nos termos do Art. 75 do Regimento Interno, para apurar sobre a destruição dos móveis da Câmara Municipal, adquiridos no ano de 2022.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/requerimento_no_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam tomadas providências para que sejam enviados a esta Casa os seguintes documentos referentes ao programa PRÓ REFORMA, relativos ao período de setembro a dezembro de 2024:_x000D_
 _x000D_
   1- Empenhos e notas fiscais relacionados ao programa._x000D_
   2- Pareceres sociais dos beneficiários atendidos no período mencionado.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/requerimento_no_15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que sejam prestadas informações detalhadas sobre o funcionamento do programa PRÓ REFORMA, da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/requerimento_no_16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado a Sua Excelência o Senhor Prefeito Municipal, solicitando informações sobre o andamento do processo de aquisição da vacina contra a dengue no município.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/requerimento_no_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o levantamento das áreas de risco de deslizamento de terra no município, com a identificação dos pontos críticos e o plano de ação da Defesa Civil, a fim de prevenir e mitigar danos em caso de ocorrência desses eventos.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>Tanauza, Diogo Muniz, Dr. Beto, Dr. Max Neves, Igor Maia, Isaias , Melissa Terra, Pastor Ricardo Rosa, Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/requerimento_no_18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/requerimento_no_18.pdf</t>
   </si>
   <si>
     <t>Que seja expedido votos de pesar aos familiares de Newton Cardoso, pelo seu falecimento</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/requerimento_no_19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que a Mesa Diretora oficie a Associação de Caridade São José para que sejam adotadas as providências necessárias visando a viabilização do retorno da realização de partos no Hospital São José.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>Diogo Muniz, Dr. Beto, Igor Maia, Isaias , Melissa Terra, Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_no_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Que seja expedidos votos de pesar aos familiares do senhor Adenilson Gomes Flores, carinhosamente conhecido como Dé da Copasa, ocorrido em 3 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/requerimento_no_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que informe de maneira clara quais as regiões que cada diretor de bairro atualmente representa.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/requerimento_no_22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre o serviço de transporte escolar no município.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/requerimento_no_23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando explicações detalhadas sobre o processo de compra e distribuição dos medicamentos disponibilizados pela Farmácia Popular do município.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/requerimento_no_24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre o funcionamento do CRAS, CREAS e da Secretaria de Assistência Social do município.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/requerimento_no_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre o funcionamento da Casa Azul, núcleo especializado no atendimento de crianças neurodivergentes.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/requerimento_no_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/requerimento_no_26.pdf</t>
   </si>
   <si>
     <t>que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio de cópia integral do processo licitatório referente à reforma da Praça São José.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_no_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_no_27.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre a demanda atual por cirurgias de catarata no município, incluindo o número de pacientes na fila de espera, e a previsão para a realização desses procedimentos.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/requerimento_no_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Que seja expedido votos de pesar pelo falecimento da senhora Mariana Cortat.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/requerimento_no_29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/requerimento_no_29.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado a Sua Excelência o Senhor Prefeito Municipal, solicitando que informe detalhadamente quais medidas estão sendo adotadas para a efetiva implantação e funcionamento do Projeto Jovem Aprendiz em nosso município.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>Diogo Muniz, Dr. Beto, Isaias , Melissa Terra, Pastor Ricardo Rosa, Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/requerimento_no_30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/requerimento_no_30.pdf</t>
   </si>
   <si>
     <t>Que seja expedida moção de pesar aos familiares de Albert Figueiredo da Costa.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/requerimento_no_31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/requerimento_no_31.pdf</t>
   </si>
   <si>
     <t>que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações sobre a aplicação da lei que determina a distribuição do kit merenda durante o período de férias escolares. Além disso, solicito o envio à Câmara Municipal das medidas que estão sendo adotadas para garantir o_x000D_
 cumprimento integral dessa legislação.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/requerimento_no_32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/requerimento_no_32.pdf</t>
   </si>
   <si>
     <t>que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre os projetos esportivos atualmente em execução no município, especificamente aqueles voltados para crianças e jovens em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/requerimento_no_33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/requerimento_no_33.pdf</t>
   </si>
   <si>
     <t>Solicito, nos termos regimentais a expedição de moção de pesar pelo falecimento do senhor Rogel da Cruz, carinhosamente conhecido como Sr. Bizuca.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>Melissa Terra, Diogo Muniz, Dr. Beto, Dr. Max Neves, Igor Maia, Isaias , Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/requerimento_no_34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/requerimento_no_34.pdf</t>
   </si>
   <si>
     <t>Solicito, nos termos regimentais a expedição de moção de pesar pelo falecimento do senhor Warner Stephani.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/requerimento_no_35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/requerimento_no_35.pdf</t>
   </si>
   <si>
     <t>que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre os valores pagos às bandas que se apresentaram durante o Carnaval de 2025 em nosso município.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/requerimento_no_36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/requerimento_no_36.pdf</t>
   </si>
   <si>
     <t>que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre a demanda reprimida por vagas nas creches municipais.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>Diogo Muniz, Igor Maia, Pastor Ricardo Rosa, Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/requerimento_no_37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/requerimento_no_37.pdf</t>
   </si>
   <si>
     <t>Representação por QUEBRA DE DECORO PARLAMENTAR contra MELISSA TERRA AGRELLI MATTOS, vereadora da bancada do AVANTE, por práticas incompatíveis com o exercício do mandato parlamentar.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_no_38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_no_38.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre o Projeto Saúde em Movimento.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_no_39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_no_39.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre a falta de medicamentos na rede pública de saúde do município.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_no_40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_no_40.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Mesa Diretora desta Casa Legislativa, solicitando informações detalhadas acerca do concurso público da Câmara Municipal.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/requerimento_no_41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/requerimento_no_41.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal informações sobre o PAA, solicitando:_x000D_
 _x000D_
 1. Quais ações concretas estão sendo implementadas para assegurar a retomada do programa e qual o cronograma estabelecido para sua plena operacionalização??_x000D_
 2. Quais providências foram tomadas para sanar as irregularidades administrativas, especialmente no que tange ao funcionamento do Conselho Municipal de Segurança Alimentar, e como essas ações estão sendo monitoradas para evitar reincidências?</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/requerimento_no_43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/requerimento_no_43.pdf</t>
   </si>
   <si>
     <t>Que sejam expedidos votos de pesar aos familiares de Maria dos Santos de Souza, ocorrido em 25 de março de 2025, aos 79 anos de idade.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_no_44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_no_44.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Companhia de Saneamento de Minas Gerais (Copasa), solicitando que a empresa informe previamente à população local sobre quaisquer obras ou problemas operacionais que possam causar desabastecimento de água, utilizando para isso meios de comunicação eficazes e acessíveis.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/requerimento_no_45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/requerimento_no_45.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que encaminhe ofício ao Hospital São José de Bicas solicitando as seguintes informações:_x000D_
 1. Cópia da folha de pagamento atualizada de todos os funcionários efetivos, contratados e comissionados do Hospital;_x000D_
 2. Relação dos prestadores de serviços vinculados à instituição, contendo nome/razão social, tipo de serviço prestado, valor contratado;_x000D_
 3. Cópias dos contratos firmados com os prestadores de serviços nos meses de Janeiro/Abril 2025.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/requerimento_no_46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/requerimento_no_46.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas à Câmara Municipal de Bicas as prestações de contas referentes ao exercício do ano de 2025 do Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_no_47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_no_47.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre as medidas que estão sendo adotadas para a aplicação da Lei do Kit Merenda nas Férias, que visa garantir a segurança alimentar dos alunos da rede pública municipal durante os períodos de recesso_x000D_
 escolar.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/requerimento_no_48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/requerimento_no_48.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa das seguintes informações referentes à capela mortuária a ser construída no cemitério municipal do distrito de Santa Helena_x000D_
 1. Previsão de início e conclusão da obra;_x000D_
 2. Cópia integral do projeto arquitetônico e executivo da capela;_x000D_
 3. Detalhamento das fontes de recursos financeiros destinados à execução da obra;_x000D_
 4. Cronograma físico-financeiro previsto para a construção;_x000D_
 5. Informações sobre eventuais processos licitatórios relacionados à obra.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_no_49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_no_49.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações sobre as ações que estão sendo tomadas pela Administração no sentido de cumprir a Lei nº 2.023, de 12 de novembro de 2021, que “Estabelece a concessão gratuita de absorventes e tampões higiênicos aos que os requererem”.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_no_50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_no_50.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes informações:_x000D_
 1. Relação atualizada de todos os Conselhos Municipais ativos no Município de Bicas/MG;_x000D_
 2. Composição nominal de cada conselho, especificando os membros titulares e suplentes, bem como os respectivos segmentos que representam (governo, sociedade civil, entidades, etc.);_x000D_
 3. Data da última nomeação ou posse dos membros de cada conselho;_x000D_
 4. Informações sobre a existência de conselhos municipais que, embora instituídos por lei, encontram-se atualmente inativos ou sem funcionamento regular.?</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_no_51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_no_51.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal e a associação comercial de Bicas (ACE) Solicitando todas as informações referentes ao evento “Bicas Líquida”, incluindo:_x000D_
 • Relação dos lojistas participantes;_x000D_
 • Valores pagos pelos lojistas;_x000D_
 • Investimentos realizados no evento;_x000D_
 • Valor total repassado pela Prefeitura para a Associação responsável._x000D_
 • Solicito a quantidade de lojistas participantes no evento “Bicas Líquida”, discriminada por ano, no período de 2021 a 2025.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_no_52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_no_52.pdf</t>
   </si>
   <si>
     <t>Que sejam expedidos votos de Pesar aos familiares de Lillian Retto Grunewald de Oliveira.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/requerimento_no_53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/requerimento_no_53.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja expedida Moção de Pesar aos familiares de José Felipe Marciano (Zequinha Peitão).</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_no_54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_no_54.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes informações relativas à manutenção das quadras esportivas_x000D_
 do município:_x000D_
 1. Qual o valor previsto no orçamento municipal vigente para manutenção das quadras esportivas, por unidade e de forma totalizada?_x000D_
 2. Quais ações de manutenção foram efetivamente realizadas até o momento, em quais quadras e com qual custo?_x000D_
 3. Caso as manutenções previstas não estejam sendo realizadas, quais os motivos que justificam a ausência dessas intervenções?</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_no_55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_no_55.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio das informações referentes aos gastos realizados com esporte no_x000D_
 município nos meses de janeiro, fevereiro e março de 2025. Solicita-se, especificamente:_x000D_
 1. Relação detalhada de todas as despesas vinculadas ao esporte no período, com valores, datas e descrições das finalidades;_x000D_
 2. Cópia de notas de empenho e pagamentos efetuados relacionados a atividades esportivas;_x000D_
 3. Informações sobre eventuais contratos, convênios ou repasses para realização de eventos esportivos, manutenção de quadras, aquisição de materiais, apoio a equipes ou atletas;_x000D_
 4. Indicação da dotação orçamentária utilizada para tais despesas.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_no_56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_no_56.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio das informações referentes ao planejamento do Campeonato_x000D_
 Interno Municipal e do evento de Motocross previstos para o exercício de 2025.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/requerimento_no_57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/requerimento_no_57.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando que os relatórios de horas extras dos servidores municipais sejam_x000D_
 encaminhados a esta Casa Legislativa com a devida separação por secretarias, e o envio dos relatórios anteriores deste ano nos mesmos moldes.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/requerimento_no_58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/requerimento_no_58.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no artigo 75 §5° do Regimento Interno, a prorrogação do prazo da CPI dos Móveis, instaurada pela portaria 14/2025, por 60 dias contados a partir de 28/5/2025.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/requerimento_no_59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações detalhadas sobre o cumprimento do disposto no artigo 7º da Lei que institui o Fundo Municipal de Esporte e Lazer – FMEL.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/requerimento_no_60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/requerimento_no_60.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado à Secretaria Municipal de Educação, solicitando o envio de informações detalhadas sobre as atividades oferecidas aos alunos no contraturno nas escolas municipais que funcionam em tempo integral.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/requerimento_no_61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/requerimento_no_61.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado à Sua Excelência o Senhor Prefeito Municipal, solicitando a relação atualizada de todas as obras que estão em andamento no município por meio do programa Pro Reforma.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento_no_62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito que seja oficiado o exmo. Sr. Prefeito Municipal solicitando informações sobre o andamento da obra de reforma do Clube Biquense.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_no_63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_no_63.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiado ao Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa do planejamento referente ao pagamento do 14º salário dos servidores da educação.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_no_64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_no_64.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiado ao Senhor Prefeito Municipal, solicitando o envio do planejamento referente à realização da comemoração destinada aos profissionais da educação, a ser promovida durante a Semana do Professor.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/requerimento_no_65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/requerimento_no_65.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no artigo 75 §5° do Regimento Interno, a prorrogação do prazo da CPI dos Hospital, instaurada pela portaria 15/2025, por 60 dias contados a partir de 28/5/2025.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_no_66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiado ao Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de informações detalhadas sobre o orçamento destinado à realização de exames de média e alta complexidade no município de Bicas.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_no_67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiado ao Senhor Prefeito Municipal, solicitando as seguintes informações:_x000D_
 1. Se há previsão de investimentos ou melhorias destinados à Feira do Produtor Rural no orçamento municipal vigente ou em programas em andamento;_x000D_
 2. A possibilidade de mudança do local da feira para o espaço de estacionamento em frente ao Parque dos Ferroviários, considerando a melhor localização e visibilidade para os produtores e consumidores</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/requerimento_no_68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando que se informe a previsão do término das obras no parque infantil da Praça São José.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_no_69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja oficiado ao Hospital São José de Bicas – HSJB, solicitando as seguintes informações:_x000D_
 _x000D_
     1-O valor total da folha de pagamento mensal da instituição;_x000D_
 _x000D_
     2-A discriminação nominal dos vencimentos de cada colaborador, incluindo salários, gratificações e demais verbas remuneratórias;_x000D_
 _x000D_
    3- A relação individualizada dos valores pagos a prestadores de serviço, com ênfase nas áreas jurídica e de marketing, indicando os nomes dos profissionais ou empresas contratadas, a natureza dos serviços prestados e os valores correspondentes.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_no_70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja oficiado à Secretaria Municipal de Educação para que preste as seguintes informações a esta Casa Legislativa, referentes ao fornecimento de passes de ônibus destinados ao transporte estudantil para o município de Juiz de Fora:_x000D_
 _x000D_
 1. Qual o número total de passes de ônibus adquiridos no presente ano letivo até a data de resposta deste requerimento;_x000D_
 _x000D_
 2. Cópia das notas fiscais relativas à aquisição desses passes;_x000D_
 _x000D_
 3. Número total de alunos beneficiados com os passes de transporte;_x000D_
 _x000D_
 4. Quantitativo de passes distribuídos por aluno, especificando a frequência da entrega (semanal, mensal ou outra);_x000D_
 _x000D_
 5. Critérios utilizados para seleção e controle da distribuição dos passes.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/requerimento_no_71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/requerimento_no_71.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio a esta Casa Legislativa das seguintes informações e documentos referentes aos gastos com combustíveis por parte da administração municipal, no exercício do ano corrente e do ano anterior.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_no_72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_no_72.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja agendada e realizada Audiência Pública nesta Casa Legislativa para ampla discussão com a população sobre os projetos que propõem a criação de novos cargos na Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_no_73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_no_73.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio das seguintes informações relativas ao quadro de pessoal da administração municipal:_x000D_
 1. Qual o total de servidores efetivos, contratados e prestadores de serviço pessoa física no mês de maio de 2024?_x000D_
 2. Qual o total de servidores efetivos, contratados e prestadores de serviço pessoa física no mês de dezembro de 2024?_x000D_
 3. Qual o total de servidores efetivos, contratados e prestadores de serviço pessoa física atualmente?_x000D_
 4. Qual o valor gasto com o pagamento de cada um?</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/requerimento_no_74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/requerimento_no_74.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bicas, solicitando:_x000D_
 1. Esclarecimentos sobre a razão da ausência de servidores (funcionários públicos ou agentes de limpeza/manutenção) na praça recentemente concluída, mesmo com o parquinho ainda incompleto;_x000D_
 2. Informações sobre a previsão de conclusão das obras do parquinho infantil;_x000D_
 3. Indicação da implantação de cercado de proteção ao redor do parquinho, a fim de impedir o acesso das crianças diretamente à rua, garantindo maior segurança.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/requerimento_no_77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Para fins de tramitação no painel eletrônico apresento aqui este requerimento com o relatório da CPI em epígrafe para apreciação plenária.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/requerimento_no_78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa Legislativa as informações atualizadas dos ocupantes do cargo de diretor de bairro,incluindo:_x000D_
 a) nome completo de cada diretor;_x000D_
 b) área ou bairro que representa;_x000D_
 c) telefone de contato.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/requerimento_no_79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa Legislativa as seguintes informações:_x000D_
 a) Relação nominal dos fisioterapeutas atualmente em atuação no município;_x000D_
 b) Carga horária e horários de trabalho de cada profissional;_x000D_
 c) Locais de atendimento em que estão lotados;_x000D_
 d) Nome(s) do(s) coordenador(es) responsáveis pela área de fisioterapia.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_no_81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_no_81.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que informe a esta Casa Legislativa:_x000D_
 a) Quem são as pessoas físicas ou jurídicas autorizadas a explorar os estacionamentos nas ruas próximas ao local de realização da ExpoBicas;_x000D_
 b) Quais critérios foram adotados para a concessão dessa autorização;_x000D_
 c) Qual foi o procedimento utilizado pela Administração Municipal para a escolha dos responsáveis pela exploração desses espaços, especificando se houve edital, chamamento público ou outro instrumento legal;_x000D_
 d) Se há contrapartida ao município, como taxa, valor fixo ou percentual sobre a arrecadação.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_no_82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_no_82.pdf</t>
   </si>
   <si>
     <t>Que seja reiterado o Requerimento nº 45/2025, de autoria do vereador Diogo Muniz, e o Requerimento nº 69/2025, da vereadora Melissa Terra, que solicitam informações ao Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_no_83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_no_83.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja aberta Comissão de Inquérito para apuração da denúncia apresentada pelo vereador Diogo Rocha Muniz, referente à suposto ato atentatório ao decoro parlamentar perpetrado pelo vereador Ricardo Gomes Rosa nas dependências da Câmara no dia 21 de julho de 2025.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/requerimento_no_84.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/requerimento_no_84.pdf</t>
   </si>
   <si>
     <t>VOTAÇÂO DO RELATÓRIO DA CPI DOS MÓVEIS</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_no_85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_no_85.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando cronograma de execução e previsão do término da obra à Rua José Darcy Tavares, em especial do trecho na altura do número 136.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_no_86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_no_86.pdf</t>
   </si>
   <si>
     <t>Que seja registrada moção de Pesar pelo falecimento de José Maurício de Sales, ex-prefeito de Guarará (MG).</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/requerimento_no_87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/requerimento_no_87.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora solicite ao Consórcio Intermunicipal de Especialidades (CIESP), com sede na Rua Morvan Dias Figueiredo, nº 11, Centro – Bicas, a realização de limpeza nas dependências de seu prédio institucional, conforme constatado em fotos anexas.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_no_89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_no_89.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa Legislativa esclarecimentos sobre a redução na oferta de atendimentos do programa Saúde do Trabalhador, que anteriormente funcionava todos os dias da semana e atualmente_x000D_
 está ocorrendo apenas duas vezes por semana.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa Legislativa as seguintes informações:_x000D_
 a) Qual é o planejamento adotado para o abastecimento da Farmacinha Municipal;_x000D_
 b) Quais medicamentos estão atualmente em falta e quais são os prazos previstos para reposição;_x000D_
 c) Quais medidas estão sendo adotadas para evitar a recorrente falta de medicamentos essenciais;_x000D_
 d) Quais os motivos das constantes falhas no fornecimento, segundo levantamento do setor responsável.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_no_91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_no_91.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa Legislativa a listagem completa e atualizada de todos os bens tombados e inventariados pelo patrimônio histórico do município.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_no_92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa Legislativa as seguintes informações sobre a contratação do painel instalado na praça São José:_x000D_
 a) Quem foi o responsável pela contratação do serviço;_x000D_
 b) Qual foi o valor total da contratação;_x000D_
 c) Encaminhar cópia integral do processo de contratação (contrato, notas de empenho e demais documentos pertinentes);_x000D_
 d) Informar se havia garantia contratual dos serviços executados, especificando o prazo e as condições.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/requerimento_no_93.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/requerimento_no_93.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa Legislativa as seguintes informações:_x000D_
 a) O valor arrecadado, nos últimos 12 meses, a título de taxa de manutenção da torre de TV no município;_x000D_
 b) O valor arrecadado, no mesmo período, a título de taxa de esgoto no distrito de São Manoel;_x000D_
 c) A destinação dada a esses recursos, especificando se há vinculação direta com os serviços correspondentes.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/requerimento_no_94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa Legislativa informações detalhadas sobre a atual situação da rede municipal no que se refere à liberação de exames e consultas.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/requerimento_no_95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/requerimento_no_95.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que informe a esta Casa Legislativa sobre a implantação do sistema de câmeras de segurança na cidade, especificando:_x000D_
 a) Qual o planejamento para a instalação das câmeras;_x000D_
 b) Em quais locais serão implantadas;_x000D_
 c) Qual o prazo previsto para início e conclusão da implantação;_x000D_
 d) Se já houve contratação ou destinação de recursos para este fim.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_no_97.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_no_97.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Secretaria Municipal de Assistência Social, solicitando informações detalhadas sobre a distribuição de fraldas no município.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/requerimento_no_98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/requerimento_no_98.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal para que, por meio do setor competente, encaminhe a esta Casa Legislativa as seguintes informações:_x000D_
 a) Qual é o planejamento para a realização do campeonato interno promovido pelo município;_x000D_
 b) Qual a data prevista para seu início e término;_x000D_
 c) Quantas equipes;_x000D_
 d) Qual será a estrutura disponibilizada para o evento.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/requerimento_no_99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/requerimento_no_99.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando providências no sentido de solicitar informações junto às Secretarias de Saúde e Educação do município, pelos seguintes motivos de interesse público:_x000D_
 1. À Secretaria de Saúde:_x000D_
 - Solicito o número de pessoas autistas registradas nos registros desta pasta._x000D_
 - Solicito informações sobre quais serviços e atendimentos são oferecidos às pessoas autistas cadastradas._x000D_
 2. À Secretaria de Educação:_x000D_
 - Solicito o número de crianças autistas matriculadas nas escolas do município.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_no_100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando informações sobre os preparativos para a realização da Black Friday no município.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_no_101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Sua Excelência o Senhor Prefeito Municipal, solicitando o envio de relatório completo e detalhado acerca de todos os gastos realizados pelo Município no Clube Biquense nos últimos 5 (cinco) anos.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_no_102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_no_102.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada a Companhia de Saneamento de Minas Gerais – COPASA, solicitando providências imediatas quanto à recuperação da Avenida Bianco, que foi danificada após a execução de obras de substituição de tubulação.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_no_103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal forneça informações sobre as ações adotadas para a prevenção de alagamentos em pontos críticos de nossa cidade, em especial nas ruas que constantemente sofrem com enchentes._x000D_
 _x000D_
 Peço também informações detalhadas sobre a manutenção e limpeza das bocas de lobo, incluindo:_x000D_
 • Locais onde já foi realizada a limpeza;_x000D_
 • Datas das últimas ações;_x000D_
 • Frequência do serviço;_x000D_
 • Existência de programa ou cronograma de trabalho definido para os próximos meses.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_no_104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>Que seja oficiada Sua Excelência o Senhor Prefeito Municipal, solicitando que seja formalizado convite à empresa Mérito – Consultoria, Assessoria Ocupacional e Serviços Eirelli, para participação em reunião presencial.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_no_105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Educação, preste as seguintes informações, de forma clara e fundamentada.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>Diogo Muniz, Dr. Beto, Dr. Max Neves, Igor Maia, Isaias , Pastor Ricardo Rosa, Paulinho Plantas, Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/requerimento_no_106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/requerimento_no_106.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja expedida moção de pesar aos familiares de Cláudio Roberto de Souza, carinhosamente conhecido como Cacau, pelo seu falecimento ocorrido no último sábado.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/requerimento_no_107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/requerimento_no_107.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que após ouvido o Plenário, seja oficiada a Companhia de Saneamento de Minas Gerais – COPASA, solicitando esclarecimentos sobre as divergências nas informações divulgadas a respeito da interrupção do abastecimento de água na cidade de Bicas/MG.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_no_108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_no_108.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que após ouvido o Plenário, seja oficiado ao Executivo Municipal e a Companhia de Saneamento de Minas Gerais – COPASA, solicitando informações detalhadas acerca da vigência do contrato de concessão dos serviços de abastecimento de água e esgotamento sanitário no Município de Bicas/MG.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/requerimento_no_109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/requerimento_no_109.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora agende audiência pública com a Companhia de Saneamento de Minas Gerais - COPASA para tratar sobre as constantes falhas de abastecimento de água no município.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_no_110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_no_110.pdf</t>
   </si>
   <si>
     <t>Que a Defesa Civil Municipal encaminhe a esta Casa informações detalhadas sobre as obras de reforma de residências realizadas nos anos de 2024 e 2025, incluindo os laudos de comprovação de risco e a relação dos beneficiários contemplados.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_no_111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Assistência Social encaminhe a esta Casa relatório detalhado contendo o nome e o endereço dos beneficiários contemplados pelo programa “Pro Reforma” nos anos de 2024 e 2025.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_no_112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_no_112.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde informe a quantidade de exames mamografia agendados neste ano e a demanda reprimida, caso exista. Solicito também informações sobre a possível realização de mutirão durante a campanha "Outubro Rosa".</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/requerimento_no_113.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/requerimento_no_113.pdf</t>
   </si>
   <si>
     <t>Que o Departamento de Engenharia Municipal forneça relatório detalhado de todas as obras executadas pela Prefeitura de outubro de 2024 a outubro de 2025, contendo projetos (em ambos os casos), fotografias das intervenções, material utilizado (no caso das execuções diretas) e boletins de medição (no caso das obras terceirizadas).</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_no_115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_no_115.pdf</t>
   </si>
   <si>
     <t>Que a Presidência desta Casa Legislativa tome providências no sentido de revisar e aprimorar a forma de agendamento para emissão da Carteira de Identidade (RG), atualmente realizado apenas às sextas-feiras, tendo em vista as constantes reclamações da população quanto às filas e ao tempo de espera, bem como que seja disponibilizada uma cadeira de rodas para uso dos cidadãos que chegam de carro e necessitam de auxílio para se deslocar até o local de atendimento.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_no_116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_no_116.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma audiência pública nesta Casa Legislativa para tratar da implementação da APAE (Associação de Pais e Amigos dos Excepcionais) no município de Bicas, bem como das melhorias nos atendimentos oferecidos pela Casa Azul.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_no_117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_no_117.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal solicitando informações e documentos referentes à contratação da clínica responsável pelo tratamento de dependentes químicos custeados pelo Município. Solicito, especificamente:_x000D_
 1. Cópia do contrato firmado entre o Município e a referida clínica;_x000D_
 2. Cópia do processo licitatório ou procedimento de contratação utilizado;_x000D_
 3. Número atual de internos custeados pela Prefeitura;_x000D_
 4. Valor pago mensalmente por cada interno;_x000D_
 5. Tempo médio de internação dos pacientes assistidos pelo Município.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_no_118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_no_118.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Senhor Prefeito Municipal, solicitando posicionamento oficial da Administração quanto aos terrenos para os quais foram realizadas pré-inscrições de cidadãos interessados em recebê-los como doação. Solicito, especificamente, as seguintes informações:_x000D_
 1. Se haverá efetivamente a doação dos terrenos;_x000D_
 2. Qual o cronograma previsto para o processo de doação;_x000D_
 3. Quais critérios serão adotados para seleção e contemplação dos beneficiários; _x000D_
 4. E se há previsão orçamentária e legal para a efetivação do programa.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_no_119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_no_119.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado à direção do Hospital São José de Bicas, solicitando informações sobre a suspensão das cirurgias realizadas na unidade. Solicito, especificamente, que sejam prestados esclarecimentos quanto:_x000D_
 1. Ao motivo da suspensão das cirurgias;_x000D_
 2. Desde quando os procedimentos estão interrompidos;_x000D_
 3. Se há previsão para o retorno das atividades cirúrgicas;_x000D_
 4. E quais medidas estão sendo adotadas para normalizar o atendimento.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_no_121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_no_121.pdf</t>
   </si>
   <si>
     <t>Atualização das informações sobre obra no Clube Biquense.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_no_123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_no_123.pdf</t>
   </si>
   <si>
     <t>Campeonato Municipal de Futebol em Bicas</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/requerimento_no_125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/requerimento_no_125.pdf</t>
   </si>
   <si>
     <t>Informações defesa Civil</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/requerimento_no_126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/requerimento_no_126.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Tenente Edson Eloy Vieira</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/requerimento_no_127.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/requerimento_no_127.pdf</t>
   </si>
   <si>
     <t>Votos de pesar  pelo falecimento da senhora Marly Terra Agrelli.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_no_129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_no_129.pdf</t>
   </si>
   <si>
     <t>informações saúde.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/requerimento_no_130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/requerimento_no_130.pdf</t>
   </si>
   <si>
     <t>Diretores de bairro.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_no_131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_no_131.pdf</t>
   </si>
   <si>
     <t>Informações impositivas.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_no_132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_no_132.pdf</t>
   </si>
   <si>
     <t>Atendimento Endócrino PAMDia</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_no_133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_no_133.pdf</t>
   </si>
   <si>
     <t>Votos de pesar Jorge Bretas de Almeida.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_no_134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_no_134.pdf</t>
   </si>
   <si>
     <t>Informações ausência de transporte escolar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7265,67 +7280,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_no_191.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/indicacao_no_192.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_no_194.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_no_195.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_no_196.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_no_197.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_no_198.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_no_199.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_no_201.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_no_202.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/indicacao_no_204.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_no_205.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/indicacao_no_207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/indicacao_no_208.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/indicacao_no_209.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/indicacao_no_210.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/indicacao_no_211.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_no_212.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/indicacao_no_213.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_no_214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_no_215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/indicacao_no_216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/indicacao_no_217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/indicacao_no_218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_no_219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_no_220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/indicacao_no_221.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/indicacao_no_222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/indicacao_no_223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/indicacao_no_224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_no_225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/indicacao_no_226.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/indicacao_no_227.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_no_228.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_no_229.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_no_230.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_no_231.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/indicacao_no_233.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/indicacao_no_234.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/indicacao_no_235.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/indicacao_no_236.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/indicacao_no_237.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/indicacao_no_238.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/indicacao_no_239.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_no_240.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_no_241.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_no_243.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_no_244.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_no_245.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_no_246.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_no_247.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_no_248.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_no_249.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_no_251.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_no_252.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/indicacao_no_253.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_no_254.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_no_255.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_no_256.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_no_257.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_no_258.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_no_260.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/indicacao_no_261.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_no_262.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_no_263.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_no_264.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_no_265.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_no_266.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_no_267.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_no_268.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_no_269.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_no_270.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_no_273.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/indicacao_no_274.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_no_276.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_no_278.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/indicacao_no_279.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/indicacao_no_280.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/indicacao_no_281.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_no_282.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_no_283.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_no_284.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_no_285.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_no_286.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_no_287.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_no_288.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_no_289.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_no_290.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_no_291.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_no_292.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_no_293.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_no_295.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_no_296.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_no_297.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_no_298.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_no_299.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_no_300.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_no_301.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_no_302.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_no_303.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_no_304.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_no_305.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/indicacao_no_308.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_no_309.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_no_310.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_no_311.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_no_312.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_no_313.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_no_314.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_no_315.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_no_317.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_no_318.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_no_319.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_no_321.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_no_322.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_no_323.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_no_324.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_no_325.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/indicacao_no_326.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_no_327.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_no_328.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_no_329.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_no_330.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/indicacao_no_331.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/indicacao_no_332.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_no_333.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/indicacao_no_334.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/indicacao_no_335.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_no_336.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_no_337.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_no_338.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_no_339.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_no_341.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_no_342.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_no_343.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_no_344.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/indicacao_no_345.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/indicacao_no_346.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/indicacao_no_347.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/indicacao_no_349.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/indicacao_no_350.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/indicacao_no_352.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_no_353.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_no_354.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_no_355.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_no_356.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_no_357.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/indicacao_no_358.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_no_360.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_no_361.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_no_362.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_no_363.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_no_364.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_no_365.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/indicacao_no_366.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_no_367.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_no_369.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_no_370.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_no_371.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_no_372.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_no_373.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_no_374.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/indicacao_no_375.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_no_376.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_no_377.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/mocao_no_03.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/mocao_no_05.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/mocao_no_06.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/mocao_no_07.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao_no_08.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao_no_09.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/mocao_no_10.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/mocao_no_11.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/mocao_no_12.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/mocao_no_13.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/mocao_no_14.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/mocao_no_15.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_no_17.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/mocao_no_18.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/mocao_no_19.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/mocao_no_20.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mocao_no_21.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mocao_no_22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mocao_no_23.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/mocao_no_24.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/mocao_no_25.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/mocao_no_26.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/mocao_no_27.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mocao_no_28.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/mocao_no_29.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_no_30.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/mocao_no_31.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/mocao_no_32.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/mocao_no_34.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/mocao_no_35.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/mocao_no_37.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/mocao_no_38.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/mocao_no_39.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/portaria_no_01.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/portaria_no_02.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/portaria_no_03.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/05.2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/06.2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/07.2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/08.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/portaria_no_10.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/portaria_no_11.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/portaria_no_12_-nomeia_membros_licitacao.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/portaria_no_14.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/portaria_no_15.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/portaria_no_16.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/portaria_no_17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/portaria_no_19.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/portaria_no_20.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/portaria_no_21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/portaria_no23.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/portaria_no_24.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/portaria_no_25.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/portaria_no_26.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/portaria_no_27.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/portaria_no_28.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/portaria_no_29.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/portaria_no_30.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/portaria_no_32.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/portaria_no_33.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/portaria_no_35.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/portaria_no_36.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/portaria_no_40.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5636/portaria_no_41.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/portaria_no_42.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/portaria_no_43.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/portaria_no_44.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/portaria_no_45.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5160/plo_1.2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/plo_3.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/plo_4.2025_-_isencao_iptu.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/plo_5.2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/plo_6.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/projeto_de_lei_-_revisao_geral_anual_dos_servidores_2025.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/plo_8.2025_-_projeto_de_lei_-_subvencao_2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/plo_9.2025_-_projeto_de_lei_-_contribuicao_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/plo_10.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/plo_11.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/plo_12.2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/plo_13.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/plo_14.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/plo_15.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/plo_16.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/plo_17.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/plo_18.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/plo_19.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/plo_20.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/plo_21.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/plo_22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/plo_23.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/projeto_de_lei_-_ubs_gilson_lamha.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/plo_25.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/plo_26.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/plo_27.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/plo_28.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/plo_29.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/plo_30.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/plo_31.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/plo_32.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/plo_33.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/plo_34.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/plo_35.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/plo_36.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/plo_37.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/plo_38.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/plo_39.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/plo_40.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/plo_41.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/plo_42.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/plo_43.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/plo_44.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/plo_45.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/47.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/48.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/pre_01.2025_-_cria_cargo_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/pre_2.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/pre_03.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/pre_04.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/pre_5.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/pre_6.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/pre_7.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/pre_8.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_no_86.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/requerimento_no_99.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_no_110.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_no_117.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/requerimento_no_130.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_no_131.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_no_132.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_no_134.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5706/pelo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_no_191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/indicacao_no_192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_no_194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_no_195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_no_196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_no_197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_no_198.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_no_199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_no_201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_no_202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/indicacao_no_204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_no_205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/indicacao_no_207.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/indicacao_no_208.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/indicacao_no_209.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/indicacao_no_210.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/indicacao_no_211.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_no_212.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/indicacao_no_213.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_no_214.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_no_215.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/indicacao_no_216.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/indicacao_no_217.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/indicacao_no_218.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_no_219.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_no_220.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/indicacao_no_221.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/indicacao_no_222.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/indicacao_no_223.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/indicacao_no_224.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_no_225.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/indicacao_no_226.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/indicacao_no_227.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_no_228.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_no_229.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_no_230.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_no_231.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/indicacao_no_233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/indicacao_no_234.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/indicacao_no_235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/indicacao_no_236.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/indicacao_no_237.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/indicacao_no_238.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/indicacao_no_239.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_no_240.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_no_241.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_no_243.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_no_244.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_no_245.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_no_246.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_no_247.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_no_248.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_no_249.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_no_251.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_no_252.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/indicacao_no_253.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_no_254.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_no_255.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_no_256.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_no_257.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_no_258.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_no_260.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/indicacao_no_261.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_no_262.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_no_263.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_no_264.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_no_265.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_no_266.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_no_267.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_no_268.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_no_269.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_no_270.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_no_273.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/indicacao_no_274.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_no_276.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_no_278.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/indicacao_no_279.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/indicacao_no_280.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/indicacao_no_281.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_no_282.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_no_283.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_no_284.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_no_285.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_no_286.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_no_287.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_no_288.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_no_289.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_no_290.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_no_291.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_no_292.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_no_293.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_no_295.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_no_296.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_no_297.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_no_298.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_no_299.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_no_300.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_no_301.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_no_302.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_no_303.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_no_304.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_no_305.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/indicacao_no_308.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_no_309.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_no_310.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_no_311.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_no_312.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_no_313.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_no_314.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_no_315.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_no_317.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_no_318.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_no_319.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_no_321.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_no_322.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_no_323.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_no_324.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_no_325.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/indicacao_no_326.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_no_327.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_no_328.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_no_329.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_no_330.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/indicacao_no_331.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/indicacao_no_332.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_no_333.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/indicacao_no_334.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/indicacao_no_335.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_no_336.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_no_337.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_no_338.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_no_339.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_no_341.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_no_342.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_no_343.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_no_344.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/indicacao_no_345.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/indicacao_no_346.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/indicacao_no_347.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/indicacao_no_349.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/indicacao_no_350.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/indicacao_no_352.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_no_353.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_no_354.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_no_355.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_no_356.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_no_357.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/indicacao_no_358.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_no_360.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_no_361.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_no_362.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_no_363.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_no_364.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_no_365.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/indicacao_no_366.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_no_367.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_no_369.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_no_370.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_no_371.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_no_372.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_no_373.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_no_374.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/indicacao_no_375.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_no_376.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_no_377.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/mocao_no_03.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/mocao_no_05.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/mocao_no_06.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/mocao_no_07.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao_no_08.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao_no_09.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/mocao_no_10.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/mocao_no_11.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/mocao_no_12.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/mocao_no_13.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/mocao_no_14.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/mocao_no_15.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_no_17.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/mocao_no_18.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/mocao_no_19.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/mocao_no_20.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mocao_no_21.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mocao_no_22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mocao_no_23.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/mocao_no_24.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/mocao_no_25.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/mocao_no_26.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/mocao_no_27.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mocao_no_28.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/mocao_no_29.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_no_30.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/mocao_no_31.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/mocao_no_32.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/mocao_no_34.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/mocao_no_35.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/mocao_no_37.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/mocao_no_38.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/mocao_no_39.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/portaria_no_01.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/portaria_no_02.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/portaria_no_03.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/05.2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/06.2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/07.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/08.2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/portaria_no_10.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/portaria_no_11.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/portaria_no_12_-nomeia_membros_licitacao.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/portaria_no_14.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/portaria_no_15.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/portaria_no_16.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/portaria_no_17.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/portaria_no_19.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/portaria_no_20.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/portaria_no_21.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/portaria_no23.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/portaria_no_24.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/portaria_no_25.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/portaria_no_26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/portaria_no_27.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/portaria_no_28.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/portaria_no_29.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/portaria_no_30.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/portaria_no_32.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/portaria_no_33.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/portaria_no_35.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/portaria_no_36.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/portaria_no_40.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5636/portaria_no_41.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/portaria_no_42.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/portaria_no_43.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/portaria_no_44.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/portaria_no_45.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5160/plo_1.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/plo_3.2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/plo_4.2025_-_isencao_iptu.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/plo_5.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/plo_6.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/projeto_de_lei_-_revisao_geral_anual_dos_servidores_2025.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/plo_8.2025_-_projeto_de_lei_-_subvencao_2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/plo_9.2025_-_projeto_de_lei_-_contribuicao_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/plo_10.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/plo_11.2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/plo_12.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/plo_13.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/plo_14.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/plo_15.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/plo_16.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/plo_17.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/plo_18.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/plo_19.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/plo_20.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/plo_21.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/plo_22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/plo_23.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/projeto_de_lei_-_ubs_gilson_lamha.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/plo_25.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/plo_26.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/plo_27.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/plo_28.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/plo_29.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/plo_30.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/plo_31.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/plo_32.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/plo_33.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/plo_34.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/plo_35.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/plo_36.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/plo_37.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/plo_38.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/plo_39.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/plo_40.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/plo_41.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/plo_42.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/plo_43.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/plo_44.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/plo_45.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/47.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/48.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/pre_01.2025_-_cria_cargo_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/pre_2.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/pre_03.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/pre_04.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/pre_5.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/pre_6.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/pre_7.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/pre_8.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_no_86.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/requerimento_no_99.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_no_110.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_no_117.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/requerimento_no_130.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_no_131.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_no_132.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_no_134.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H617"/>
+  <dimension ref="A1:H618"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="104" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7345,15805 +7360,15831 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H19" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H30" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H31" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H33" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>153</v>
+        <v>33</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H34" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H35" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H36" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H37" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H38" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H39" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H40" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H41" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H43" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H44" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F45" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H45" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H46" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H47" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H48" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>45</v>
+        <v>216</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H49" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H50" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>225</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H51" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H52" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H53" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H54" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H55" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H56" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H57" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H58" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H59" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F60" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H60" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F61" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H61" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H62" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F63" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H63" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F64" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H64" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F65" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H65" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H66" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H67" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H68" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H69" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H70" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H71" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H72" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H73" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H74" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H75" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H76" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F77" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H77" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F78" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H78" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D79" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H79" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F80" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H80" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D81" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F81" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H81" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H82" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F83" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H83" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D84" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F84" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H84" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F85" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H85" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F86" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H86" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D87" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F87" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="H87" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D88" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H88" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D89" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F89" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="H89" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D90" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F90" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="H90" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D91" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F91" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H91" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F92" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="H92" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D93" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F93" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="H93" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D94" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H94" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D95" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F95" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H95" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F96" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="H96" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D97" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F97" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H97" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D98" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F98" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="H98" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="H99" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D100" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F100" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="H100" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D101" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F101" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="H101" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D102" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F102" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="H102" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D103" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E103" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F103" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="H103" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F104" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="H104" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D105" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F105" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="H105" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="H106" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D107" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="H107" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D108" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F108" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="H108" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D109" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F109" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="H109" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F110" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H110" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D111" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F111" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H111" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D112" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F112" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="H112" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D113" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F113" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H113" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D114" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F114" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H114" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H115" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D116" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F116" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H116" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D117" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F117" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H117" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F118" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="H118" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D119" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H119" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D120" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F120" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="H120" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D121" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F121" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H121" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D122" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="H122" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D123" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F123" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="H123" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D124" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F124" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H124" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D125" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F125" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H125" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D126" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="H126" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D127" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H127" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D128" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F128" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H128" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D129" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F129" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="H129" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D130" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F130" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="H130" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D131" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F131" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="H131" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D132" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F132" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H132" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D133" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F133" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="H133" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F134" t="s">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="H134" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D135" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F135" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="H135" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F136" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H136" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D137" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F137" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H137" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D138" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F138" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="H138" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D139" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F139" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H139" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D140" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="H140" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F141" t="s">
-        <v>153</v>
+        <v>19</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H141" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D142" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F142" t="s">
-        <v>587</v>
+        <v>159</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H142" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D143" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F143" t="s">
-        <v>132</v>
+        <v>593</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="H143" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D144" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F144" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H144" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D145" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F145" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="H145" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D146" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F146" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="H146" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="D147" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F147" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="H147" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D148" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F148" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H148" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D149" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F149" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H149" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D150" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E150" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H150" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D151" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="H151" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F152" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="H152" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F153" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="H153" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D154" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="H154" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="D155" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="H155" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D156" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H156" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="D157" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F157" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="H157" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D158" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F158" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="H158" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D159" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F159" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="H159" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D160" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F160" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="H160" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D161" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F161" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="H161" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D162" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F162" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="H162" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D163" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F163" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="H163" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D164" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F164" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="H164" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D165" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F165" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="H165" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="D166" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F166" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="H166" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D167" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E167" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F167" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="H167" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D168" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F168" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="H168" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D169" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F169" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="H169" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D170" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="H170" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D171" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F171" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="H171" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D172" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F172" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H172" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D173" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F173" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="H173" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D174" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F174" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="H174" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D175" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E175" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F175" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H175" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D176" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F176" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H176" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D177" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F177" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H177" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D178" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F178" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="H178" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D179" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F179" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H179" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D180" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E180" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F180" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H180" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D181" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="H181" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D182" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F182" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="H182" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D183" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F183" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="H183" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D184" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H184" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D185" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F185" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H185" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D186" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F186" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="H186" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D187" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F187" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="H187" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D188" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F188" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H188" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D189" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E189" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="H189" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D190" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F190" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H190" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="D191" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F191" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="H191" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D192" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F192" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="H192" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D193" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F193" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H193" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D194" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E194" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F194" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="H194" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D195" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="H195" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D196" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F196" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="H196" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="D197" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F197" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="H197" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D198" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F198" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="H198" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D199" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F199" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="H199" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D200" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F200" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="H200" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="D201" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F201" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="H201" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D202" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E202" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F202" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="H202" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D203" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="H203" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D204" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F204" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="H204" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D205" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E205" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="H205" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D206" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F206" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="H206" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D207" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F207" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="H207" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D208" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F208" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H208" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="D209" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F209" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="H209" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="D210" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="F210" t="s">
+        <v>24</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="H210" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="D211" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E211" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H211" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="D212" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F212" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="H212" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D213" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F213" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="H213" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D214" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F214" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="H214" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="H215" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D216" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F216" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="H216" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D217" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F217" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="H217" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D218" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="H218" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D219" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="H219" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="D220" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F220" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="H220" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D221" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E221" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F221" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="H221" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D222" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="H222" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="D223" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F223" t="s">
-        <v>912</v>
+        <v>19</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H223" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D224" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E224" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F224" t="s">
-        <v>45</v>
+        <v>918</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="H224" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="D225" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E225" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F225" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="H225" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D226" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E226" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F226" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="H226" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D227" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F227" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H227" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="D228" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F228" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="H228" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D229" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F229" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="H229" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D230" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E230" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F230" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="H230" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="D231" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="H231" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="D232" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F232" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="H232" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="D233" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E233" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F233" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="H233" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D234" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F234" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="H234" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D235" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E235" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F235" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="H235" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="D236" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F236" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="H236" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="D237" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F237" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="H237" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D238" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E238" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F238" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="H238" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D239" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E239" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F239" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="H239" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D240" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F240" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="H240" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D241" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E241" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F241" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="H241" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D242" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F242" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="H242" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="D243" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E243" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F243" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="H243" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="D244" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E244" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F244" t="s">
-        <v>912</v>
+        <v>51</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="H244" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D245" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E245" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F245" t="s">
-        <v>45</v>
+        <v>918</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="H245" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="D246" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E246" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F246" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H246" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="D247" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E247" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F247" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="H247" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D248" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E248" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F248" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="H248" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D249" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E249" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F249" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="H249" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D250" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E250" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F250" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="H250" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="D251" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E251" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F251" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="H251" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="D252" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E252" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F252" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="H252" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="D253" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E253" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F253" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="H253" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="D254" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E254" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F254" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="H254" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D255" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E255" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="H255" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="D256" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E256" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F256" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="H256" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D257" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E257" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F257" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="H257" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D258" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E258" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F258" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="H258" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D259" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E259" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F259" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="H259" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D260" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E260" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F260" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="H260" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D261" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E261" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F261" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="H261" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D262" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E262" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F262" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="H262" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="D263" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F263" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H263" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D264" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E264" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F264" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H264" t="s">
-        <v>990</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="D265" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E265" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F265" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="H265" t="s">
-        <v>1081</v>
+        <v>996</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="D266" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F266" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="H266" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="D267" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E267" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F267" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H267" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D268" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E268" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F268" t="s">
-        <v>153</v>
+        <v>19</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="H268" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D269" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E269" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F269" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1005</v>
+        <v>1098</v>
       </c>
       <c r="H269" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D270" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E270" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F270" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1099</v>
+        <v>1011</v>
       </c>
       <c r="H270" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="D271" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E271" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F271" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="H271" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="D272" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E272" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F272" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="H272" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D273" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E273" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F273" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H273" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D274" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E274" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F274" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H274" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D275" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E275" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F275" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="H275" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="D276" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E276" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F276" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="H276" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="D277" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E277" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="H277" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D278" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E278" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F278" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="H278" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="D279" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E279" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F279" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="H279" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D280" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F280" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="H280" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="D281" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E281" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F281" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="H281" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="D282" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E282" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F282" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="H282" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D283" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E283" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F283" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="H283" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="D284" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E284" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F284" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="H284" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="D285" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="F285" t="s">
+        <v>138</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="H285" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="D286" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E286" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="H286" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="D287" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E287" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="H287" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="D288" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E288" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F288" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="H288" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="D289" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E289" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F289" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="H289" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="D290" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E290" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F290" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="H290" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="D291" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E291" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F291" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="H291" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="D292" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E292" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F292" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="H292" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="D293" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E293" t="s">
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="F293" t="s">
+        <v>19</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="H293" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="D294" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E294" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="H294" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="D295" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E295" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="H295" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="D296" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E296" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="H296" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="D297" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E297" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F297" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H297" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D298" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E298" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F298" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="H298" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="D299" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E299" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F299" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H299" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="D300" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E300" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F300" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="H300" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D301" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E301" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F301" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="H301" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="D302" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E302" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F302" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H302" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D303" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E303" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F303" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="H303" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="D304" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E304" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F304" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="H304" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="D305" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E305" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F305" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="H305" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="D306" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E306" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F306" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="H306" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="D307" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E307" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F307" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="H307" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D308" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E308" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F308" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="H308" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="D309" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E309" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F309" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="H309" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="D310" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E310" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="H310" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="D311" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E311" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F311" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="H311" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D312" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E312" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F312" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="H312" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="D313" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E313" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F313" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="H313" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="D314" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E314" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F314" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="H314" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="D315" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E315" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F315" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="H315" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="D316" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E316" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F316" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="H316" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="D317" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E317" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F317" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="H317" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="D318" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E318" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F318" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="H318" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="D319" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E319" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F319" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="H319" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="D320" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E320" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F320" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="H320" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="D321" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E321" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F321" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="H321" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="D322" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E322" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F322" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="H322" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D323" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E323" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F323" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="H323" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="D324" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E324" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F324" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="H324" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="D325" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E325" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F325" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="H325" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="D326" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E326" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F326" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="H326" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="D327" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E327" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F327" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="H327" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D328" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E328" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="H328" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="D329" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E329" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F329" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="H329" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="D330" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E330" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F330" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="H330" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="D331" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E331" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F331" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="H331" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="D332" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E332" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F332" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="H332" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D333" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E333" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F333" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="H333" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="D334" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E334" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F334" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="H334" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="D335" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E335" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F335" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="H335" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="D336" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E336" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F336" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="H336" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="D337" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E337" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F337" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="H337" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D338" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E338" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F338" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="H338" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="D339" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E339" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F339" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="H339" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="D340" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E340" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F340" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="H340" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="D341" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E341" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F341" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="H341" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="D342" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E342" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F342" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="H342" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="D343" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E343" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F343" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="H343" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="D344" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E344" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F344" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="H344" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="D345" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E345" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F345" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="H345" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="D346" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E346" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F346" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="H346" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D347" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E347" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F347" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="H347" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D348" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E348" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F348" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="H348" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="D349" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E349" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F349" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="H349" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="D350" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E350" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F350" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="H350" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="D351" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E351" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F351" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="H351" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="D352" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E352" t="s">
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="F352" t="s">
+        <v>51</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="H352" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="D353" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E353" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="H353" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="D354" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E354" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F354" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="H354" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="D355" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E355" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F355" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1005</v>
+        <v>1441</v>
       </c>
       <c r="H355" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="D356" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E356" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F356" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1442</v>
+        <v>1011</v>
       </c>
       <c r="H356" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="D357" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E357" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F357" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="H357" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="D358" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E358" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F358" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="H358" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="D359" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E359" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F359" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="H359" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="D360" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E360" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F360" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="H360" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="D361" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E361" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F361" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="H361" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="D362" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E362" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F362" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="H362" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="D363" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E363" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F363" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="H363" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="D364" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E364" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F364" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="H364" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>10</v>
+        <v>1479</v>
       </c>
       <c r="D365" t="s">
-        <v>1477</v>
+        <v>17</v>
       </c>
       <c r="E365" t="s">
-        <v>1478</v>
+        <v>18</v>
+      </c>
+      <c r="F365" t="s">
+        <v>24</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="H365" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D366" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E366" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1484</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="H366" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>28</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E367" t="s">
         <v>1484</v>
       </c>
-      <c r="B367" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F367" t="s">
-        <v>1485</v>
+        <v>51</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="H367" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D368" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E368" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F368" t="s">
-        <v>18</v>
+        <v>1491</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="H368" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D369" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E369" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F369" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="H369" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D370" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E370" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F370" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="H370" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D371" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E371" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F371" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="H371" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D372" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E372" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F372" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="H372" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D373" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E373" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F373" t="s">
-        <v>1504</v>
+        <v>138</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="H373" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D374" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E374" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F374" t="s">
-        <v>13</v>
+        <v>1510</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="H374" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D375" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E375" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F375" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="H375" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D376" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E376" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F376" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="H376" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D377" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E377" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F377" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="H377" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D378" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E378" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F378" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="H378" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D379" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E379" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F379" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="H379" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D380" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E380" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F380" t="s">
-        <v>912</v>
+        <v>51</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="H380" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D381" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E381" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F381" t="s">
-        <v>45</v>
+        <v>918</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="H381" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D382" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E382" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F382" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="H382" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D383" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E383" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F383" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="H383" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D384" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E384" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F384" t="s">
-        <v>219</v>
+        <v>19</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="H384" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D385" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E385" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F385" t="s">
-        <v>18</v>
+        <v>225</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="H385" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D386" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E386" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F386" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="H386" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D387" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E387" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F387" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="H387" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D388" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E388" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F388" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="H388" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D389" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E389" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F389" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="H389" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D390" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E390" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F390" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="H390" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D391" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E391" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F391" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="H391" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D392" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E392" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F392" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="H392" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D393" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E393" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F393" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="H393" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D394" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E394" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F394" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="H394" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D395" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E395" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F395" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="H395" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D396" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E396" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F396" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="H396" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D397" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E397" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F397" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="H397" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D398" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E398" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F398" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="H398" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D399" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="E399" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="F399" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="H399" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="D400" t="s">
-        <v>1586</v>
+        <v>1483</v>
       </c>
       <c r="E400" t="s">
-        <v>1587</v>
+        <v>1484</v>
+      </c>
+      <c r="F400" t="s">
+        <v>51</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="H400" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D401" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E401" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="H401" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>23</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E402" t="s">
         <v>1593</v>
       </c>
-      <c r="B402" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G402" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="H402" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D403" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E403" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1005</v>
+        <v>1600</v>
       </c>
       <c r="H403" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D404" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E404" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1599</v>
+        <v>1011</v>
       </c>
       <c r="H404" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D405" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E405" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="H405" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D406" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E406" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="H406" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D407" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E407" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="H407" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D408" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E408" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="H408" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D409" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E409" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="H409" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D410" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E410" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>1593</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="H410" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D411" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E411" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="F411" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="H411" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D412" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E412" t="s">
-        <v>1587</v>
+        <v>1593</v>
+      </c>
+      <c r="F412" t="s">
+        <v>918</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="H412" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D413" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E413" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="H413" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D414" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E414" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="H414" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D415" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E415" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="H415" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D416" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E416" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1005</v>
+        <v>1638</v>
       </c>
       <c r="H416" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D417" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E417" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1637</v>
+        <v>1011</v>
       </c>
       <c r="H417" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D418" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E418" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="H418" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D419" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E419" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="H419" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D420" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E420" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1005</v>
+        <v>1649</v>
       </c>
       <c r="H420" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D421" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E421" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1648</v>
+        <v>1011</v>
       </c>
       <c r="H421" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D422" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E422" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="H422" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D423" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E423" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="H423" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D424" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E424" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="H424" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D425" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E425" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="H425" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D426" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E426" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="H426" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D427" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E427" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="H427" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D428" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E428" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="H428" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D429" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E429" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1005</v>
+        <v>1675</v>
       </c>
       <c r="H429" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D430" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E430" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1674</v>
+        <v>1011</v>
       </c>
       <c r="H430" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D431" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E431" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="H431" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D432" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E432" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="H432" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D433" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E433" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="H433" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="D434" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E434" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="H434" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1689</v>
+        <v>187</v>
       </c>
       <c r="D435" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E435" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="H435" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>185</v>
+        <v>1695</v>
       </c>
       <c r="D436" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E436" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="H436" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D437" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E437" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="H437" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D438" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E438" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="H438" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D439" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="E439" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="H439" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D440" t="s">
-        <v>1705</v>
+        <v>1592</v>
       </c>
       <c r="E440" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1593</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="H440" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D441" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E441" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F441" t="s">
-        <v>912</v>
+        <v>51</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1005</v>
+        <v>1713</v>
       </c>
       <c r="H441" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>23</v>
+      </c>
+      <c r="D442" t="s">
         <v>1711</v>
       </c>
-      <c r="B442" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E442" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F442" t="s">
-        <v>13</v>
+        <v>918</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1712</v>
+        <v>1011</v>
       </c>
       <c r="H442" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D443" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E443" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F443" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="H443" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D444" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E444" t="s">
-        <v>1706</v>
+        <v>1712</v>
+      </c>
+      <c r="F444" t="s">
+        <v>51</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="H444" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D445" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E445" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1712</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="H445" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D446" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E446" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F446" t="s">
-        <v>1724</v>
+        <v>19</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="H446" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D447" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E447" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F447" t="s">
-        <v>1728</v>
+        <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="H447" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D448" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E448" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F448" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="H448" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D449" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E449" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F449" t="s">
-        <v>1724</v>
+        <v>13</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="H449" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D450" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E450" t="s">
-        <v>1706</v>
+        <v>1712</v>
+      </c>
+      <c r="F450" t="s">
+        <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="H450" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D451" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E451" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1724</v>
+        <v>1712</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="H451" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D452" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E452" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F452" t="s">
-        <v>1724</v>
+        <v>13</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="H452" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D453" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E453" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F453" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="H453" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D454" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E454" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F454" t="s">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="H454" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D455" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E455" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F455" t="s">
-        <v>1724</v>
+        <v>225</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="H455" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D456" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E456" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F456" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="H456" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D457" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E457" t="s">
-        <v>1706</v>
+        <v>1712</v>
+      </c>
+      <c r="F457" t="s">
+        <v>24</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="H457" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D458" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E458" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1724</v>
+        <v>1712</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="H458" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D459" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E459" t="s">
-        <v>1706</v>
+        <v>1712</v>
+      </c>
+      <c r="F459" t="s">
+        <v>13</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="H459" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D460" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E460" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1712</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="H460" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D461" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E461" t="s">
-        <v>1706</v>
+        <v>1712</v>
+      </c>
+      <c r="F461" t="s">
+        <v>33</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="H461" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D462" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E462" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1724</v>
+        <v>1712</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="H462" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D463" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E463" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F463" t="s">
-        <v>1724</v>
+        <v>13</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="H463" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D464" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E464" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F464" t="s">
-        <v>1724</v>
+        <v>13</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="H464" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D465" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E465" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F465" t="s">
-        <v>1724</v>
+        <v>13</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="H465" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D466" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E466" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F466" t="s">
-        <v>1724</v>
+        <v>13</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="H466" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D467" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E467" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F467" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="H467" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D468" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E468" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="F468" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="H468" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D469" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E469" t="s">
-        <v>1706</v>
+        <v>1712</v>
+      </c>
+      <c r="F469" t="s">
+        <v>138</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="H469" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D470" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E470" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="H470" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D471" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E471" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="H471" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D472" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E472" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="H472" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D473" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E473" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="H473" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D474" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E474" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="H474" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D475" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E475" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="H475" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D476" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E476" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="H476" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D477" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E477" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="H477" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D478" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E478" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="H478" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D479" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E479" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="H479" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1689</v>
+        <v>187</v>
       </c>
       <c r="D480" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E480" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="H480" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>185</v>
+        <v>1695</v>
       </c>
       <c r="D481" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E481" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="H481" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D482" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E482" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="H482" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D483" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E483" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="H483" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D484" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E484" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="H484" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D485" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E485" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="H485" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D486" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="E486" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="H486" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D487" t="s">
-        <v>1847</v>
+        <v>1711</v>
       </c>
       <c r="E487" t="s">
-        <v>1848</v>
+        <v>1712</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="H487" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>1851</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D488" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E488" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="H488" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D489" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E489" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="H489" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D490" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E490" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1853</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="H490" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D491" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E491" t="s">
-        <v>1848</v>
+        <v>1853</v>
+      </c>
+      <c r="F491" t="s">
+        <v>51</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="H491" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D492" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E492" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1853</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="H492" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D493" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E493" t="s">
-        <v>1848</v>
+        <v>1853</v>
+      </c>
+      <c r="F493" t="s">
+        <v>19</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="H493" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D494" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E494" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="H494" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D495" t="s">
-        <v>1873</v>
+        <v>1852</v>
       </c>
       <c r="E495" t="s">
-        <v>1874</v>
-[...1 lines deleted...]
-      <c r="F495" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G495" s="1" t="s">
         <v>1875</v>
       </c>
-      <c r="G495" s="1" t="s">
+      <c r="H495" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>10</v>
+      </c>
+      <c r="D496" t="s">
         <v>1878</v>
       </c>
-      <c r="B496" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E496" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F496" t="s">
-        <v>153</v>
+        <v>1880</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="H496" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D497" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E497" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F497" t="s">
-        <v>18</v>
+        <v>159</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="H497" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D498" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E498" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F498" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="H498" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D499" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E499" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F499" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="H499" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D500" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E500" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F500" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="H500" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D501" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E501" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F501" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="H501" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D502" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E502" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F502" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="H502" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D503" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E503" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F503" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="H503" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D504" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E504" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F504" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="H504" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D505" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E505" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F505" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="H505" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D506" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E506" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F506" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="H506" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D507" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E507" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F507" t="s">
-        <v>1912</v>
+        <v>33</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="H507" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D508" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E508" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F508" t="s">
-        <v>45</v>
+        <v>1917</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="H508" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D509" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E509" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F509" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="H509" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D510" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E510" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F510" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="H510" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D511" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E511" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F511" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="H511" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D512" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E512" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F512" t="s">
-        <v>1928</v>
+        <v>19</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="H512" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D513" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E513" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F513" t="s">
-        <v>18</v>
+        <v>1933</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="H513" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D514" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E514" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F514" t="s">
-        <v>1935</v>
+        <v>24</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="H514" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D515" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E515" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F515" t="s">
-        <v>18</v>
+        <v>1940</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="H515" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D516" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E516" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F516" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="H516" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D517" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E517" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F517" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="H517" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D518" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E518" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F518" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="H518" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D519" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E519" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F519" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="H519" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D520" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E520" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F520" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="H520" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D521" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E521" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F521" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="H521" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D522" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E522" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F522" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="H522" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D523" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E523" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F523" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="H523" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D524" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E524" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F524" t="s">
-        <v>1966</v>
+        <v>24</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="H524" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D525" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E525" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F525" t="s">
-        <v>18</v>
+        <v>1971</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="H525" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D526" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E526" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F526" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="H526" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D527" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E527" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F527" t="s">
-        <v>1912</v>
+        <v>24</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="H527" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D528" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E528" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F528" t="s">
-        <v>1979</v>
+        <v>1917</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="H528" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D529" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E529" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F529" t="s">
-        <v>18</v>
+        <v>1984</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="H529" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D530" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E530" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F530" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="H530" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D531" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E531" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F531" t="s">
-        <v>1989</v>
+        <v>24</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="H531" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D532" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E532" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F532" t="s">
-        <v>13</v>
+        <v>1994</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="H532" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D533" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E533" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F533" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="H533" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D534" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E534" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F534" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="H534" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>1689</v>
+        <v>187</v>
       </c>
       <c r="D535" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E535" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F535" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="H535" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>189</v>
+        <v>1695</v>
       </c>
       <c r="D536" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E536" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F536" t="s">
-        <v>1979</v>
+        <v>24</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="H536" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D537" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E537" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F537" t="s">
-        <v>153</v>
+        <v>1984</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="H537" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D538" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E538" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F538" t="s">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="H538" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D539" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E539" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F539" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="H539" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D540" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E540" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F540" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="H540" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D541" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E541" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F541" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H541" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D542" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E542" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F542" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H542" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D543" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E543" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F543" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="H543" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D544" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E544" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F544" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="H544" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D545" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E545" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F545" t="s">
-        <v>1979</v>
+        <v>19</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="H545" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D546" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E546" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F546" t="s">
-        <v>45</v>
+        <v>1984</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="H546" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D547" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E547" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F547" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="H547" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D548" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E548" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F548" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="H548" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D549" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E549" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F549" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="H549" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D550" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E550" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F550" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="H550" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D551" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E551" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F551" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="H551" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D552" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E552" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F552" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="H552" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D553" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E553" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F553" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="H553" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D554" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E554" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F554" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="H554" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D555" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E555" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F555" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="H555" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D556" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E556" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F556" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="H556" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D557" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E557" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F557" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="H557" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D558" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E558" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F558" t="s">
-        <v>153</v>
+        <v>19</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="H558" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D559" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E559" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F559" t="s">
-        <v>18</v>
+        <v>159</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="H559" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D560" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E560" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F560" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="H560" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D561" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E561" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F561" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="H561" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D562" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E562" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F562" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="H562" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D563" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E563" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F563" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="H563" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D564" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E564" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F564" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="H564" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D565" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E565" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F565" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="H565" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D566" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E566" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F566" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="H566" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D567" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E567" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F567" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="H567" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="D568" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E568" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F568" t="s">
-        <v>219</v>
+        <v>138</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="H568" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D569" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E569" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F569" t="s">
-        <v>18</v>
+        <v>225</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="H569" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D570" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E570" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F570" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="H570" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D571" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E571" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F571" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="H571" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D572" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E572" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F572" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="H572" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D573" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E573" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F573" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="H573" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D574" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E574" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F574" t="s">
-        <v>912</v>
+        <v>51</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="H574" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D575" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E575" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F575" t="s">
-        <v>45</v>
+        <v>918</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="H575" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D576" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E576" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F576" t="s">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="H576" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D577" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E577" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F577" t="s">
-        <v>45</v>
+        <v>225</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="H577" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D578" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E578" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F578" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="H578" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D579" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E579" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F579" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1005</v>
+        <v>2136</v>
       </c>
       <c r="H579" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D580" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E580" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F580" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2136</v>
+        <v>1011</v>
       </c>
       <c r="H580" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D581" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E581" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F581" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="H581" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D582" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E582" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F582" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
       <c r="H582" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D583" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E583" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F583" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="H583" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D584" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E584" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F584" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="H584" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D585" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E585" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F585" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="H585" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D586" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E586" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F586" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="H586" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D587" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E587" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F587" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="H587" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D588" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E588" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F588" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="H588" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D589" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E589" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F589" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="H589" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D590" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E590" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F590" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="H590" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D591" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E591" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F591" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="H591" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D592" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E592" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F592" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="H592" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D593" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E593" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F593" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="H593" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D594" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E594" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F594" t="s">
-        <v>2178</v>
+        <v>138</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="H594" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D595" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E595" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F595" t="s">
-        <v>132</v>
+        <v>2183</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="H595" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D596" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E596" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F596" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="H596" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D597" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E597" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F597" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="H597" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D598" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E598" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F598" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="H598" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D599" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E599" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F599" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="H599" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D600" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E600" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F600" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="H600" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>2200</v>
+        <v>472</v>
       </c>
       <c r="D601" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E601" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F601" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="H601" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>474</v>
+        <v>2205</v>
       </c>
       <c r="D602" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E602" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F602" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="H602" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D603" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E603" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F603" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="H603" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D604" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E604" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F604" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="H604" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D605" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E605" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F605" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="H605" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D606" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E606" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F606" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="H606" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D607" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E607" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F607" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="H607" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D608" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E608" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F608" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="H608" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D609" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E609" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F609" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="H609" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D610" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E610" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F610" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="H610" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D611" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E611" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F611" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="H611" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D612" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E612" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F612" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="H612" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D613" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E613" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F613" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="H613" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D614" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E614" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F614" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="H614" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D615" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E615" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F615" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="H615" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D616" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E616" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F616" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="H616" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D617" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E617" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="F617" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="H617" t="s">
-        <v>2250</v>
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>556</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F618" t="s">
+        <v>24</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -23720,50 +23761,51 @@
     <hyperlink ref="G593" r:id="rId592"/>
     <hyperlink ref="G594" r:id="rId593"/>
     <hyperlink ref="G595" r:id="rId594"/>
     <hyperlink ref="G596" r:id="rId595"/>
     <hyperlink ref="G597" r:id="rId596"/>
     <hyperlink ref="G598" r:id="rId597"/>
     <hyperlink ref="G599" r:id="rId598"/>
     <hyperlink ref="G600" r:id="rId599"/>
     <hyperlink ref="G601" r:id="rId600"/>
     <hyperlink ref="G602" r:id="rId601"/>
     <hyperlink ref="G603" r:id="rId602"/>
     <hyperlink ref="G604" r:id="rId603"/>
     <hyperlink ref="G605" r:id="rId604"/>
     <hyperlink ref="G606" r:id="rId605"/>
     <hyperlink ref="G607" r:id="rId606"/>
     <hyperlink ref="G608" r:id="rId607"/>
     <hyperlink ref="G609" r:id="rId608"/>
     <hyperlink ref="G610" r:id="rId609"/>
     <hyperlink ref="G611" r:id="rId610"/>
     <hyperlink ref="G612" r:id="rId611"/>
     <hyperlink ref="G613" r:id="rId612"/>
     <hyperlink ref="G614" r:id="rId613"/>
     <hyperlink ref="G615" r:id="rId614"/>
     <hyperlink ref="G616" r:id="rId615"/>
     <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>