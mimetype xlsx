--- v0 (2025-10-06)
+++ v1 (2026-04-25)
@@ -54,5108 +54,5108 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emendas à Lei Orgânica</t>
   </si>
   <si>
     <t>Dr. Beto</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/aguardapelom1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/aguardapelom1.docx</t>
   </si>
   <si>
     <t>“Revoga o parágrafo único do Art. 83.”</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do Art. 83</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/pelo_03.2023.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/pelo_03.2023.docx</t>
   </si>
   <si>
     <t>“Altera o § 4º do art. 145 da Lei Orgânica do Município de Bicas.”</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo Jardim</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4709/pelo_04.2023.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4709/pelo_04.2023.docx</t>
   </si>
   <si>
     <t>“Altera o art. 145 da Lei Orgânica do Município de Bicas para adequar as disposições sobre emendas individuais e de bancada.”</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4807/pelo_05.2023_revisado.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4807/pelo_05.2023_revisado.docx</t>
   </si>
   <si>
     <t>“CRIA A ÁREA DE EXPANSÃO URBANA À PEDIDO, A SER DENOMINADA COMO “PROLONGAMENTO DA RUA SANTA TEREZA” NO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Melissa Terra</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/01.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feita limpeza, remoção de entulho e reparos no galpão no bairro Gilson Lhama.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/02.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154,§1,II do Regimento Interno, que seja encaminhado projeto de lei para promoção de Revisão Geral Anual aos servidores do executivo municipal.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>Fernando Bigode</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/03.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feita a troca de 04 (quatro) postes de ferro por poste de concreto nas Ruas: Luiz Ferrari, em frente aos números 182 (poste 26/5), 148 (poste 26/4), 118 (poste 26/3) e o existente em frente ao Thiago’s Lanches (poste 26/1).</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/04.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que a Administração Municipal, através da Secretaria de Educação que forneçam uniformes e material escolar para os alunos da rede municipal, e estudem a viabilidade de continuidade de fornecimento de merenda escolar nos períodos de férias para as crianças de famílias inseridas no programa bolsa família.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/05.pdf</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/06.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que a Administração Municipal, através da Secretaria de Obras, providencie a manutenção da iluminação do campo de futebol e da quadra do Parque dos ferroviários.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/07.pdf</t>
   </si>
   <si>
     <t>que seja realizada limpeza e capina na Rua João Batista Marques, Rua do “Quim da Farmácia”.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/08.pdf</t>
   </si>
   <si>
     <t>Que seja realizada ações, para incentivo à Feira do Produtor Rural aos sábados.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/09.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um redutor de velocidade em frente a Igreja Batista na Rua Artur Bernardes.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/10.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido caminhão e caçambas para que sejam utilizados para recolhimento de entulho e lixo.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/11.pdf</t>
   </si>
   <si>
     <t>Que na Rua Nilson Batista, próximo ao Agroeterra, seja feita uma passarela.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/12.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal, através da Secretaria de Obras, verifique a possibilidade de disponibilizar banheiros químicos para os servidores que trabalham na capina das ruas.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/13.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no teto do PSF Sudeste. Peço também que se verifique as demais unidades.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/14.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das torneiras das escolas municipais por torneiras de interrupção automática.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/15.pdf</t>
   </si>
   <si>
     <t>que seja apresentado projeto de Lei para a criação do cargos de técnico de saúde bucal, conforme justificativa.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/16.pdf</t>
   </si>
   <si>
     <t>que seja instalado redutor de velocidade na Rua Prefeito Oliveira Souza, na altura do número 134.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/17.pdf</t>
   </si>
   <si>
     <t>que seja feitas melhorias na iluminação pública da rua Alvaro Dias.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/18.pdf</t>
   </si>
   <si>
     <t>Que seja construída escada na área de servidão entre as Ruas Noel Augusto de Castro e João Batista da Silva.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/19.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria de Obras, providencie a colocação de uma passarela com elevação ‘Traffic Calming’ na Rua Barão de Catas Altas próximo ao supermercado Rede Opa.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/20.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras, que providencie a limpeza do escadão localizado no bairro Campo do Leopoldina.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/21.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que verifique a possibilidade de o Executivo Municipal  juntamente com a secretaria competente, a instalação de uma academia popular no Parque de Exposições.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/22.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja dada prioridade para as mães que trabalham nas vagas da creche.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/23.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que volte a ser servido lanche no projeto da terceira idade.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/24.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja reconstruído o banco à rua dos operários próximo ao ponto de taxi.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/25.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que sejam intensificadas as ações de combate à dengue em nossa cidade.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/26.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito o nivelamento das estradas rurais.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/27.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja promovida consulta pública via internet para indicação de prioridades das ações que devam ser realizadas pela gestão municipal, auxiliando assim na elaboração das peças orçamentárias, iniciando pela LDO.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/28.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja elaborada publicação semanal de INFORME EPIDEMIOLÓGICO DA DENGUE, com o número de casos notificados, casos positivos, negativados, e casos aguardando teste.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/29.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que sejam criado disk dengue, para receber notificações de casos em nossa cidade.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/30.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que a Prefeitura, tome as providências necessárias junto a secretaria competente para que seja realizada melhorias na iluminação do Cemitério, e que seja adquirido lanterna de cabeça para os funcionários que realizam os sepultamentos.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/31.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feito reparos no telhado da Estação Rodoviária.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/32.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja construída cobertura para ponto de táxi em frente a FAMA, e que providencie reparos na calçada do local.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/33.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feita uma limpeza no terreno da antiga base do Samu.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/34.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feita uma remoção de entulhos na rua da Olaria.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/35.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja instalada grade na entrada do complexo do conselho tutelar.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/36.pdf</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/37.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que sejam contratados seguranças para as escolas municipais.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/39.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja criado mecanismo para auxiliar financeiramente as famílias vítimas da enchente da última sexta-feira.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/39.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,I do Regimento Interno, que seja instalada iluminação de LED no cemitério de Santa Helena e que seja feito o calçamento das ruas do local.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/40.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,I do Regimento Interno, que seja feita reforma no Posto de Saúde de Santa Helena e que seja disponibilizado um carro exclusivamente para atender ao posto.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/41.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,I do Regimento Interno, que seja feita saibragem nas estradas rurais</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/42.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja regularizado o fornecimento de material escolar para as escolas, em especial à Escola Municipal Gilson Lamha.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/43.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja fornecido material e equipamentos adequados para o combate à escorpiões na região nas proximidades do cemitério.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/44.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,I do Regimento Interno, que seja construída ponte na estrada para a fazenda cachoeirinha, no falecido Sr. Dite.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/45.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,I do Regimento Interno, que seja criado um evento de música gospel em nossa cidade.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/46.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,I do Regimento Interno, que seja reestabelecida energia e a iluminação da quadra da Olaria.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/47.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, II do Regimento Interno, que a Administração Municipal, envie a esta Casa Projeto de Lei para isenção do IPTU do presente ano, para os moradores que tiveram grandes prejuízos ocasionados pela grande chuva ocorrida na sexta feira14/04/2023._x000D_
 	Solicito ainda, que seja decretado estado de emergência, para que as pessoas que tiveram grade prejuízo possam ter acesso ao saque calamidade do PIS e FGTS na Caixa econômica federal, devendo apresentar a documentação necessária a Caixa e providenciando para facilitação e rápido pagamento.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/48.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno, que seja feita a retirada de troncos de árvore e, que seja providenciado melhorias na calçada, na Rua Morvan Dias, “Rua da Caixa”.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/49.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Executivo Municipal verifique a possibilidade de instalação de placas de energia solar em todas as escolas municipais, nas unidades básicas de saúde e também nos prédios públicos municipais, tendo em vista, a economia que esta prática poderá trazer aos cofres públicos, podendo assim liberar recursos para serem investidos em outra necessidade da população.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/50.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Secretaria Municipal de Obra proceda à manutenção adequada no calçadão da Av. Governador Valadares assim como, também, nos poste que sustenta as luminárias.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/51.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja instalado um kit Luminária para o Poste 9/5A, em frente ao Prédio Rafaela Sales, N 27, na Rua Morvam Dias de Figueiredo( Rua da Caixa) , próximo ao CIESP.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/52.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso _x000D_
 _x000D_
 I do Regimento Interno, que o Executivo Municipal, através da secretaria competente, proceda  a instalação de braços de iluminação nos postes localizado nas Ruas Camilo Fernandes Alhadas,em frente ao Hospital São José de Bicas, rua Prefeito Édson de Souza e na Praça do Cemitério Municipal, com o braço virado para dentro da praça._x000D_
 E que seja instalado braços de iluminação nos postes nas ruas da cidade que estejam necessitando.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/53.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a instalação dos equipamentos de ar-condicionado dos PSFs.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/54.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja reparado o calçamento da Rua Gumercindo Frade.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/55.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1,inciso I do Regimento Interno, que o Executivo Municipal estude a viabilidade de uma Parceria para revitalização do Portal da entrada da Cidade de Bicas, ou outra forma legal.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/56.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita obra de contenção e reparo do ribeirão no trecho aos fundos da Rua Santa Fé, 207.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Fernando Joca</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4296/57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4296/57.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita limpeza nas entradas da cidade.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/58.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, inciso I do Regimento Interno, que o Executivo Municipal providencie a sinalização e pintura dos redutores de velocidade, faixa de reservado ao deficiente físico e de pedestres em todas as ruas do Município de Bicas bem como colocação da placa "PARE" em todos os trechos/entroncamentos necessários.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/59.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, inciso I do Regimento Interno, que seja criado espaço para recreação de pets, instalado em áreas públicas do município.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/60.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita abertura de rua para dar acesso ao Bairro Edgar Moreira na localidade conhecida por “buraco do sapo”</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/61.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o embarque e desembarque do transporte escolar dos alunos do Coronel Souza seja feito na Rua Prefeito Barroso Gomes.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/62.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, inciso I do Regimento Interno, que seja instalado dois quebra-molas na Rua Olegário Maciel, um no início da rua, perto da Funerária e o outro no final da rua. _x000D_
 Sala das sessões da Câmara, em 29 de maio de 2023.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/63.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, inciso I do Regimento Interno, que a Administração Municipal, através da Secretaria de Saúde, faça a contratação imediata de todos os profissionais necessários ao atendimento das crianças especiais de nossa cidade.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/64.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja construída uma guarita para ponto de ônibus na Entrada do Distrito de Santa Helena depois do primeiro quebra-molas.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/65.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja construída uma capela mortuária no Distrito de Santa Helena.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/66.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno, que o Executivo Municipal, através da secretaria competente, providencie melhorias na sinalização no estacionamento em frente a base do SAMU.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/67.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam colocadas placas indicativas do fórum à rua José Maria Guarnieri, bem como placas de indicação de rua sem saída. Que seja também calçado o fim da rua e instalada iluminação.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/68.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja colocada iluminação adequada à rua Primo Rossi, no Bairro Retto Júnior.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/69.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja ligada a Rua João Pinto de Castro ao loteamento do Marcinho.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/70.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam tapados dois buracos e instalado redutor de velocidade a Rua João Pinto de Castro.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/71.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja concedido gratuitamente as barracas aos comerciante de Bicas durante a ExpoBicas.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/72.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que os monitores do transporte escolar recebam identificação e uniforme</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/73.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja retomado o transporte dos participantes dos projetos da terceira idade.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/74.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja calçada a última rua do bairro São Pedro e que seja patrolada a rua enquanto o calçamento não chega.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/75.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito urgente o calçamento da subida da cutieira para o bairro São Pedro e a captação de águas das chuvas.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/76.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno, que o Executivo Municipal, através da secretaria competente,realize operação tapa-buracos nas ruas da nossa cidade, principalmente, nas Ruas Santa Tereza, Garcia Passos,Dom Silveiro, Álvaro Dias e Anselmo Colace e no centro da cidade.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/77.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito calçamento do trecho final da rua Antônio Ferreira de Mattos, que a conecta com a Rua Vereador Atayde Suriano Pereira. Peço também a iluminação do local.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/78.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno, que o Executivo Municipal, através da secretaria competente,realize melhorais na Capela do Cemitério Municipal.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/79.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que, a pedido da Sra Angela Fayer Gege, moradora da Rua Gentil Corrêa de Almeida, em nome dos vizinhos:</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/80.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/80.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam feitas melhorias na iluminação da área externa do PSF da Reta.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/81.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam instalados braços de iluminação nos postes ao fim do Prolongamento da Rua Garcia Passos e em frente ao material de construção “Fagundes Neto”.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/82.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja calçado o fim do Prolongamento da Rua Garcia Passos, perto do entroncamento com a Marmoraria Rezende. Aproveito para solicitar a limpeza da rua também.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Sônia Mattos</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/83.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que, a pedido da Sra Angela Fayer Gege, moradora da Rua Gentil Corrêa de Almeida, em nome dos vizinhos:_x000D_
 Seja feita limpeza no leito e margens do córrego São José no trecho aos fundos da rua em comento.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/84.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/84.pdf</t>
   </si>
   <si>
     <t>Que seja instalada travessia para pedestres no entroncamento das ruas Garcia Passos e Santa Tereza. E que seja feita pintura indicando travessia de pedestres ao longo do posto Jukear.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/85.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam removidas as carcaças de carros no ribeirão no distrito de São Manoel, próximo à ponte._x000D_
 Peço também que os órgãos ambientais e policiais sejam informados da presença destas carcaças no local.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/86.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja instalada a iluminação da rua que foi calçada no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/87.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja ensaibrada a subida para o posto de saúde de São Manoel e também o nivelamento e ensaibragem da estrada antiga de São Manoel.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/88.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja construído mata burro na entrada principal para a água santa.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/89.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que criado programa de identificação por chip de animais domésticos</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/90.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que, sejam colocadas placas de trânsito indicando as escolas do município, a travessia de pedestres, e placas de incentivo a redução de velocidade no entorno das escolas.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/94.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que faça o nivelamento da Estrada da Quitumba.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/95.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que os barraqueiros da Expobicas fiquem livres para comprar as bebidas do distribuidor que quiserem.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/96.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja dada condição de moradia digna à Senhora Nilza hoje morando atrás da policlínica.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/97.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/97.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita troca das lâmpadas queimadas da praça do bairro Gilson Lamha e a verificação das lâmpadas das demais praças.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/98.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja colocada placa informando os valores da obra em frente à rodoviária.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/99.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a limpeza e recolhimento de restos de capina no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/100.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a poda  dos eucaliptos que ficam no campo em São Manoel.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/101.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que faça o nivelamento e drenagem da Estrada dos três tombos.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/102.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que tome providências quanto o aparecimento de escorpiões na rua Arthur Bernardes</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/103.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que corrija o problema da curva na subida da rua C do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/104.pdf</t>
   </si>
   <si>
     <t>Que seja fechado o acesso à casa abandonada à Rua Joaquim Fernandes Alhadas, nº45.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/105.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que retire o entulho deixado para traz na estrada na zona rural de Santa Helena.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/106.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita retirada de entulho à Rua Primo Rossi 105/202.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/107.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração, através da Secretaria de Educação e do Departamento de Cultura, que destinem um dia de gratuidade no parque da Exposição Agropecuária de Bicas, para as crianças das escolas municipais, bem como, um horário reservado e específico para as crianças especiais.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/108.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno._x000D_
 Sugiro à Prefeitura Municipal que antes de iniciar o calçamento das ruas do “Chapadão”, verifique junto ao proprietário do loteamento e também a Copasa as questões relativas à tubulação de água no local.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/109.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja realizada melhorias na iluminação da Praça São José de Bicas.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/110.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal no ano que vem, disponibilize um dia de gratuidade no parque da Exposição Agropecuária de Bicas, para as crianças das escolas municipais.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/111.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal, através das Secretarias de Educação e Saúde, promovam um planejamento de ações para a busca e diagnóstico rápido, para garantir que todas as crianças e adolescentes com TEA e demais doenças ocultas, tenham todos os seus direitos garantidos, seja na escola, ou em seu tratamento</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/112.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja contratado mais um psiquiatra para atendimento em nosso município, e um enfermeiro para cobrir as férias da servidora que atende em Santa Helena.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja reparada a tampa do reservatório de água que abastece o distrito de Santa Helena.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4413/114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4413/114.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja reformado o coreto de Santa Helena</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/115.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal junte esforços frente ao governo estadual para que tenhamos o retorno do 190 24h em nossa cidade.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/116.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa projeto de Lei para criação do cargo de técnico de enfermagem, nos termos em anexo.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/117.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que seja colocado massa asfáltica na subida do morro do CIESP, indo para o Bairro São Pedro.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/118.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam trocadas dez lâmpadas queimadas e o holofote que ilumina o monumento à sagrada família.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/119.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que seja construída calçada em um trecho na Rua Nilson Batista</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/120.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito reparo na pista de skate.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/121.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja construída guarita no ponto do ônibus escolar no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/122.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja criada sala Lilás, espaço destinado para atendimento humanizado às mulheres vítimas de violência no CREAS.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/123.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a vigilância epidemiológica dê atenção à presença de aranhas à Rua Vereador Atayde Suriano Pereira, 405, B. Souza Matos.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/124.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/124.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que seja realizada a limpeza dos bueiros da cidade.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/125.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que o Executivo Municipal, através da secretaria competente realize melhoria na entrada da Rua Santa Fé.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/126.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que providencie o corte de uma árvore na Rua G, no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/127.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/127.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que providencie a limpeza e para ensaibrarem das estradas:_x000D_
 •	da Mutinga;_x000D_
 •	dos machados – só ensaibrar;_x000D_
 •	do val paraíso – só ensaibrar.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/128.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/128.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a remoção de entulho do córrego São José na altura do bairro Retto Júnior.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/129.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja instalado redutor de velocidade na Rua 15 e na Rua Coronel Francisco Sales (próximo ao número 222)</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/130.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja colocado asfalto e mais dois quebra molas no fim da Rua Garcia Passos.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/131.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja instalada estação de tratamento de água para tender o distrito de Santa Helena.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/132.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja levado o serviço de coleta de resíduos sólidos à BR 267 km 67, onde existem 4 residências, alambique “Cachaça Morro velho” do Sr. Luciano Kalil e um haras.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/133.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a ampliação do número de crianças atendidas pela creche, especialmente do berçário.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/134.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que o Executivo Municipal, através da secretaria competente realize melhorias na Rodoviária e que seja tomada  providências com a grande quantidade de pombos no local.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/135.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito o calçamento da Rua Aristides Souza Ramos</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/136.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a poda de um pé de manga na Rua Pascoal Croce.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/137.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal, através da Secretaria de Assistência Social, que seja realizada ações para a retirada e acolhimento adequado dos moradores de rua em nossa cidade.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/138.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/138.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal,tome as providências necessárias para que seja reforçado o policiamento em nossa cidade.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/139.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal providencie um veículo menor para o recolhimento do lixo na parte alta do Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/140.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/140.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja realizado o cascalhamento das estradas rurais e adjacentes.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/141.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno que a Administração, através das Secretarias competentes, forneça veículos para que os idosos ex-ferroviários e viúvas de ex-ferroviários possam desfilar no 7 de setembro.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/142.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/142.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno que a Administração Municipal, através da Secretaria de Saúde. envie a esta Casa Legislativa, projeto de lei regulamentando o piso salarial profissional para enfermeiros, técnico de enfermagem e auxiliar de enfermagem.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/143.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/143.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Executivo Municipal, através da secretaria competente, tome providências em relação a um mata burro quebrado na estrada que liga Bicas a Água Santa, entrada Fazenda Santa Rosa.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/144.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/144.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita reforma e limpeza no banheiro do coreto da praça São José.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/145.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/145.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam instaladas lixeiras nas calçadas de caminhada do bairro Santana e da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/146.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/146.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que construa uma quadra no Tira Couro para uso dos moradores da região.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/147.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/147.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que seja feita reforma na Praça São José.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/148.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/148.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja verificada a situação do muro da igreja Assembleia de Deus (Rua Benigno Correa, 53, bairro Viúva Sales.) que vem tendo seu muro atingido por detritos de uma obra.O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja verificada a situação do muro da igreja Assembleia de Deus (Rua Benigno Correa, 53, bairro Viúva Sales.) que vem tendo seu muro atingido por detritos de uma obra.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/149.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/149.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a supressão de eucalipto aos fundos da residência localizada na R. Santa Teresa, 995.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja isolado o buraco à rua José Batista Vieira no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/151.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/151.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que seja feita a limpeza do córrego São José com a retirada raízes no fundo do córrego na altura  da Rua Barão de Catas Altas .</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/152.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/152.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,inciso I do Regimento Interno que a Administração notifique as empresas de internet e telefonia quanto aos cabos e fiação que são deixados no chão e pendurados após a troca.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/153.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/153.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a retomada das obras de calçamento no trecho para água santa e a remoção dos materiais de calçamento que foram abandonados no local.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/154.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/154.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Executivo Municipal faça reajuste salarial dos profissionais administrativos e de apoio da educação municipal.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/155.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/155.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam viabilizados maiores incentivos à Corporação Musical São José.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/156.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/156.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito um aviso prévio aos munícipes que possam ser afetados por obras públicas antes do início das obras.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/157.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/157.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam iniciadas as obras de construção do Posto de Saúde no terreno adquirido para este fim na Rua Garcia Passos.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/158.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/158.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Executivo Municipal busque formas de reparar a sede da associação de moradores do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/159.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/159.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito vistoria pela fiscalização de posturas do imóvel situado à Prefeito Homero de Souza, 136.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/160.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/160.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam viabilizados auxílios para a entidade Fazenda esperança que presta importante serviço terapêutico em nossa região.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/161.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/161.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja colocada placa informativa do valor da obra realizada na Rede dos Ferroviários, o responsável pelo projeto e a empresa executante.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/162.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/162.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal, através da Secretaria de Saúde, a ampliação dos atendimentos especializados para as mulheres neste mês de Outubro.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/167.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/167.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja calçada a Rua Milton Marques de Souza.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal, através da secretaria competente, providencie a construção de um bueiro na Rua Primo Rossi, próximo ao número 77.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/169.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/169.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Prefeito Municipal tome medidas judiciais junto a CEMIG e a ANEEL.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/170.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/170.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno,_x000D_
    Solicito da Secretaria de Obras, que amplie captação de águas pluviais na Rua Josefa Bianco Retto.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/171.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/171.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a inscrição do município de Bicas no Projeto de Escolas Cívico-Militares mantido pelo Governo Estadual.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/172.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/172.pdf</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4545/173.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4545/173.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, acione a COPASA para solucionar o problema que está fazendo a água chegar com cor escura nas casas.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/174.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/174.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja realizado reparos e ensaibragem nas estradas rurais de nosso município.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/175.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/175.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita a limpeza e a verificação da presença de peças de carros descartados na estrada depois do parque de exposição, na descida da serra.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja verificado e corrigido problema na residência localizada à Rua José Costa, em frente à Assembleia de Deus, que está apresentando problemas devido o barranco em área da prefeitura.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/178.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/178.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal, através da Secretaria de competente, providencie o asfaltamento do morro no Reto Júnior.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/179.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/179.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja reestabelecida a iluminação do calçadão da Rua Melo Viana.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/180.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/180.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal, através da secretaria competente, tome providências urgentes referente a um barranco localizado no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/181.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/181.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam instalados mais pontos de energia elétrica dentro do Cemitério Municipal.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/182.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/182.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal providencie a compra da máquina de ultrasson destinado ano passado por emenda do Deputado Noraldino Júnior.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/183.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/183.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o agendamento do serviço de transporte da saúde seja feito durante todo período de expediente.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/184.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/184.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, II do Regimento Interno, que seja feito envio de projeto de lei solicitando autorização para o pagamento de gratificação de fim de ano aos agentes de saúde e agentes de combate às endemias.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4588/185.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4588/185.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feito levantamento no distrito de Santa Helena, São Manoel e toda zona rural para distribuição das cestas verdes.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4589/186.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4589/186.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja erigido busto em honra ao ex-prefeito Jacyr Moreira na praça que leva seu nome</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4590/187.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4590/187.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal coloque semáforo para orientar o trânsito de nossa cidade.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/188.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/188.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal repare a iluminação da praça do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4592/189.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4592/189.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal instale decoração natalina nos espaços públicos de nossa cidade e em seus distritos.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4593/190.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4593/190.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal promova feirão do emprego em nossa cidade.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4594/191.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4594/191.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que a Administração Municipal adquira carro adaptado para uso no transporte para atividades da Casa Azul.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4609/192.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4609/192.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja providenciada retirada de entulho à Rua Eduardo Salomão David, e cobertura de dois buracos na altura do número 339.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4610/193.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4610/193.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita campanha de saúde bucal nas escolas com a aplicação de flúor.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4611/194.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4611/194.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja distribuída cesta de natal aos servidores municipais.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4612/195.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4612/195.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que sejam reparados os banheiros da Praça São José.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4613/196.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4613/196.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita uma verificação pela secretaria de obras com vistas a identificar e corrigir o problema de captação de água que vem afetando a residência localizada à Rua Antônio Calzavara  número 157.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4615/197.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4615/197.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o Prefeito Municipal faça o pagamento do subsídio e 13º do vice-prefeito em cheque nominal a ser retirado na Secretaria de Fazenda.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4616/198.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4616/198.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja erguido monumento em homenagem ao jogador Danilo.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4617/199.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4617/199.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja instalado um quebra-molas em frente a Pizzaria “Pão com Quê”, na Rua Nilson Batista Vieira.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4618/200.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4618/200.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno,que a Administração Municipal, através da Secretaria de Obras, coloque uma iluminação paliativa no parque dos ferroviários, onde está em obras.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4639/201.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4639/201.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que o mesmo modelo de iluminação que foi instalado na praça São José, seja instalado nas demais praças do município.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/202.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/202.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja instalado bueiro à rua José Costa n 20, antiga rua H, Gilson Lamha perto da padaria Jorge.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4641/203.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4641/203.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja finalizado o calçamento da Rua Antônio Tresse Filho, bem como a instalação de postes na referida rua.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/01.pdf</t>
   </si>
   <si>
     <t>que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS ao Sargento GIOVANI ALVES DA SILVA, pela sua atuação nos seus plantões quando da realização dos festejos carnavalescos.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/02.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS aos Senhores: Tenente Diego de Souza Martins; 2º Sargento Rodrigo Bastos de Carvalho; Cabo Jessé Joabe Apolinário e; Cabo Laio Gleysson Nunes, pela sua atuação nos policiamento do Carnaval em nossa cidade.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/03.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º Art.158 do Regimento Interno, que seja aprovada e expedida moção de aplausos em forma de diploma ao Sensei Alfredo José de Souza Flores pela conquista Dia 20 de outubro, medalha de bronze no Campeonato Mundial de Karatê na categoria master por equipe.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/04.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS ao senhor Rodrigo Iêred pelos seus 25 anos de serviços prestados ao Grupo Fama.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/05.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja expedida moção de apelo ao Sr. Secretário de Estado de Justiça e Segurança Pública, Rogério Greco e ao Meritíssimo Juiz da Comarca de Bicas, Dr. Ricardo Domingos de Andrade para que seja construída ou designada uma ala feminina no Presídio de Bicas.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/06.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS à ONG Conexão do Bem pela sua atuação no socorro às vítimas da enchente da última sexta-feira.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/07.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS aos servidores da Secretaria de Obras e de Educação pela atuação na última enchente.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/08.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao cantor CESINHA DO FORRÓ, pela gravação de seu DVD.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/09.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS aos Enfermeiros, pela comemoração de seu dia.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/10.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao Reverendo Padre Dione, extensiva a toda equipe organizadora, pela realização da 2ª Festa Fraterna e Solidária da Comunidade Católica de Bicas.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/11.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS à servidora Dilza Maria de Almeida Bertelli pelos seus serviços como Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/12.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS aos clubes participantes do campeonato interno de futebol Bicas 100 anos.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/13.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS à Casa da Mulher Segura por seu primeiro ano de funcionamento.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/14.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS à Secretária Municipal de Saúde Aline de Cássia Lara pela eficiência e competência frente ao trabalho desenvolvido na Secretaria.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/17.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS às escolas do município de Bicas pela realização das festas juninas e julinas.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/18.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja expedida moção de aplausos à Sra. Maria Gilceia Felipe Santiago Alino, pela inauguração do CBTEP.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/19.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao Dr. Moisés Guarnieri, por sua contribuição no livro "Os direitos das vítimas: reflexões e perspectivas" e em reconhecimento de sua carreira profissional.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/20.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS  à Professora Valeska Penchel Salgado pela inauguração do VPS Foco Multicursos.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/21.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS a Sra. Ludmila Cavalcante Albino, por sua contribuição como mediadora escolar de Leonardo Fagundes Correia Pacheco.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/22.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS a Sra. Enievany Pires Teixeira Silva, por sua contribuição como mediadora escolar de Leonardo Fagundes Correia Pacheco.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/25.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS aos idealizadores do Projeto “Saúde em Movimento”.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4600/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4600/24.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao Sr. Anderson José de Castro pelos relevantes serviços prestados no Distrito de Santa Helena.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4601/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4601/25.pdf</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4602/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4602/26.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS aos Agentes Comunitários de Endemias(ACE):Diego Lombardi de Oliveira, Diego Nunes Santana, Diogo Felizardo de Oliveira,Galdino Barbosa de Oliveira, Marcelo Henrique dos Santos, Sávio Henrique Cúgola Rocha e Willian Perenciolo de Souza pelo excelente trabalho realizado no combate à dengue.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/27.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APOIO à defesa da vida e em repúdio à aprovação da Arguição de Descumprimento de Preceito Fundamental (ADPF) 442, que visa a liberação do aborto no Brasil.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/28.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE Aplausos ao Senhor Tiago Xavier Moreira, pelo trabalho social feito no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/29.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS aos Doutores Ricaro Domingos de Andrade – Juiz da Comarca de Bicas, Júlio César Teixeira Crivelari – Promotor da Comarca de Mar de Espanha, e Ricardo Rodrigues Lima – Juiz da Vara da Infância da Comarca de Juiz de Fora, pelas palestras que serão apresentadas no 1º encontro de Conselheiros Eleitos promovido pelo Instituto Mineiro de Assistência e Promoção Humana - IMAPH.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/30.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja expedida moção de aplausos ao Sr. WARNER STEPHANI, por sua exemplar trajetória de vida.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/31.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao Sr. Ricardo Rossi, por sua contribuição ímpar nas festividades dos 100 anos de Bicas.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/32.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao Senhor Cosme Luiz Alves, pelas ações sociais realizada em nosso Município e região.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4599/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4599/33.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao servidor Nilton Belizário da Silva pelos relevantes serviços prestados como eletricista ao Município.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4603/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4603/34.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS às senhoras Amabilli Correa Brilhante Felippe e Sabrina de Souza Soares, pela realização do feirão Black Friday do comércio.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4629/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4629/35.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do §2º do Art.158 do Regimento Interno, que seja aprovada e encaminhada, em forma de diploma, a presente MOÇÃO DE APLAUSOS ao Senhor Celso Lopez Madeira em reconhecimentos aos inúmeros serviços prestados à comunidade biquense.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/scan2023-01-02_165914.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/scan2023-01-02_165914.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Bicas durante o mês de janeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/02.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Permanente de Licitação e dá outras providências.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/03.pdf</t>
   </si>
   <si>
     <t>Nomeia Pregoeiro e Equipe de Apoio para conduzir e julgar processos de licitação na modalidade Pregão da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/04.pdf</t>
   </si>
   <si>
     <t>Exonera o servidor que menciona, ocupante de cargo em comissão de Consultor Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/portaria_05_expediente_bancario.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/portaria_05_expediente_bancario.doc</t>
   </si>
   <si>
     <t>Designa os agentes políticos para efetuar movimentação bancária e dá outras providências.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/portaria_06_ponto_facultativo_carnaval.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/portaria_06_ponto_facultativo_carnaval.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento da Câmara Municipal de Bicas na semana que compreende a comemoração do Carnaval de 2023.”</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/07.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/portaria_08_nomeia_arthur.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/portaria_08_nomeia_arthur.doc</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Consultor Legislativo” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/09.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para ser responsável para o acesso e postagens no site e redes sociais da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/10.pdf</t>
   </si>
   <si>
     <t>“Nomeia os membros da Comissão Legislativa Temporária para apreciação de Projeto de Resolução com a finalidade de alteração do Regimento Interno da Câmara Municipal de Bicas e dá outras providências.”</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/11.pdf</t>
   </si>
   <si>
     <t>“Revoga a Portaria nº 25/2022.”</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/12.pdf</t>
   </si>
   <si>
     <t>“Revoga a Portaria nº 18/2022.”</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/13.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para seleção dos profissionais a serem condecorados com o título de Professor Emérito de Bicas e Pedagogo Destaque do ano de 2022.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/14.pdf</t>
   </si>
   <si>
     <t>“Designa Membros Para Compor a Comissão Instituída Para o Levantamento do Inventário Físico e Financeiro dos Valores em Tesouraria, Almoxarifado, Patrimônio, do Passivo Circulante e não Circulante e das Contas representativas dos Atos Potenciais Ativos e Passivos”.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/15.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o horário de funcionamento do Centro de Atenção ao Cidadão da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/16.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento da Câmara Municipal de Bicas na quinta-feira da Semana Santa.”</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/17.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente o art. 1º da Portaria nº 07/2023 alterando os membros titulares da Comissão de Educação, Saúde, Assistência Social, Política Urbana, Desenvolvimento Sustentável e Trabalho.”</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/18.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente o art. 1º da Portaria nº 07/2023 alterando os membros titulares da Comissão de Constituição, Legislação, Justiça e Redação Final.”</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal de Bicas no dia 19 de maio de 2023.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre realização de reunião ordinária da Câmara Municipal de Bicas no dia 31 de julho de 2023.”</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/24.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento da Câmara Municipal de Bicas no dia 14 de agosto de 2023.”</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/25.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente o art. 1º da Portaria nº 10/2023 alterando os membros titulares da Comissão Legislativa Temporária para apreciação de Projeto de Resolução.”</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/pdl_02.2023honrarias-joel.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/pdl_02.2023honrarias-joel.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Geraldo Magela Longo dos Santos.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/pdl_03-2023_revisado.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/pdl_03-2023_revisado.docx</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Sr. Marcelo Motta de Oliveira.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/pdl_04-2023_revisado.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/pdl_04-2023_revisado.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Luzia Aparecida da Silva Salomão.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/pdl_06.2023honrarias-melissa.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/pdl_06.2023honrarias-melissa.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Matheus de Toledo Vilela.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/pdl_07.2023honrarias-loro.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/pdl_07.2023honrarias-loro.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Marcelo de Oliveira.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/pdl_08.2022honrarias_-_fernando.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/pdl_08.2022honrarias_-_fernando.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr José Luiz Rodrigues de Oliveira</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/pdl_09.2022honrarias_-_marcelo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/pdl_09.2022honrarias_-_marcelo.doc</t>
   </si>
   <si>
     <t>Concede Título de Menção Honrosa ao Sr José Sérgio Tardin.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/pdl_10.2022honrarias_-paulinho.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/pdl_10.2022honrarias_-paulinho.doc</t>
   </si>
   <si>
     <t>Concede Título de Menção Honrosa ao Sr Alair Batista do Nascimento.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/pdl_11.2023honrarias_-_beto.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/pdl_11.2023honrarias_-_beto.doc</t>
   </si>
   <si>
     <t>"Concede Título de Menção Honrosa à Sra. Carolina Andrade Borges de Mattos."</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/plc_01.2023-_isencao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/plc_01.2023-_isencao.docx</t>
   </si>
   <si>
     <t>“Acrescenta ao art.19º da Lei Complementar nº6 de 28 de dezembro de 2005, o inciso IX e o §5º, para isentar os imóveis alugados ou cedidos às associações regularmente inscritas no Conselho Municipal de Assistência Social ou no Conselho Municipal de Saúde.”</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>Helber Marques Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/plc_02.2023_-_aumento_de_cargo_operador_de_patrol.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/plc_02.2023_-_aumento_de_cargo_operador_de_patrol.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE O PLANO DE CARGOS E SALÁRIOS NO ÂMBITO DO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS” .</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/plc_03.2023_-_fernando_-_recuo_rua.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/plc_03.2023_-_fernando_-_recuo_rua.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre recuo de edificações ao longo da Rua Coronel Souza”.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_04.2023_-_organograma_2023_4_nov_10_final.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_04.2023_-_organograma_2023_4_nov_10_final.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA E ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE BICAS, FIXA DIRETRIZES E ATRIBUIÇÕES DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/plc_01.2023-_isencao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/plc_01.2023-_isencao.docx</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Bicas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/plo_01.2023_-_subsidio_dos_vereadores.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/plo_01.2023_-_subsidio_dos_vereadores.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos Vereadores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plo_02.2023_-__revisao_servidores..docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plo_02.2023_-__revisao_servidores..docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos salários dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2015/2021, QUE CRIA O CONSELHO MUNICIPAL DE ESPORTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Núcleo de Atendimento Educacional especilalizado que especifica.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/plo_06.2023_-__rafael_iptu.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/plo_06.2023_-__rafael_iptu.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre Concessão de isenção de pagamento de IPTU a imóveis e edificações atingidos por enchentes e alagamentos causados pelas chuvas ocorridas no município de Bicas.”</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/plo_07.2023_-_canabidiol.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/plo_07.2023_-_canabidiol.docx</t>
   </si>
   <si>
     <t>“Institui a política municipal de fornecimento gratuito de medicamentos formulados de derivado vegetal à base de canabidiol, em associação com outras substâncias canabinóides, incluindo o tetrahidrocanabidiol, em caráter de excepcionalidade pelo Poder Executivo nas unidades de saúde pública municipal e privada conveniada ao Sistema Único de Saúde - SUS”</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/plo_08.2023_-_reforma_da_sede_da_camara.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/plo_08.2023_-_reforma_da_sede_da_camara.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 300.000,00 as dotações do Município de Bicas.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/plo_09.2023_-_poda_arvore.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/plo_09.2023_-_poda_arvore.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre normas referentes ao plantio de eucaliptos, acácia e outras árvores de grande porte em áreas onde passa a rede de energia elétrica”.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/plo_10.2023_-_credito_adicional_especial_-_anulacao_de_dotacoes_-_iluminacao_publica_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/plo_10.2023_-_credito_adicional_especial_-_anulacao_de_dotacoes_-_iluminacao_publica_1.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesas que menciona, com suas respectiva fonte de recursos.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/plo_11.2023_-_credito_suplementar_-_excesso_de_arecadacao_-_equipamentos_agricolas_-_regime_urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/plo_11.2023_-_credito_suplementar_-_excesso_de_arecadacao_-_equipamentos_agricolas_-_regime_urgentissimo.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente as naturezas de despesas que menciona, com suas respectivas fontes de recursos.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/plo_12.2023_-_credito_suplementar_-_superavit_-_regime_urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/plo_12.2023_-_credito_suplementar_-_superavit_-_regime_urgentissimo.doc</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/plo_13.2023_-_anistia_iptu.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/plo_13.2023_-_anistia_iptu.doc</t>
   </si>
   <si>
     <t>“ESTABELECE CRITÉRIOS EXCEPCIONAIS PARA A QUITAÇÃO DOS DÉBITOS DE NATUREZA TRIBUTÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/plo_14.2023_-__emendas_impositivas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/plo_14.2023_-__emendas_impositivas.doc</t>
   </si>
   <si>
     <t>“Autoriza o repasse de emenda impositivas para a quitação de despesas atuais e débitos anteriores e dá outras providências</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/ldo_2024.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/ldo_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/plo_16.2023_-ldo_2024.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/plo_16.2023_-ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/plo_17.2023_-_emenda_impositiva_lactario_2023.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/plo_17.2023_-_emenda_impositiva_lactario_2023.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O REPASSE DE EMENDA IMPOSITIVA PARA A QUITAÇÃO DE DESPESAS ATUAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/plo_18.2023_-_novo_elemento_superavit_-_saude_fonte_2621_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/plo_18.2023_-_novo_elemento_superavit_-_saude_fonte_2621_1.docx</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plo_19.2023_-_novo_elemento_superavit_-_saude_fonte_2600_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plo_19.2023_-_novo_elemento_superavit_-_saude_fonte_2600_1.docx</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/plo_20.2023_-_projeto_de_lei_subvencao_sopa.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/plo_20.2023_-_projeto_de_lei_subvencao_sopa.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenção social à Entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/plo_21.2023_-_identificacao_frota.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/plo_21.2023_-_identificacao_frota.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da identificação dos veículos oficiais e dá outras providências”.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/plo_22.2023_-_lei_barracas_expobicas_.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/plo_22.2023_-_lei_barracas_expobicas_.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a utilização de barracas e espaços públicos de forma onerosa no parque de exposição, no período da Exposição Agropecuária e Industrial de Bicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/plo_23.2023_-_programa_de_prevencao_atentados_escolas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/plo_23.2023_-_programa_de_prevencao_atentados_escolas.docx</t>
   </si>
   <si>
     <t>Institui o programa de prevenção a atentados violentos nas escolas.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/plo_24.2023_-_preferencia_autistas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/plo_24.2023_-_preferencia_autistas.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 1849 de 19 de outubro de 2018.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/plo_25.2023_-_alteracao_lei_2155_2023.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/plo_25.2023_-_alteracao_lei_2155_2023.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2155 DE 13 ABRIL DE 2023, QUE INSERE NO ORÇAMENTO VIGENTE AS NATUREZAS DE DESPESAS QUE MENCIONA, COM SUAS RESPECTIVAS FONTES DE RECURSO, INCLUINDO O ART. 2-A, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/plo_26.2023_-_isencao_pagamento_iptu.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/plo_26.2023_-_isencao_pagamento_iptu.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de isenção de pagamento de IPTU do exercício de 2023 a imóveis  atingidas por enchentes e alagamentos causados pelas chuvas ocorridas  no dia 14 de abril de 2023 no Município de Bicas”.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/plo_27.2023_-_distribuicao_de_fraldas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/plo_27.2023_-_distribuicao_de_fraldas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento gratuito de fraldas e sondas urinárias descartáveis para idosos e pessoas com deficiência no âmbito do Município de Bicas.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/plo_28.2023_-_barracas_expobicas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/plo_28.2023_-_barracas_expobicas.doc</t>
   </si>
   <si>
     <t>“Autoriza a utilização de barracas e espaços públicos de forma onerosa no parque de exposição e nas ruas ao entorno do parque, no período da Exposição Agropecuária e Industrial de Bicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/plo_292023_-_loro_-_denomina_rua.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/plo_292023_-_loro_-_denomina_rua.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Antônio Roberto Arruda a rua conhecida por Prolongamento da Rua José Varanda, no bairro Leopoldina.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/plo_30.2023_-_pagamento_uniao_cadin_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/plo_30.2023_-_pagamento_uniao_cadin_1.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE BICAS A PARCELAR E PAGAR A DÍVIDA JUNTO À UNIÃO FEDERAL”.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/plo_31_reajuste_ticket_alimentacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/plo_31_reajuste_ticket_alimentacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vale alimentação dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/plo_32.2023_-_novo_elemento_superavit_rffsa_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/plo_32.2023_-_novo_elemento_superavit_rffsa_1.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa que menciona, com sua respectiva fonte de recurso.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/plo_33.2023_-_alteracao_lei_codema.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/plo_33.2023_-_alteracao_lei_codema.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 1021 DE 11 DE JUNHO DE 1997, INSERINDO O INCISO XXIII NO ART. 2ª, BEM COMO MODIFICA O ART. 4º DO MESMO DIPLOMA LEGAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/plo_34.2023_revisado_.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/plo_34.2023_revisado_.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE BICAS A PARCELAR E PAGAR A DÍVIDA JUNTO À RECEITA FEDERAL”.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/plo_35.2023_-_abertura_de_credito_especial_receita.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/plo_35.2023_-_abertura_de_credito_especial_receita.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 104.100,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/plo_36.2023_-_melissa_-_nome_rua_dalvo_ranna.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/plo_36.2023_-_melissa_-_nome_rua_dalvo_ranna.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Dalvo Ranna a rua que liga as ruas Said Salomão a Antônio da Silva Tresse, no Bairro Todos os Santos.”</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/plo_37.2023_-_obra_modernizacao_transito_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/plo_37.2023_-_obra_modernizacao_transito_1.docx</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/plo_38.2023_-_contrato_de_rateio_caps_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/plo_38.2023_-_contrato_de_rateio_caps_1.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 548.931,91 e dá outras providências.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/plo_39.2023_-_centro_de_apoio_especial_saude.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/plo_39.2023_-_centro_de_apoio_especial_saude.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 125.610,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/plo_40.2023_-_joel_-_denomina_rua.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/plo_40.2023_-_joel_-_denomina_rua.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Alcina Maria Tresse a rua conhecida por Prolongamento da Rua Garcia Passos”</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/plo_41.2023_-_aquisicao_transporte_eletivo_saude.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/plo_41.2023_-_aquisicao_transporte_eletivo_saude.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 306.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial no valor de R$8.166,66 e dá outras providências."</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/plo_43.2023_-_desafetacao.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/plo_43.2023_-_desafetacao.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO DENOMINADO ‘ÁREA PARA EQUIPAMENTO URBANO 01’ LOCALIZADA NA QUADRA ‘A’ DO LOTEAMENTO DENOMINADO PORTAL DE BICAS”.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/plo_44.2023_-_fernando-_brinquedo_gratis.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/plo_44.2023_-_fernando-_brinquedo_gratis.docx</t>
   </si>
   <si>
     <t>“Autoriza a distribuição de ingressos para parques de diversões aos alunos da rede municipal de ensino.”</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/plo_45.2023_-_lei_paulo_gustavo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/plo_45.2023_-_lei_paulo_gustavo.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 154.251,22 e dá outras providências.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/plo_46.2023_-_rafael_-_pagamento_digital.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/plo_46.2023_-_rafael_-_pagamento_digital.docx</t>
   </si>
   <si>
     <t>Institui o direito do contribuinte de ter acesso a meios e formas de pagamento digital, tais como Pix e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/plo_47.2023_-_loa_2024.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/plo_47.2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bicas para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/plo_48.2023_-_marcelo_-_liberdade_economica.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/plo_48.2023_-_marcelo_-_liberdade_economica.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DECLARAÇÃO DE DIREITOS DE LIBERDADE ECONÔMICA, PREVISTA NA LEI FEDERAL Nº 13.874, DE 20 DE SETEMBRO DE 2019 E DA LEI ESTADUAL Nº 23.959, DE 27 DE SETEMBRO DE 2021. AMPLIA O ALCANCE DAS GARANTIAS FUNDAMENTAIS À LIVRE INICIATIVA E AO LIVRE EXERCÍCIO DE ATIVIDADE ECONÔMICA”</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/plo_49.2023_-_insere_no_orcamento_calcamento.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/plo_49.2023_-_insere_no_orcamento_calcamento.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente as naturezas de despesas _x000D_
 que menciona, com suas respectivas fontes de recursos.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/plo_50.2023_-_complemento_salario_base_enfermeiros.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/plo_50.2023_-_complemento_salario_base_enfermeiros.docx</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>Insere no orçamento vigente as naturezas de despesas que menciona, com suas respectivas fontes de recursos.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/plo_52.2023_calcamento_transferencia_especial_estados.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/plo_52.2023_calcamento_transferencia_especial_estados.docx</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/plo_53.2023_-_sonia_-_denomina_patricia.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/plo_53.2023_-_sonia_-_denomina_patricia.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Professora Patrícia Machado de Souza a rua conhecida por Rua B, no Loteamento Portal de Bicas.”</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/plo_54.2023_-_insere_no_orcamento_complemento_enfermagem_.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/plo_54.2023_-_insere_no_orcamento_complemento_enfermagem_.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL Nº 14.434/22, QUE INSTITUI O PISO SALARIAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA”.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/plo_55.2023_-_calcamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/plo_55.2023_-_calcamento.docx</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/plo_56.2023_-_recadastramento_pontos_de_iluminacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/plo_56.2023_-_recadastramento_pontos_de_iluminacao.docx</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/plo_57.2023_-_novo_elemento_folha_pagamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/plo_57.2023_-_novo_elemento_folha_pagamento.docx</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/plo_58.2023_-_folha_pagamento_anulacao_2.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/plo_58.2023_-_folha_pagamento_anulacao_2.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 734.500,00_x000D_
                                                                                          às dotações do Município de BICAS</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/plo_59.2023_-_novo_elemento_folha_pagamento_excesso.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/plo_59.2023_-_novo_elemento_folha_pagamento_excesso.docx</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/plo_60_-_melissa_-_merenda.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/plo_60_-_melissa_-_merenda.docx</t>
   </si>
   <si>
     <t>Autoriza a distribuição de kits de merenda escolar no período de férias e recesso escolar.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/plo_61.2023_-_alteracao_subvencao_hospital_2023.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/plo_61.2023_-_alteracao_subvencao_hospital_2023.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2143/2022, QUE DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS À ASSOCIAÇÃO DE CARIDADE SÃO JOSÉ DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/plo_62.2023_-_loro_-_quadra.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/plo_62.2023_-_loro_-_quadra.docx</t>
   </si>
   <si>
     <t>Denomina Praça Lilinho Popó.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/plo_63.2023_-_sonia_-_denomina_carlos_augusto.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/plo_63.2023_-_sonia_-_denomina_carlos_augusto.docx</t>
   </si>
   <si>
     <t>"Denomina Rua Carlos Augusto Machado Veiga a rua conhecida por Rua D, no Loteamento Portal de Bicas.”</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenções sociais à entidade que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/plo_65.2023_-_alteracao_ppa.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/plo_65.2023_-_alteracao_ppa.doc</t>
   </si>
   <si>
     <t>"Altera Lei Municipal nº2044 de 30 de dezembro de 2021, que dispõe sobre o Plano Plurianual de investimentos 2022/2025.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/plo_66.2023_-_sonia_-_denomina_praca.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/plo_66.2023_-_sonia_-_denomina_praca.docx</t>
   </si>
   <si>
     <t>“Denomina Praça Joaquim Marques de Souza (Joca) a praça localizada no bairro Joaquim Florentino de Souza”</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/plo_67.2023_-_fernando_-_denomina_praca.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/plo_67.2023_-_fernando_-_denomina_praca.docx</t>
   </si>
   <si>
     <t>“Denomina Praça José Messias Schettino – A Praça é Nossa a praça localizada no bairro Centro e revoga a Lei nº1425 de 6 de maio de 2009”</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/plo_68.2023_-abertura_de_credito_especial_transporte_sanitario_com_contrapartida.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/plo_68.2023_-abertura_de_credito_especial_transporte_sanitario_com_contrapartida.doc</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de contribuições sociais à entidade que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenções sociais às entidades que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>"Autoriza concessão de auxílio financeiro, fixados por emenda impositiva para investimento e manutenção de atividades das entidades deste munícipio que menciona."</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/plo_72.2023_-_sonia_-salvador.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/plo_72.2023_-_sonia_-salvador.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Salvador Almeida Sales a rua conhecida por Rua C, no Loteamento Portal de Bicas.”</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/plo_73.2023_-_superavit_lc_197_ciesp.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/plo_73.2023_-_superavit_lc_197_ciesp.docx</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4604/plo_74.2023_-_reajuste_piso_magisterio_2023.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4604/plo_74.2023_-_reajuste_piso_magisterio_2023.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação ao piso salarial profissional nacional do magistério público da educação básica, nos termos da Lei Federal nº 11.738, de 16 de julho de 2008, e dá outras providências”.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4605/plo_75.2023_-_reajuste_do_servidor_2024.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4605/plo_75.2023_-_reajuste_do_servidor_2024.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Servidores da Prefeitura Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4606/plo_76.2023_-_reajuste_dos_agentes_politicos_2024.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4606/plo_76.2023_-_reajuste_dos_agentes_politicos_2024.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual do subsídio dos Agentes Políticos da Prefeitura Municipal de Bicas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4607/plo_77.2023_-_reajuste_dos_tickt_2023_.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4607/plo_77.2023_-_reajuste_dos_tickt_2023_.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual do auxílio alimentação dos Servidores da Prefeitura Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4614/plo_78.2023_-_reajuste_dos_tickt_2023_.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4614/plo_78.2023_-_reajuste_dos_tickt_2023_.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a reajuste do valor mensal do auxílio alimentação dos Servidores da Prefeitura Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4630/plo_79.2023_-_devolucao_recurso_saude_excesso_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4630/plo_79.2023_-_devolucao_recurso_saude_excesso_1.docx</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4631/plo_80.2023_-_ajuste_lei_paulo_gustavo_2.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4631/plo_80.2023_-_ajuste_lei_paulo_gustavo_2.docx</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4632/plo_81.2023_-_excesso_arrecadacao_recomposicao_de_perdas_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4632/plo_81.2023_-_excesso_arrecadacao_recomposicao_de_perdas_1.docx</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4633/plo_82.2023_-_ajuste_superavit_educacao_e_inss.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4633/plo_82.2023_-_ajuste_superavit_educacao_e_inss.docx</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4634/plo_83.2023_-_melissa_-_denomina_eneida_padula.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4634/plo_83.2023_-_melissa_-_denomina_eneida_padula.docx</t>
   </si>
   <si>
     <t>“Denomina Eneida De Jesus Padula Alves a Rua B localizada no loteamento Flamboyant”.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pre_01.2023_-_resolucao_diarias.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pre_01.2023_-_resolucao_diarias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores de diárias dos vereadores e servidores da Câmara Municipal de Bicas e dá outras providências</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pre_02.2023_-_resolucao_alteracao_regimento_loro.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pre_02.2023_-_resolucao_alteracao_regimento_loro.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Regimento Interno da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pre_03.2023_-resolucao_45_por_cento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pre_03.2023_-resolucao_45_por_cento.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o percentual máximo para a contratação de operações de crédito”.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/pre_04.2023_-frente_parlamentar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/pre_04.2023_-frente_parlamentar.docx</t>
   </si>
   <si>
     <t>“Cria a Frente Parlamentar de Defesa dos Direitos da Criança e Adolescente e dá outras providências.”.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/pre_05.2023_-_comenda_do_merito_esportivo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/pre_05.2023_-_comenda_do_merito_esportivo.docx</t>
   </si>
   <si>
     <t>“Institui a Comenda do Mérito Esportivo”</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/pre_06.2023_-_fim_do_urgentissimo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/pre_06.2023_-_fim_do_urgentissimo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Regimento Interno da Câmara Municipal de Bicas e dá outras providências</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4642/pre_07.2023_-_revisado_regulamenta_nova_lei_de_licitacoes.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4642/pre_07.2023_-_revisado_regulamenta_nova_lei_de_licitacoes.docx</t>
   </si>
   <si>
     <t>“REGULAMENTA A APLICAÇÃO DA LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021 NO ÂMBITO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/01.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163,IV, do Regimento Interno, que seja formulado voto de pesar aos familiares da Senhora Janir Cândido Aquino.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/02.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que informe a data da conclusão das obras da nova sede da casa azul (no antigo prédio do Samu).</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/03.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que informe a data do pagamento das férias prêmio para os servidores da educação, o envio de lei autorizativa para reajuste do Piso dos professores de 2023, e o planejamento para extensão do percentual do piso do magistério de 2022 e 2023 a todos os profissionais da educação.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/04.pdf</t>
   </si>
   <si>
     <t>que seja informada a previsão para o início das obras de finalização do calçamento da Rua C no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/05.pdf</t>
   </si>
   <si>
     <t>Solicito ao representante do hospital nesta Casa para pedir informação da administração do hospital São José sobre os fatos trazidos a este vereador que o enfermeiro Tiago e também, Vice Prefeito desta cidade vem abandonando os plantões.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/06.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que informe o Levantamento Rápido de Índices para Aedes aegypti – LIRAa/LIA, e cópias das atas do Comitê de combate a dengue e endemias.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/07.pdf</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/08.pdf</t>
   </si>
   <si>
     <t>que seja realizada ações, para incentivo à Feira do Produtor Rural aos sábados.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/09.pdf</t>
   </si>
   <si>
     <t>que seja instalado um redutor de velocidade em frente a Igreja Batista na Rua Artur Bernardes.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/10.pdf</t>
   </si>
   <si>
     <t>que seja adquirido caminhão e caçambas para que sejam utilizados para recolhimento de entulho e lixo.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/11.pdf</t>
   </si>
   <si>
     <t>que na Rua Nilson Batista, próximo ao Agroeterra, seja feita uma passarela</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/12.pdf</t>
   </si>
   <si>
     <t>que o executivo Municipal, através da Secretaria de Obras, verifique a possibilidade de disponibilizar banheiros químicos para os servidores que trabalham na capina das ruas.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/13.pdf</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/14.pdf</t>
   </si>
   <si>
     <t>que seja feita a troca das torneiras das escolas municipais por torneiras de interrupção automática.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/15.pdf</t>
   </si>
   <si>
     <t>que seja informado porque o ônibus novo não realiza o transporte de alunos para Juiz de Fora no turno da manhã.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/16.pdf</t>
   </si>
   <si>
     <t>que seja informado a respeito do Convênio entre a Prefeitura de Bicas e o Ministério da Agricultura, Pecuária e Abastecimento, para a aquisição de uma retroescavadeira, objeto da emenda do Deputado Federal Dr. Frederico (002621/2022.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/17.pdf</t>
   </si>
   <si>
     <t>que seja informada qual a previsão para a retomada das obras de infraestrutura do bairro Francisco de Oliveira.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/18.pdf</t>
   </si>
   <si>
     <t>Que seja informada a situação do veículo destinado a Defesa Civil(camionete).</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/19.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a esta Casa Legislativa a relação dos veículos como carros, tratores e máquinas que saem nos finais de semana do almoxarifado, informando horário de saída e retorno, bem como, o local de destino, e se há alguma solicitação formal.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/20.pdf</t>
   </si>
   <si>
     <t>Solicito da Mesa Diretora desta Casa, que oficie a empresa OI telefonia, para que tome providencias a respeito de falta de sinal na localidade do povoado de São Manoel.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/21.pdf</t>
   </si>
   <si>
     <t>Solicito que seja oficiada a ANEEL (AGENCIA NACIONAL DE ENERGIA ELÉTRICA), comunicando as constantes interrupções e oscilações de energia em nossa cidade por parte da empresa CEMIG, bem como solicitando a aplicação de penalidades e desconto em conta de luz.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/22.pdf</t>
   </si>
   <si>
     <t>Solicito da Mesa Diretora que, utilizando-se do convênio ajustado com o CREA-MG (CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA DE MINAS GERAIS), solicite assessoramento para que possamos fiscalizar e acompanhar as obras no município.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/23.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, que seja informada qual a previsão para a regularização do pagamento do adicional de insalubridade dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/24.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno:_x000D_
 Que seja explicado o motivo do pagamento dos servidores pela folha em data diferente dos prestadores de serviço.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/25.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, seja providenciado pela Mesa Diretora da Câmara de Vereadores uma placa homenageando a Senhora SOFIA TEREZA BARRETTI DO VALE, autora do Hino de Bicas.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/26.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno, solicito que a Secretaria Municipal de Saúde, através de sua Secretária, agende Audiência Pública nesta casa, para apresentação aos vereadores da Prestação de Contas da Saúde, referente ao 3º quadrimestre 2022.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/27.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, que seja informado o motivo de tamanha relutância em colocar em prática a Lei nº 2023/2021 que “Estabelece a concessão gratuita de absorventes e tampões higiênicos aos que os requererem”</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/28.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno, Solicito da Mesa Diretora desta Casa, que seja oficiado o CIESP (CENTRO INTERMUNICIPAL DE ESPECIALIDADES), solicitando a contratação imediata de novo médico PSIQUIATRA.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/29.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno, solicito da Secretaria de Educação, que realize Audiência Pública para Monitoramento e Avaliação das Metas do Plano Municipal de Educação.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/30.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno que:_x000D_
 1-	Solicite o encaminhamento de cópia eletrônica dos processos de dispensa nº 20/2023 e 42/2022._x000D_
 2-	Solicite a inclusão no site da prefeitura dos termos de referência de ambos os processos</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/31.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, que seja informado o que segue:_x000D_
 1)	qual o procedimento para obtenção a próteses dentárias pela rede pública municipal?_x000D_
 2)	Quais os investimentos em equipamentos e materiais para os consultórios odontológicos nos últimos dois anos?_x000D_
 3)	Por que recebemos constantes relatos da população sobre falta de materiais e problemas em equipamentos dos consultórios odontológicos?_x000D_
 4)	Quais são os mecanismos de controle de manutenção dos equipamentos e estoque de materiais dos consultórios odontológicos? Quem são os responsáveis por fazê-los?</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/32.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, que seja informado quais os critérios serão adotados para a cessão de espaço no parque de exposições e entorno durante a próxima Expobicas.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/33.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, que seja informado se existem ações para instalação de sistema de monitoramento e vigilância nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/34.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno, Solicito da Comissão de Saúde e Educação, que promova uma audiência pública para discussão a respeito da segurança nas escolas, e intensificação dos cuidados da saúde mental de alunos, pais e profissionais da educação.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/35.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 163, VII do Regimento Interno, que a Secretaria de Educação, informe quais medidas de segurança estão sendo tomadas nas escolas e se existe um protocolo de segurança discutido e definido junto às direções das escolas particulares e públicas com ciência da Polícia Militar.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/36.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, IV, do Regimento Interno, que seja expedido votos de pesar aos familiares de Marcia Terezinha Haddad Vieira, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/37.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja feito estudo técnico com posterior envio a esta Casa para verificar a melhor solução para o direcionamento das águas pluviais que desembocam no bairro Leopoldina.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/38.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno, que seja informado se haverá utilização de fumacê para o combate à dengue e o motivo dele não estar sendo utilizado.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/39.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,III, do Regimento Interno, que o poder executivo municipal promova audiência pública com os moradores e comerciantes das ruas do centro(Praça Dr Vicente Bianco, Capitão Pedro Assis de Amaral, rua dos operários etc.) para apresentar o projeto de reforma.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/40.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, IV, do Regimento Interno que sejam consignados votos de pesar aos familiares do jornalista Antônio Roberto Arruda, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/41.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno:_x000D_
    Venho solicitar a Presidência desta Casa Legislativa, que envie expediente a Secretaria Municipal de Assistência Social, a realização de casamentos comunitários em Bicas.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/42.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais medicamentos estão em falta na Farmácia Popular, qual a razão da falta, e se há alguma dificuldade para a aquisição destes medicamentos.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/43.pdf</t>
   </si>
   <si>
     <t>Que seja informado se existe projeto pra questões de acessibilidade à rua Garcia passos, e para adequar os quebra-molas às especificações técnicas.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4328/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4328/44.pdf</t>
   </si>
   <si>
     <t>Que seja enviada cópia da prestação de contas dos R$ 12.000,00 pagos por estimativa a título de diárias ao vice-prefeito, conforme empenho nº 1953.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/45.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais as providências tomadas com relação à falta de médicos no hospital.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/46.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno, Requeiro da administração municipal, que marque uma reunião com a Associação dos servidores Municipais, com a presença dos vereadores, para debater a respeito da revisão geral anual, piso do magistério, insalubridade e demais direitos dos agentes de saúde e endemias, e sobre as férias prêmio.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/48.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno que:_x000D_
 1-	A presidência desta Casa solicite ao Cartório de registro competente as últimas duas atas de eleição da direção do Clube Biquense</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/49.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,III, do Regimento Interno, que o poder executivo municipal explique porque está construindo dois banheiros literalmente dentro da quadra da cutieira.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/50.pdf</t>
   </si>
   <si>
     <t>Que o Conselho Municipal de Saúde informe quais providências estão sendo tomadas com relação à constante falta de médicos no Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/51.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,III, do Regimento Interno, que o poder executivo municipal informe qual a situação do município em relação ao recebimento de precatórios do extinto Fundef.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/52.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, VII, do Regimento Interno que seja enviada explicação sobre o andamento e o prazo para término da obra de drenagem da rua Zima de Souza e trecho da Rua Prefeito Oliveira Souza.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/53.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,VII, do Regimento Interno, que o poder executivo municipal informe quais ações estão sendo planejadas e implementadas visando a construção de casas populares, e se ainda não iniciadas, se existe alguma previsão para implementação destas ações</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/54.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado o motivo de tamanha demora em realizar as obras de infraestrutura no loteamento Francisco de Oliveira.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/55.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado o andamento dos procedimentos para aquisição de retroescavadeira e aparelho de ultrassom, destinados ao município de Bicas através de emendas parlamentares.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado o que vem ocorrendo com a obra em casa que vem sendo executada após ordem judicial à rua Dom Silvério e cópia da ordem judicial que motivou a obra.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/57.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso VII, do Regimento Interno:_x000D_
 _x000D_
 Que seja cumprido o disposto nos §º e §2º do Art. 8º da lei nº 1641, com relação à não comprovação de despesas de diárias pelo Excelentíssimo Senhor Vice-Prefeito em viajem a Brasília no dia 20/4. Após o cumprimento, que seja enviada informação sobre o procedimento a esta Casa.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/58.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, XII, do Regimento Interno que:_x000D_
 A presidência desta Casa encaminhe ao Ministério Público os constantes problemas que o Conselho Tutelar vem enfrentando para conseguir se manter funcionando, conforme relatórios em anexo.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/60.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,XII, do Regimento Interno, que seja reforçado o efetivo da PM em nossa cidade.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/61.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja enviada listagem dos diretores de Bairro, seus contatos e a abrangência da atuação de cada um.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/62.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que que o executivo municipal informe se foi cadastrado o Plano de Ação na Plataforma TransfereGov, para recebimento de recursos da Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/63.pdf</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/65.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja enviado o regulamento do uso de recursos oriundos do Fundo Municipal de Esportes e Lazer (FMEL), bem como relatório semestral que inclua tudo que foi aprovado, valores gastos e extratos da conta.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/66.pdf</t>
   </si>
   <si>
     <t>Seja enviado relatório demonstrando onde, quando e como foram aplicados os recursos das emendas impositivas aprovadas para Núcleo de Atendimento Especializado(Casa Azul)para ano de 2023.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/67.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,VII, do Regimento Interno, que seja informado quando ocorrerá a manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/68.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, VII do Regimento Interno, que envie a esta Casa Legislativa, cópia dos contratos realizados com os barraqueiros da cessão do espaço no parque de exposições. _x000D_
 Solicito também cópia dos documentos de arrecadação emitidos e efetivamente pagos.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/69.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno, que seja informado quando será iniciada a limpeza do córrego São José.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/70.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Secretaria de Educação, envie a listagem de espera das crianças que aguardam vaga na creche.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/71.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Administração Municipal, através da Secretaria competente, informe o cronograma de implantação de lampadas LEDs nas ruas da cidade que ainda não foram contempladas, especialmente no campo e na quadra, anexos à escola Gilson Lamha.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/72.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja enviado relatório sobre os procedimentos já realizados para dar cumprimento à Lei 2023 de 21 de novembro de 2021.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/73.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado os dados sobre a população de rua em nosso município e um relatório de providências tomadas este ano relativas ao apoio às pessoas em situação de rua.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/74.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informada a demanda reprimida de exames médicos em nosso município.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/75.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado quais os tramites para distribuição de fraldas, leite e medicamentos que não fazem parte da listagem da farmácia básica</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/76.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso VII, do Regimento Interno que sejam esclarecidos os seguintes pontos acerca do loteamento Jardins Paraíso:_x000D_
 _x000D_
 1.	Houve a entrega de todos os documentos necessários para a aprovação do empreendimento?_x000D_
 _x000D_
 2.	A Sra. Marina, na qualidade de responsável pela fiscalização municipal, obteve autorização para acessar o empreendimento em questão?_x000D_
 _x000D_
 3.	Caso a entrada ainda não tenha sido autorizada, quais providências foram tomadas para abordar essa situação?</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/77.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, VII do Regimento Interno, que envie a esta Casa Legislativa, cópia de todos e quaisquer contratos firmados para exploração comercial durante a Exposição Agropecuária de 2023, exceto das barracas de gastronômicas e de bebidas, cujo pedido já fora feito através do Requerimento nº 68/2023, de 31 de julho próximo passado. _x000D_
 Solicito também cópia dos documentos de arrecadação emitidos e efetivamente pagos.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/78.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, VII do Regimento Interno, que envie a esta Casa Legislativa, relatório pormenorizado de todos os imóveis e/ou espaços públicos cedidos para uso e/ou exploração comercial no Município de Bicas, bem como todos os instrumentos contratuais que formalizam esta cessão e ainda levantamento de pagamentos efetuados nos últimos dois anos por tais cessões e possíveis dívidas, se for o caso.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/79.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, VII do Regimento Interno, que envie a esta Casa Legislativa, cópias dos contratos dos barraqueiros (anexo I) e o mapa com a localização de todos os pontos negociados no parque de exposições , sendo eles móveis ou fixos, além de qualquer outro tipo de contrato comercial firmado, como, por exemplo, para exclusividade de bebidas dentro do parque.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/80.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/80.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno, que a Secretaria de Assistência Social informe quais providências estão sendo tomadas em relação aos moradores em situação de rua.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/81.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Administração Municipal, através das Secretarias competentes, envie cópias dos contratos de aluguel de veículos, inclusive de tratores, bem como relação detalhada dos dias e horas trabalhadas de cada trator bem como o local onde foi prestado o serviço._x000D_
      Na resposta a esta proposição, gostaria que a administração indicasse também, quantos e quais veículos pertencentes ao município, estão parados necessitando de manutenção.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/82.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 73, § 5º, do Regimento Interno que seja aberta comissão de Inquérito para apurar a denúncia que segue:_x000D_
 _x000D_
 A presente denúncia visa apuração de possíveis práticas irregulares e condutas ilícitas associadas ao vice-prefeito do município no contexto de sua atuação no Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/83.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado os motivos para pessoas estarem a seis meses sem receber fraldas geriátricas se o Prefeito informa a esta Casa em mensagem de veto ao PLO 27/2024 que “o assunto já vem sendo realizado pelo município”?</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/84.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/84.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso XII, do Regimento Interno que a Presidência, em nome dessa Casa, agende reunião com o Poder executivo e Poder Judiciário com intuito de viabilizar uma auditoria séria, profunda e isenta nas contas do Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/85.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso VII, do Regimento Interno que a o Conselho Municipal de saúde informe quais verbas federais e estaduais foram recebidas pelo Hospital São José de Bicas desde março de 2020 até o presente.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/86.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso XII, do Regimento Interno que seja informado os valores e percentuais de repasse do FPM deste ano até o presente.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/87.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso XII, do Regimento Interno que seja informado a redução ou aumento de beneficiários do bolsa família mês a mês neste ano em nosso município.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/88.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, XII do Regimento Interno, que seja agendada de terça à quinta-feira, depois das 15h, visita às obras de reforma do Clube Biquense, com a presença do presidente da entidade, do responsável técnico pelas obras realizadas tanto em 2022 quanto em 2023 e dos responsáveis pelas empresas que executaram os contratos dos dois anos.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/89.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, XII do Regimento Interno, que envie a esta Casa Legislativa cópias das notas de empenho e das notas fiscais de toda estrutura e/ou equipamentos contratados para realização da Exposição Agropecuária 2023.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/90.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, inciso XII, do Regimento Interno a tomada de providências urgentes com relação aos absurdos e crimes ambientais cometidos pela empresa Vale e Corrêa informando esta Casa a cada ação tomada.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/91.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve indica, nos termos do Art. 164, XII do Regimento Interno, que a Presidência da Casa solicite à Assessoria Jurídica a carga para cópia dos autos do Inquérito Civil MPMG-0069.19.000061-7 que se encontra em poder do Ministério Público da Comarca.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/92.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado quais providências estão sendo tomadas para garantir o cumprimento da nova legislação que garante auxílio aluguel para mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/93.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/93.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, IV, do Regimento Interno que sejam consignados votos de pesar aos familiares do Sr. Agostinho Alves dos Santos, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/94.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado qual a situação dos tratores e demais máquinas agrícolas da prefeitura. Quantos estão funcionando, quantos estão parados e qual previsão para reparo dos que venham a estar parados.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/95.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que a Secretaria de Saúde informe as ações serão desenvolvidas para a Campanha do  Outubro Rosa, movimento voltado para a prevenção do câncer de mama, de colo de útero e promoção da Saúde da Mulher.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/96.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno:_x000D_
 Que seja informado quais as providências serão tomadas em relação à obra na Rua Dona Miquilina.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/98.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno:_x000D_
 Solicito que Administração Municipal, através da secretaria competente, informe sobre o andamento da obra na Rua Zima de Souza.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/99.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno:_x000D_
 Solicito que Administração Municipal, através da secretaria competente, informe qual foi à destinação das telhas retiradas do prédio da Prefeitura.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/100.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a _x000D_
 Administração Municipal envie a esta Casa os contratos referentes às obras que estão sendo realizadas no município, com cronograma e os respectivos projetos</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/101.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Administração Municipal, através da Secretaria de Saúde, informe o quantitativo de exames realizados, e os pedidos ainda não atendidos, separados por tipos de procedimentos, desde janeiro de 2023.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/102.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
   Solicito ao Prefeito Municipal os projetos do reservatório de águas (piscinão) que será construído para receber as águas do bairro Santana,  acompanhado do devido processo licitatório para a execução da obra</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/103.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
   Solicito ao Presidente desta Casa Legislativa que agende uma reunião com os Diretores da Cemig.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/104.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
   Solicito a Administração Municipal juntamente com a Copasa explique sobre a falta de abastecimento de água no Bairro Alto das Brisas.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/105.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, IV, do Regimento Interno, que seja expedido votos de pesar aos familiares de Laerte Bignoto, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/107.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 73, § 5º, do Regimento Interno que seja aberta comissão de Inquérito para apurar a denúncia que segue:_x000D_
 _x000D_
 A presente denúncia visa apuração da ausência em nosso Município do Vice- Prefeito de Bicas, Sr. Tiago Henrique Queiroz de Souza.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/107.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno:_x000D_
 Solicito que Administração Municipal, através da secretaria competente, informe por qual motivo a moto niveladora do município se encontra parada numa propriedade privada há cerca de 30 dias, a exata descrição dos serviços que estariam sendo prestados e envie uma declaração por meio do órgão competente se o proprietário tem o cadastro de produtor rural familiar.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/108.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno,_x000D_
  Solicito da Mesa Diretora, que oficie o Ministério Público da Comarca de Bicas, para que informe quais medidas foram tomadas em desfavor da empresa CEMIG, após reunião com este vereador e com presidente desta Casa, Joel Milão, em março do presente ano.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/109.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado quais medidas foram tomadas para dar cumprimento à lei de transparência nas filas de espera pelos serviços públicos(Lei 1714/2014), em especial os serviços de saúde.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/110.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,inciso VII, do Regimento Interno:_x000D_
 Solicitar que Administração Municipal, através da secretaria competente, envie a esta Casa Legislativa cópia legível de todas as atas de reuniões realizadas pelo Conselho Municipal de Patrimônio Histórico de 2021 e de todas as resoluções emitidas pelo órgão neste mesmo ano, bem como cópia das prestações de contas do FUMPAC de 2021/2022 e a Resolução de aprovação pelo Conselho das mesmas.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/111.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que a Presidência da Casa determine à Assessoria Jurídica da Câmara que, junto ao Ministério Público da Comarca, solicite a cópia da conclusão da Delegada de Polícia no Inquérito Civil aberto em 2019, resultante do REDS 2019-004236272-001.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/112.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer ao plenário desta Casa o desarquivamento do PLO 60/2023, arquivado por inadmissibilidade.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/113.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/113.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado qual a demanda reprimida  para exames de mamografia, e quais as medidas estão sendo tomadas para diminuir a fila de espera.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/114.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que seja informado o andamento da Lei Paulo Gustavo, com os beneficiários e respectivos valores, projetos selecionados, bem como prazo para execução e pagamento.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/115.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que seja encaminhado todos os empenhos, ordens de compras emitidas e notas fiscais de aquisições de gêneros alimentícios da Assistência Social.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/116.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
 	Que o cartório eleitoral informe as razões da retirada da sessão de votação do distrito de Santa Helena.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/117.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Administração Municipal publique os anexos do edital da LPG e amplie o prazo de inscrição proporcionalmente.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/118.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
 Que a Cemig volte a ter um escritório próprio de atendimento em nosso município.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/119.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que seja informado qual será o reajuste dado aos profissionais do magistério e quando ele ocorrerá, e encaminhe o projeto de lei o quanto antes para apreciação desta Casa.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/120.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que sejam explicados a esta Casa Legislativa quais são os motivos que justificam o aumento de 103% no contrato de coleta e transbordo de lixo de 2020 para 2023.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4595/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4595/121.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
 Que seja informado se será paga gratificação natalina(13º) aos profissionais de apoio e demais contratados.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4596/122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4596/122.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que a Presidência da Casa disponibilize cópia do contrato referente ao Processo licitatório nº 006/2023, bem como apresente relatório detalhado sobre a Sessão Solene de outorga de títulos realizada no último dia 10 de novembro, contendo o número de convidados de cada vereador e dos homenageados, o número de convites distribuídos a cada uma das autoridades municipais e aos servidores da Câmara, além de indicar o responsável pela distribuição de qualquer convite avulso que tenha sido distribuído.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4597/123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4597/123.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado:_x000D_
 •	os valores pagos este ano aos profissionais da educação, discriminado por cargos;_x000D_
 •	Os totais com funcionários da educação por centro de custo;_x000D_
 •	o índice de comprometimento da folha;_x000D_
 •	os vencimentos base de cada cargo da pasta da educação.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4598/124.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4598/124.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado o trâmite para utilização dos serviços e produtos oferecidos pelo programa Brasil Sorridente em nosso município.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4619/128.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4619/128.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno:_x000D_
 Que seja enviada a relação detalhada dos documentos necessários para a aprovação do empreendimento "Jardins Paraíso".</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4620/129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4620/129.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
 Que seja informado o se a quadra do bairro Cutiera está pronta e o nome do diretor do bairro, para que ele fique responsável pela quadra.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4621/130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4621/130.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que seja encaminhado o relatório do estoque da secretaria de obras, em 31 de dezembro de 2021 e 31 de dezembro de 2022.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4622/131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4622/131.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno:_x000D_
 _x000D_
 Que sejam convidados o engenheiro responsável da prefeitura e o empreiteiro da obra do centro da cidade para prestar esclarecimentos e fornecer a documentação relevante, a saber:_x000D_
 _x000D_
 1) processo licitatório;_x000D_
 2) medições;_x000D_
 3) aditivos;_x000D_
 4) notas fiscais pagas e pendentes;_x000D_
 5) documentação separada das três obras bairro Santana, centro e terreno da rede;_x000D_
 6) notificações, advertências e multa se tiver sido aplicada.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4623/132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4623/132.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
 Solicito que o Secretário Municipal de Educação informe as razões para a formação de fila para realização de matrícula na Escola Retto Júnior.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4624/133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4624/133.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno._x000D_
 Que a empresa responsável pelas obras no centro da cidade informe as causas dos constates reparos na obra que esta sendo realizada na Rua Coronel Souza, em frente à Academia Power.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4625/134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4625/134.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que a Mesa diretora orienta ao Poder Executivo que esteja atento ao cumprimento da Resolução nº 299/2016, a qual estabelece a obrigatoriedade do envio eletrônico das proposições à Câmara Municipal.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4626/135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4626/135.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Administração Municipal, através da Secretaria de Fazenda, envie os repasses detalhados, período a período, de 2022 e 2023, referentes ao FPM e FUNDEB.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4627/136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4627/136.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que a Secretaria de Educação, através do Departamento de Cultura, informe se o município fez adesão à Política Nacional Aldir Blanc de Fomento à Cultura (Pnab).</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4628/137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4628/137.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, III do Regimento Interno:_x000D_
 _x000D_
 Que sejam informado os contatos do vice prefeito (e-mail, telefone, endereço, etc)</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4635/138.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4635/138.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que seja encaminhada a relação de servidores e prestadores de serviço lotados na Casa Azul em janeiro e dezembro deste ano.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4636/139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4636/139.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que o Exmo. Sr. Prefeito explique a esta Casa o pagamento irregular de palco concha durante a última Expobicas, pois simplesmente não fora instalado este tipo de equipamento no evento.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4637/140.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4637/140.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos do Art. 164, XII do Regimento Interno, que o Prefeito Municipal explique a esta Casa todos os critérios e as justificativas para as inconsistências na distribuição e cobrança de espaços no interior do parque de exposição durante a última Expobicas.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4638/141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4638/141.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos do Art. 164, VII do Regimento Interno, que sejam respondidos os seguintes questionamentos, referentes aos recursos da Lei Paulo Gustavo:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5462,67 +5462,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/aguardapelom1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/pelo_03.2023.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4709/pelo_04.2023.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4807/pelo_05.2023_revisado.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/17.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/27.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/28.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/30.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/32.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/33.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/34.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/36.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/37.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/39.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/40.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/41.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/42.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/43.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/44.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/45.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/46.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/47.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/48.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/49.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/50.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/51.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/53.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/54.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/55.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/56.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4296/57.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/58.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/59.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/60.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/61.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/62.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/63.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/64.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/65.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/66.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/67.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/68.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/69.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/70.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/71.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/72.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/73.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/74.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/75.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/76.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/77.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/78.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/79.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/80.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/81.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/82.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/83.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/84.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/85.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/86.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/87.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/88.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/89.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/90.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4413/114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/142.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/160.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/167.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4545/173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/178.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/179.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/180.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/181.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/182.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/183.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/184.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4588/185.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4589/186.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4590/187.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/188.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4592/189.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4593/190.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4594/191.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4609/192.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4610/193.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4611/194.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4612/195.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4613/196.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4615/197.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4616/198.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4617/199.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4618/200.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4639/201.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/202.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4641/203.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/01.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/02.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/03.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/04.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/05.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/06.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/07.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/08.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/09.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/10.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/11.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/12.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/13.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/14.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/20.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4600/24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4601/25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4602/26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/27.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/28.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/29.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/30.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/31.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/32.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4599/33.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4603/34.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4629/35.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/scan2023-01-02_165914.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/02.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/03.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/04.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/portaria_05_expediente_bancario.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/portaria_06_ponto_facultativo_carnaval.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/07.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/portaria_08_nomeia_arthur.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/09.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/10.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/11.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/12.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/13.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/14.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/15.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/16.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/17.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/18.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/19.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/23.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/pdl_02.2023honrarias-joel.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/pdl_03-2023_revisado.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/pdl_04-2023_revisado.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/pdl_06.2023honrarias-melissa.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/pdl_07.2023honrarias-loro.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/pdl_08.2022honrarias_-_fernando.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/pdl_09.2022honrarias_-_marcelo.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/pdl_10.2022honrarias_-paulinho.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/pdl_11.2023honrarias_-_beto.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/plc_01.2023-_isencao.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/plc_02.2023_-_aumento_de_cargo_operador_de_patrol.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/plc_03.2023_-_fernando_-_recuo_rua.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_04.2023_-_organograma_2023_4_nov_10_final.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/plc_01.2023-_isencao.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/plo_01.2023_-_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plo_02.2023_-__revisao_servidores..docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/plo_06.2023_-__rafael_iptu.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/plo_07.2023_-_canabidiol.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/plo_08.2023_-_reforma_da_sede_da_camara.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/plo_09.2023_-_poda_arvore.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/plo_10.2023_-_credito_adicional_especial_-_anulacao_de_dotacoes_-_iluminacao_publica_1.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/plo_11.2023_-_credito_suplementar_-_excesso_de_arecadacao_-_equipamentos_agricolas_-_regime_urgentissimo.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/plo_12.2023_-_credito_suplementar_-_superavit_-_regime_urgentissimo.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/plo_13.2023_-_anistia_iptu.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/plo_14.2023_-__emendas_impositivas.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/plo_16.2023_-ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/plo_17.2023_-_emenda_impositiva_lactario_2023.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/plo_18.2023_-_novo_elemento_superavit_-_saude_fonte_2621_1.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plo_19.2023_-_novo_elemento_superavit_-_saude_fonte_2600_1.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/plo_20.2023_-_projeto_de_lei_subvencao_sopa.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/plo_21.2023_-_identificacao_frota.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/plo_22.2023_-_lei_barracas_expobicas_.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/plo_23.2023_-_programa_de_prevencao_atentados_escolas.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/plo_24.2023_-_preferencia_autistas.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/plo_25.2023_-_alteracao_lei_2155_2023.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/plo_26.2023_-_isencao_pagamento_iptu.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/plo_27.2023_-_distribuicao_de_fraldas.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/plo_28.2023_-_barracas_expobicas.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/plo_292023_-_loro_-_denomina_rua.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/plo_30.2023_-_pagamento_uniao_cadin_1.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/plo_31_reajuste_ticket_alimentacao.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/plo_32.2023_-_novo_elemento_superavit_rffsa_1.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/plo_33.2023_-_alteracao_lei_codema.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/plo_34.2023_revisado_.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/plo_35.2023_-_abertura_de_credito_especial_receita.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/plo_36.2023_-_melissa_-_nome_rua_dalvo_ranna.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/plo_37.2023_-_obra_modernizacao_transito_1.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/plo_38.2023_-_contrato_de_rateio_caps_1.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/plo_39.2023_-_centro_de_apoio_especial_saude.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/plo_40.2023_-_joel_-_denomina_rua.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/plo_41.2023_-_aquisicao_transporte_eletivo_saude.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/plo_43.2023_-_desafetacao.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/plo_44.2023_-_fernando-_brinquedo_gratis.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/plo_45.2023_-_lei_paulo_gustavo.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/plo_46.2023_-_rafael_-_pagamento_digital.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/plo_47.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/plo_48.2023_-_marcelo_-_liberdade_economica.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/plo_49.2023_-_insere_no_orcamento_calcamento.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/plo_50.2023_-_complemento_salario_base_enfermeiros.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/plo_52.2023_calcamento_transferencia_especial_estados.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/plo_53.2023_-_sonia_-_denomina_patricia.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/plo_54.2023_-_insere_no_orcamento_complemento_enfermagem_.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/plo_55.2023_-_calcamento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/plo_56.2023_-_recadastramento_pontos_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/plo_57.2023_-_novo_elemento_folha_pagamento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/plo_58.2023_-_folha_pagamento_anulacao_2.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/plo_59.2023_-_novo_elemento_folha_pagamento_excesso.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/plo_60_-_melissa_-_merenda.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/plo_61.2023_-_alteracao_subvencao_hospital_2023.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/plo_62.2023_-_loro_-_quadra.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/plo_63.2023_-_sonia_-_denomina_carlos_augusto.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/plo_65.2023_-_alteracao_ppa.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/plo_66.2023_-_sonia_-_denomina_praca.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/plo_67.2023_-_fernando_-_denomina_praca.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/plo_68.2023_-abertura_de_credito_especial_transporte_sanitario_com_contrapartida.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/plo_72.2023_-_sonia_-salvador.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/plo_73.2023_-_superavit_lc_197_ciesp.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4604/plo_74.2023_-_reajuste_piso_magisterio_2023.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4605/plo_75.2023_-_reajuste_do_servidor_2024.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4606/plo_76.2023_-_reajuste_dos_agentes_politicos_2024.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4607/plo_77.2023_-_reajuste_dos_tickt_2023_.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4614/plo_78.2023_-_reajuste_dos_tickt_2023_.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4630/plo_79.2023_-_devolucao_recurso_saude_excesso_1.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4631/plo_80.2023_-_ajuste_lei_paulo_gustavo_2.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4632/plo_81.2023_-_excesso_arrecadacao_recomposicao_de_perdas_1.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4633/plo_82.2023_-_ajuste_superavit_educacao_e_inss.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4634/plo_83.2023_-_melissa_-_denomina_eneida_padula.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pre_01.2023_-_resolucao_diarias.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pre_02.2023_-_resolucao_alteracao_regimento_loro.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pre_03.2023_-resolucao_45_por_cento.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/pre_04.2023_-frente_parlamentar.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/pre_05.2023_-_comenda_do_merito_esportivo.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/pre_06.2023_-_fim_do_urgentissimo.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4642/pre_07.2023_-_revisado_regulamenta_nova_lei_de_licitacoes.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/01.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/02.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/03.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/04.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/05.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/06.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/07.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/08.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/09.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/11.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/12.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/13.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/14.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/15.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/16.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/17.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/18.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/19.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/20.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/21.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/23.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/24.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/27.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/28.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/29.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/30.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/31.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/32.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/33.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/34.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/35.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/36.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/37.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/38.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/39.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/40.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/41.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/42.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/43.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4328/44.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/45.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/46.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/48.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/49.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/50.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/51.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/52.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/53.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/54.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/55.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/57.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/58.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/60.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/61.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/62.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/63.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/65.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/66.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/67.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/68.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/69.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/70.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/71.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/72.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/73.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/74.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/75.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/76.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/77.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/78.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/79.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/80.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/81.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/82.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/83.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/84.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/85.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/86.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/87.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/88.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/89.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/90.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/91.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/92.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/93.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/94.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/95.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/96.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/98.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/99.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/100.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/101.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/102.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/103.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/104.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/105.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/107.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/107.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/108.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/109.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/110.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/111.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/112.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/113.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/114.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/115.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/116.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/117.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/118.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/119.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/120.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4595/121.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4596/122.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4597/123.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4598/124.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4619/128.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4620/129.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4621/130.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4622/131.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4623/132.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4624/133.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4625/134.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4626/135.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4627/136.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4628/137.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4635/138.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4636/139.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4637/140.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4638/141.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/aguardapelom1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/pelo_03.2023.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4709/pelo_04.2023.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4807/pelo_05.2023_revisado.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/17.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/27.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/28.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/30.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/32.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/33.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/34.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/36.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/37.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/39.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/40.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/41.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/42.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/43.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/44.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/45.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/46.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/47.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/48.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/49.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/50.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/51.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/53.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/54.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/55.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/56.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4296/57.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/58.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/59.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/60.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/61.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/62.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/63.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/64.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/65.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/66.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/67.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/68.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/69.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/70.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/71.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/72.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/73.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/74.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/75.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/76.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/77.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/78.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/79.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/80.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/81.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/82.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/83.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/84.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/85.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/86.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/87.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/88.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/89.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/90.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4413/114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/142.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/160.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/167.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4545/173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/178.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/179.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/180.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/181.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/182.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/183.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/184.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4588/185.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4589/186.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4590/187.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/188.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4592/189.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4593/190.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4594/191.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4609/192.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4610/193.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4611/194.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4612/195.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4613/196.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4615/197.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4616/198.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4617/199.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4618/200.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4639/201.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/202.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4641/203.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/01.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/02.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/03.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/04.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/05.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/06.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/07.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/08.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/09.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/10.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/11.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/12.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/13.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/14.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/20.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4600/24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4601/25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4602/26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/27.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/28.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/29.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/30.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/31.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/32.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4599/33.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4603/34.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4629/35.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/scan2023-01-02_165914.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/02.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/03.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/04.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/portaria_05_expediente_bancario.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/portaria_06_ponto_facultativo_carnaval.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/07.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/portaria_08_nomeia_arthur.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/09.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/10.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/11.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/12.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/13.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/14.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/15.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/16.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/17.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/18.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/19.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/23.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/pdl_02.2023honrarias-joel.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/pdl_03-2023_revisado.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/pdl_04-2023_revisado.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/pdl_06.2023honrarias-melissa.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/pdl_07.2023honrarias-loro.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/pdl_08.2022honrarias_-_fernando.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/pdl_09.2022honrarias_-_marcelo.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/pdl_10.2022honrarias_-paulinho.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/pdl_11.2023honrarias_-_beto.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/plc_01.2023-_isencao.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/plc_02.2023_-_aumento_de_cargo_operador_de_patrol.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/plc_03.2023_-_fernando_-_recuo_rua.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_04.2023_-_organograma_2023_4_nov_10_final.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/plc_01.2023-_isencao.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/plo_01.2023_-_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plo_02.2023_-__revisao_servidores..docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/plo_06.2023_-__rafael_iptu.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/plo_07.2023_-_canabidiol.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/plo_08.2023_-_reforma_da_sede_da_camara.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/plo_09.2023_-_poda_arvore.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/plo_10.2023_-_credito_adicional_especial_-_anulacao_de_dotacoes_-_iluminacao_publica_1.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/plo_11.2023_-_credito_suplementar_-_excesso_de_arecadacao_-_equipamentos_agricolas_-_regime_urgentissimo.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/plo_12.2023_-_credito_suplementar_-_superavit_-_regime_urgentissimo.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/plo_13.2023_-_anistia_iptu.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/plo_14.2023_-__emendas_impositivas.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/plo_16.2023_-ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/plo_17.2023_-_emenda_impositiva_lactario_2023.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/plo_18.2023_-_novo_elemento_superavit_-_saude_fonte_2621_1.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plo_19.2023_-_novo_elemento_superavit_-_saude_fonte_2600_1.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/plo_20.2023_-_projeto_de_lei_subvencao_sopa.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/plo_21.2023_-_identificacao_frota.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/plo_22.2023_-_lei_barracas_expobicas_.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/plo_23.2023_-_programa_de_prevencao_atentados_escolas.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/plo_24.2023_-_preferencia_autistas.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/plo_25.2023_-_alteracao_lei_2155_2023.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/plo_26.2023_-_isencao_pagamento_iptu.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/plo_27.2023_-_distribuicao_de_fraldas.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/plo_28.2023_-_barracas_expobicas.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/plo_292023_-_loro_-_denomina_rua.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/plo_30.2023_-_pagamento_uniao_cadin_1.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/plo_31_reajuste_ticket_alimentacao.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/plo_32.2023_-_novo_elemento_superavit_rffsa_1.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/plo_33.2023_-_alteracao_lei_codema.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/plo_34.2023_revisado_.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/plo_35.2023_-_abertura_de_credito_especial_receita.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/plo_36.2023_-_melissa_-_nome_rua_dalvo_ranna.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/plo_37.2023_-_obra_modernizacao_transito_1.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/plo_38.2023_-_contrato_de_rateio_caps_1.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/plo_39.2023_-_centro_de_apoio_especial_saude.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/plo_40.2023_-_joel_-_denomina_rua.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/plo_41.2023_-_aquisicao_transporte_eletivo_saude.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/plo_43.2023_-_desafetacao.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/plo_44.2023_-_fernando-_brinquedo_gratis.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/plo_45.2023_-_lei_paulo_gustavo.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/plo_46.2023_-_rafael_-_pagamento_digital.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/plo_47.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/plo_48.2023_-_marcelo_-_liberdade_economica.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/plo_49.2023_-_insere_no_orcamento_calcamento.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/plo_50.2023_-_complemento_salario_base_enfermeiros.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/plo_52.2023_calcamento_transferencia_especial_estados.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/plo_53.2023_-_sonia_-_denomina_patricia.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/plo_54.2023_-_insere_no_orcamento_complemento_enfermagem_.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/plo_55.2023_-_calcamento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/plo_56.2023_-_recadastramento_pontos_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/plo_57.2023_-_novo_elemento_folha_pagamento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/plo_58.2023_-_folha_pagamento_anulacao_2.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/plo_59.2023_-_novo_elemento_folha_pagamento_excesso.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/plo_60_-_melissa_-_merenda.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/plo_61.2023_-_alteracao_subvencao_hospital_2023.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/plo_62.2023_-_loro_-_quadra.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/plo_63.2023_-_sonia_-_denomina_carlos_augusto.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/plo_65.2023_-_alteracao_ppa.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/plo_66.2023_-_sonia_-_denomina_praca.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/plo_67.2023_-_fernando_-_denomina_praca.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/plo_68.2023_-abertura_de_credito_especial_transporte_sanitario_com_contrapartida.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/plo_72.2023_-_sonia_-salvador.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/plo_73.2023_-_superavit_lc_197_ciesp.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4604/plo_74.2023_-_reajuste_piso_magisterio_2023.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4605/plo_75.2023_-_reajuste_do_servidor_2024.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4606/plo_76.2023_-_reajuste_dos_agentes_politicos_2024.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4607/plo_77.2023_-_reajuste_dos_tickt_2023_.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4614/plo_78.2023_-_reajuste_dos_tickt_2023_.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4630/plo_79.2023_-_devolucao_recurso_saude_excesso_1.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4631/plo_80.2023_-_ajuste_lei_paulo_gustavo_2.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4632/plo_81.2023_-_excesso_arrecadacao_recomposicao_de_perdas_1.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4633/plo_82.2023_-_ajuste_superavit_educacao_e_inss.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4634/plo_83.2023_-_melissa_-_denomina_eneida_padula.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pre_01.2023_-_resolucao_diarias.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pre_02.2023_-_resolucao_alteracao_regimento_loro.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pre_03.2023_-resolucao_45_por_cento.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/pre_04.2023_-frente_parlamentar.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/pre_05.2023_-_comenda_do_merito_esportivo.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/pre_06.2023_-_fim_do_urgentissimo.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4642/pre_07.2023_-_revisado_regulamenta_nova_lei_de_licitacoes.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/01.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/02.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/03.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/04.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/05.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/06.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/07.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/08.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/09.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/11.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/12.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/13.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/14.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/15.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/16.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/17.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/18.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/19.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/20.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/21.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/23.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/24.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/27.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/28.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/29.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/30.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/31.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/32.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/33.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/34.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/35.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/36.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/37.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/38.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/39.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/40.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/41.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/42.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/43.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4328/44.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/45.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/46.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/48.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/49.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/50.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/51.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/52.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/53.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/54.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/55.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/57.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/58.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/60.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/61.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/62.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/63.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/65.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/66.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/67.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/68.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/69.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/70.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/71.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/72.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/73.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/74.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/75.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/76.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/77.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/78.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/79.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/80.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/81.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/82.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/83.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/84.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/85.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/86.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/87.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/88.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/89.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/90.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/91.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/92.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/93.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/94.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/95.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/96.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/98.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/99.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/100.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/101.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/102.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/103.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/104.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/105.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/107.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/107.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/108.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/109.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/110.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/111.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/112.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/113.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/114.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/115.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/116.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/117.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/118.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/119.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/120.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4595/121.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4596/122.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4597/123.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4598/124.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4619/128.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4620/129.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4621/130.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4622/131.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4623/132.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4624/133.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4625/134.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4626/135.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4627/136.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4628/137.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4635/138.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4636/139.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4637/140.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2023/4638/141.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H494"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>