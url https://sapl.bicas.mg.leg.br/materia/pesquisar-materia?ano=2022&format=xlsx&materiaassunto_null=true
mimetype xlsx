--- v0 (2026-02-28)
+++ v1 (2026-04-23)
@@ -54,7285 +54,7285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Melissa Terra</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/01.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento dos Agentes Comunitários de Saúde e Agentes de Combate à Endemias</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de instalação de sistema de câmera de segurança nos prédios públicos.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcelo Jardim</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Poder Público instalar câmeras de monitoramento e vigilância em áreas de alta incidência de ocorrências policiais no âmbito Municipal</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/04.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a permanência de um estagiário de educação física em cada academia popular do município e da outras providências”</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Ticket Feira</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/06.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do programa saúde nos bairros, e_x000D_
 dá outras providências”</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/07.pdf</t>
   </si>
   <si>
     <t>“Inclui o prestador de serviço pessoa física como beneficiário do auxílio alimentação dos servidores municipais".</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emendas à Lei Orgânica</t>
   </si>
   <si>
     <t>Helber Marques Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/projeto_de_emenda_a_lom-_expansao_urbana.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/projeto_de_emenda_a_lom-_expansao_urbana.docx</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 4º DA LEI ORGÂNICA DO MUNICÍPIO – LOM, MODIFICANDO O PARÁGRAFO 4º E ACRESCENTANDO OS PARÁGRAFOS 5º, 6º e 7º PARA AMPLIAR O PERÍMETRO URBANO DO MUNICÍPIO DE BICAS”.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/pelo_02.2022_-_expansao_urbana.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/pelo_02.2022_-_expansao_urbana.docx</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 4º DA LEI ORGÂNICA DO MUNICÍPIO – LOM, MODIFICANDO O PARÁGRAFO 2º E ACRESCENTANDO OS PARÁGRAFOS 3º, 4º e 5º PARA AMPLIAR O PERÍMETRO URBANO DO MUNICÍPIO DE BICAS”.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pelo_03.2022_-_composicao_da_mesa_diretora.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pelo_03.2022_-_composicao_da_mesa_diretora.docx</t>
   </si>
   <si>
     <t>“Altera o artigo 70 da Lei Orgânica do Município de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/pelo_04.2022.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/pelo_04.2022.doc</t>
   </si>
   <si>
     <t>Inclui artigo 5º nas ‘DISPOSIÇÕES TRANSITÓRIAS” da Lei Orgânica Municipal do Município de Bicas.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/01.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a contratação de um neurologista.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/02.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente faça a limpeza e roçagem nas alturas da Rua Sargento Jose Carlos da Silva, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>Solicito a instalação de um poste na Rua Ataide Soriano Pereira, em frente ao Jholly’s Bar.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/04.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa fazer uma limpeza na esquina da Rua Coronel Francisco Sales e que também o executivo faça contato com o a policia ou com o setor responsável  para dar mais segurança ao local.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/05.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade no trecho da Rua Francisco Cândido de Assis que dá acesso ao bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/06.pdf</t>
   </si>
   <si>
     <t>Que o Programa Adolescente Aprendiz, descontinuado na gestão anterior, seja retomado.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/07.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Participação Popular e Fiscalização da Cidade discuta melhorias no trânsito em nosso município.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/08.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Participação Popular e Fiscalização da Cidade discuta a distribuição e tratamento de água em nosso município.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/09.pdf</t>
   </si>
   <si>
     <t>Que seja aberta sindicância para apurar a contratação da empresa WS Construtora nos anos de 2018 a 2020.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/10.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado à Secretaria de Administração com a máxima urgência, a concessão dos pagamentos dos adicionais de insalubridade dos Agentes Comunitários de Endemias e dos Agentes Comunitários de Saúde, bem como a revisão do laudo apresentado sobre o cargo de carpinteiro em relação estes dois quesitos contidos no Laudo Técnico de Insalubridade e Periculosidade realizado em janeiro de 2018. Além disso, solicito que seja negociado e pago a estes servidores todos os direitos que vêm lhe sendo negados desde outubro de 2016.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/11.pdf</t>
   </si>
   <si>
     <t>Que seja instalada travessia para pedestres no entroncamento das ruas Garcia Passos e Santa Tereza. E que seja feita pintura indicando travessia de pedestres ao longo do posto Jukear.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fernando Joca</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Obras que providencia a limpeza e manutenção dos prédios e terrenos das escolas rurais do Val Paraíso e do Ataíde que se encontram abandonadas.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/13.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria competente que providencie o atendimento ao produtor rural Helio Amaro com a Maquina retroescavadeira para fazer um silo.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/14.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Obras o patrolamento e ensaibramento da estrada que liga o Val Paraíso as famílias dos Amaros.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paulinho Plantas</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito que volte a feira para o mesmo local que era antes.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/16.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que sejam tomadas as devidas providencias para melhor limpeza e organização da Praça São José.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/17.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que coloque mais um funcionário em Santa Helena para cuidar da capina, limpeza, e que também seja resolvido o problema da lixeira no local.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/18.pdf</t>
   </si>
   <si>
     <t>Que seja feita a aquisição de ônibus adequado para o transporte intermunicipal de pacientes da saúde.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/19.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que faça construir uma academia ao ar livre no parque de exposições para uso dos moradores da região.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/20.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que faça construir um abatedouro municipal.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/21.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo junto a secretaria competente que tome as devidas providencias para resolver o problema na Rua Dona Miquelina nas casas de numero 184, 204, 274, 250 e 289, que sofrem nos períodos de chuva com a água do córrego que invade os quintais das referidas casas.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/22.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria competente possa fazer o calçamento e resolver os problemas de iluminação no encontro das ruas Milton Marques de Souza e Joaquim Florentino de Souza.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/23.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do Parque dos Ferroviários, em especial no trecho nos arredores da antiga quadra de malha.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/24.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo para reduzir a velocidade no final da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/25.pdf</t>
   </si>
   <si>
     <t>Que seja feita a poda das arvores na entrada do bairro Cutieira.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/26.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que busque a utilização de asfalto ecológico na pavimentação das estradas ruais, seguindo o exemplo da prefeitura de Bom Despacho.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/27.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria competente a reforma urgente do PSF SUL</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/28.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam colocadas lixeiras na calçada da Rua Melo Viana</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/29.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado um redutor de velocidade na Rua Quinze</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/30.pdf</t>
   </si>
   <si>
     <t>Solicito que seja apurado e situação das antenas de transmissão de televisão na cidade.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/31.pdf</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/32.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que faça a manutenção dos equipamentos da fisioterapia, bem como a aquisição de novos colchoes e capas.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/33.pdf</t>
   </si>
   <si>
     <t>Solicito DA ADMINISTRAÇÃO MUNICIPAL, através da Secretaria de OBRAS QUE PROCEDA URGENTEMENTE COM A LIMPEZA E CAPINA DAS RUAS EDUARDO SALOMAO DAVI NO BAIRRO RETTO JUNIOR E NA RUA OITO DE MARÇO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/34.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo junto com o órgão competente venha visitar residências e cortar os bambus que ali se encontram e que causam risco a rede elétrica no bairro santa Terezinha.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/35.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria competente que seja feita limpeza, manutenção das grades de proteção e troca de lâmpadas da quadra do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/36.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que construa uma academia ao ar livre no morro do cruzeiro para uso dos moradores da região.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/37.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que construa uma quadra no Tira Couropara uso dos moradores da região.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/38.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que faça construir uma academia ao ar livre na quadra do Olaria para uso dos moradores da região.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/39.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que construa uma academia ao ar livre na Garcia Passos para uso dos moradores da região.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/40.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que construa uma quadra na Cutieira para uso dos moradores da região</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/41.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que construa uma praça no Morro do Cruzeiro.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/42.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que viabilize a construção de um posto de saúde no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/43.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que viabilize a compra de um veiculo para a secretaria de saúde atender a zona rural de nosso município.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/44.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal que viabilize construção de parquinho e academia ao ar livre no Parque de Exposições</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/45.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Municipal junto a sua secretaria competente que faça piscinões subterrâneos no Bairro Santana e no parque de exposições</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/46.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Saúde junto com a Secretaria de Educação, para que no inicio das aulas presenciais seja feito uma busca nas escolas por crianças de 5 a 11 anos já vacinadas contra o covid-19. Sejam distribuídas fichas para os responsáveis preencherem sobre a situação vacinal de cada criança. As crianças que ainda não foram vacinadas teriam a oportunidade de se vacinarem na própria escola, com a devida autorização dos pais, e o agendamento que seria realizado pela instituição em conformidade com a secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/47.pdf</t>
   </si>
   <si>
     <t>Solicito à prefeitura junto com a secretaria competente que verifique e refaça a pintura da faixa de pedestre em frente a Farmácia Naturallis e em frente ao Colégio Futuro na Rua Capitão Pedro Assis Amaral.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/48.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal junto à secretaria competente que estude possibilidades de melhorias no transito da Avenida Rua Arthur Bernardes (Rua do Bonde).</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/49.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um redutor de velocidade na Rua Nilson Batista Vieira</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/50.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo, junto ao fiscal de postura ou órgão competente, verifique a situação de uma churrasqueira que foi instalada perto da rodoviária por pessoas de outra cidade e que talvez não tenha o alvará com permissão necessária para estar vendendo naquele local.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Fernando Bigode</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/51.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita limpeza e capina do lado da creche Dejanira Fonseca de Oliveira, na Avenida do Contorno.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/52.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que apoie a feira de objetos usados que esta acontecendo na Rua Melo Viana aos domingos, disponibilizando dois cavaletes para o fechamento das ruas e barracas para apoiar os vendedores.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/53.pdf</t>
   </si>
   <si>
     <t>Solicito a volta dos programas para atender as pessoas da terceira idade.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/54.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário municipal de obras que providencie reparos no calçamento das ruas do bairro Santana, principalmente na Rua Engenheiro Pedro Drummond, em frente ao número 225.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/55.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que informe as licitações realizadas para iluminação publica, tais como extensão de rede e outras melhorias de iluminação pública</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/56.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que disponibilize Cursinho para concursos, para nossos jovens e pessoas interessadas em prestar concursos públicos.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/57.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que informe os alvarás concedidos no ano de 2021.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/58.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que envie a esta casa, projeto de lei ordinária para conceder reajuste geral anual aos servidores, referentes às perdas inflacionárias dos últimos dois períodos aquisitivos.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/59.pdf</t>
   </si>
   <si>
     <t>Solicito que a Rua Aristides de Souza Ramos, a partir do número 235 para baixo, e a rua paralela a ela, aproximadamente na mesma altura e também no sentido descendente, sejam ambas interditadas por cavaletes ou qualquer outro instrumento, antes que algum acidente sério aconteça em qualquer uma delas. Além disso, que o executivo tome providências urgentes para reparar a situação degradante destas ruas que estão intransitáveis.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/60.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria competente que viabilize o prolongamento da passarela na Rua Nilson Batista Vieira com a Rua Lucas Proença .</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/61.pdf</t>
   </si>
   <si>
     <t>Que o horário de funcionamento da creche seja estendido até às 17 horas</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/62.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido ao distrito de Santa Helena de Bicas água tratada pela Copasa.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/63.pdf</t>
   </si>
   <si>
     <t>Que seja construída capela mortuária no cemitério do distrito de santa helena.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/64.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridas caçambas para depósito de entulho.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/65.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da rua que dá acesso ao cemitério de Santa Helena.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/66.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo, junto a sua secretaria competente instale postes de iluminação na Rua Aristides de Souza Ramos.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/67.pdf</t>
   </si>
   <si>
     <t>Que seja feito pelo executivo um projeto para ajudar a população mais carente da terceira idade, que disponibilize cesta básica, kit de limpeza e camisas do projeto para os idosos.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/68.pdf</t>
   </si>
   <si>
     <t>Que seja feito um quebra mola, ou seja ao menos pintado os cruzamentos da Rua Prefeito Edson de Souza, próximo a casa do Betinho Alegria</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/69.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo, junto a sua secretaria competente arrume a ponte indo para o sitio do Senhor Valentin, na estrada vai para Santa Helena, depois do Sitio da Bandeira</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/70.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo faça uma restauração completa na Rua Maria Nilva.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/71.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo, junto a sua secretaria competente faça uma vistoria e instale postes de iluminação na rua lateral ao condomínio da Avenida Governador Valadares</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/72.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Obras, que providencie instalação de redutor de velocidade na rua Prefeito Edson de Souza, nas proximidades da casa de número 9.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/73.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da secretaria de obras que providencie o conserto da entrada do Centro Municipal de Fisioterapia, com troca dos pisos que estão quebrados.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/74.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um bueiro na Av. do Contorno, em frente ao numero 67.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/75.pdf</t>
   </si>
   <si>
     <t>Solicito que as entradas da cidade sejam limpas, capinadas, cuidadas bem como todas as praças, parques e jardins.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/76.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a capina geral de todos os bairros da cidade</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/77.pdf</t>
   </si>
   <si>
     <t>que seja feito uma reforma buscando melhorias e a revitalização na praça do Lilim Popó no Bairro Edgar Moreira</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/78.pdf</t>
   </si>
   <si>
     <t>Solicito o conserto do bebedor de água que atende o pessoal que participa dos grupos da terceira idade</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/79.pdf</t>
   </si>
   <si>
     <t>Venho solicitar  a comissão de desenvolvimento urbano formada este ano que tome as providencias relacionadas abaixo_x000D_
 1)Relacionar todos os loteamentos regulares e irregulares existentes hoje no município_x000D_
 2}Que cobre do executivo providencias urgentes e necessárias com relação as invasões e mudanças das estradas rurais e suas áreas protegidas por leis, tanto na estrada que liga o município de Bicas a Guarara ( perto do point do verão ), como a estrada que liga o Município aos Machado, mais precisamente em frente ao empreendimento Jardim Paraíso _x000D_
 3)Cobre explicação ao executivo sobre a venda e comercialização de lotes,_x000D_
 e inicio das atividades do empreendimento com a liberação das áreas de lazer e etc._x000D_
 	4)Que tome conhecimento junto ao MP, referente ao procedimento aberto por aquele órgão sobre as irregularidades do condomínio Jardim Paraíso</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/80.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/80.pdf</t>
   </si>
   <si>
     <t>Que seja recolocada internet livre para os moradores do bairro Edgar Moreira, em frente a quadra.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/80_2.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/80_2.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo, junto a sua secretaria competente que façam o nivelamento da Praça Quintino Bocaiuva na Rua 15, em frente ao PC do açougue.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/82.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria competente providencie a colocação de mesa de ping pong, e de futmesa em todas as quadras de bairro do município</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/83.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que dê prioridade aos pacientes em tratamento oncológico que fazem quimioterapia ou radioterapia, e disponibilizem agendamento para que eles possam passar por consultas nos PSFs.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/84.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/84.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que estude a viabilidade de realizar convênio com o Leopoldina Atlético Clube, para que a sede do clube seja utilizada em projetos esportivos e sociais.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/85.pdf</t>
   </si>
   <si>
     <t>Que seja cumprido imediatamente o piso salarial nacional do magistério.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/86.pdf</t>
   </si>
   <si>
     <t>Que seja revogada a portaria 18/2022, que fere o livre exercício da vereança.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/88.pdf</t>
   </si>
   <si>
     <t>Solicito à prefeitura junto com a secretaria competente que faça uma reforma na praça do Campo do Leopoldina, e que seja dada a devida manutenção para a mesma.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/89.pdf</t>
   </si>
   <si>
     <t>Que o executivo contrate mais funcionários para capina na cidade e providencie mais ferramentas e maquinas para este serviço.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/90.pdf</t>
   </si>
   <si>
     <t>Que o transporte dos idosos para participar das atividades dos grupos de terceira idade seja retomado.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/91.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura contate a associação de Moradores de Santa Helena com vistas a custear o reparo imediato das instalações.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/92.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo junto com a sua secretaria competente que faça uma limpeza no cemitério.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Solicito ao executivo junto com a sua secretaria competente que faça a nivelação da Rua Aura Alhadas.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/94.pdf</t>
   </si>
   <si>
     <t>Solicito à prefeitura junto com a secretaria competente que providencie com a devida urgência o calçamento e iluminação da Rua D do bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/95.pdf</t>
   </si>
   <si>
     <t>Que seja feita a atualização do valor do auxílio funeral.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/96.pdf</t>
   </si>
   <si>
     <t>ue seja reajustado o valor do auxílio aluguel.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/97.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/97.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza do mata-burro próximo ao Sítio Santa Cruz em São Manoel.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/98.pdf</t>
   </si>
   <si>
     <t>Que seja instalado guarda-corpo na ponte conhecida como ponte da Copasa, em São Manoel.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/99.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dado cumprimento à LEI Nº 14.231, DE 28 DE OUTUBRO DE 2021 que “Inclui os profissionais fisioterapeuta e terapeuta ocupacional na estratégia de saúde da família.”</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/100.pdf</t>
   </si>
   <si>
     <t>Que seja construído ponto de ônibus coberto nos bairros da cidade para que as crianças que aguardam o transporte escolar tenham onde se abrigar da chuva e do sol.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/101.pdf</t>
   </si>
   <si>
     <t>Que seja reativada a fanfarra de Bicas e que os repasses á Corporação Musical São José de Bicas sejam aumentados.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/102.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que verifique a razão de duas árvores na Avenida Governador Valadares terem morrido e que recomponha estas árvores.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/103.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpadas da praça Dr. Vicente Bianco.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/104.pdf</t>
   </si>
   <si>
     <t>Que seja feito o transporte escolar das crianças do Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/105.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura coloque escoras nas árvores novas plantadas ao longo da Melo Viana para evitar que elas cresçam fora do prumo e inclinadas para baixo.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/106.pdf</t>
   </si>
   <si>
     <t>Venho solicitar que a Comissão de Desenvolvimento Urbano reveja a resposta a indicação nº 79 de 2022 que foi dada a este vereador referente ao assunto de extrema importância para o Município.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/107.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que elabore um plano de “Análise Das Condições De Acesso À Pessoa Com Deficiência E Mobilidade Reduzida Em Via, Prédios E Espaços Públicos.”</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/108.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no calçamento entre as ruas Lucas Proença e Emil Farhat.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/109.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura providencie um veículo mais adequado para a fanfarra se apresentar.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/110.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura providencie a troca das lâmpadas de iluminação pública do calçadão da Avenida Governador Valadares e da praça do batalhão.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/111.pdf</t>
   </si>
   <si>
     <t>Que seja dada atenção às instalações da associação de artesãos no prédio do terminal rodoviário, que precisam de troca de lâmpadas e telhas. Além disso, peço que seja feita maior divulgação do espaço nas redes sociais da prefeitura.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/112.pdf</t>
   </si>
   <si>
     <t>Que sejam retomadas as campanhas de saúde bucal nas escolas.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/113.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/113.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e limpeza da rua G do bairro Gilson Lamha, especialmente no trecho próximo ao barracão e ao buraco onde jogam lixo.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/114.pdf</t>
   </si>
   <si>
     <t>Que o estacionamento ao longo da rua Santa Tereza seja revisto para evitar acidentes.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/115.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Assistência Social e da Diretoria de Esportes ligada a Secretaria de Educação, que forneçam Quimonos para todos os participantes do projeto de Jiu Jitsu, bem como tatame com as dimensões necessárias, e financie os custos para que todos possam participar de eventos fora do município.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/116.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de quebra molas próximo à quadra poliesportiva no Bairro Leopoldina.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/117.pdf</t>
   </si>
   <si>
     <t>Que seja alterada a posição do primeiro mata burro na estrada que vai para a água santa (passando pelo asfalto), para que ele fique mais próximo à estrada.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/1181.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/1181.pdf</t>
   </si>
   <si>
     <t>Que seja feita demarcação geral das ruas da cidade, com repintura das faixas, das vagas de estacionamento para idosos, deficientes, motos e etc.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/1191.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/1191.pdf</t>
   </si>
   <si>
     <t>Que seja feita a doação de material escolar para os alunos de todas as escolas.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/120.pdf</t>
   </si>
   <si>
     <t>Solicito a troca da iluminação pública da Quadra da Olaria.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/121.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura busque formas de apoiar iniciativas de incentivo ao desporto municipal, como a que ocorre na quadra do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/122.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza na quadra ao lado da escola Coronel Souza.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/123.pdf</t>
   </si>
   <si>
     <t>Solicito a Presidência desta Casa Legislativa disponibilize um computador para os jovens tirarem o título de eleitor.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/124.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/124.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza nos veículos do transporte escolar.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/125.pdf</t>
   </si>
   <si>
     <t>Que seja feita reforma nos banheiros da rodoviária e do conselho da comunidade.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/126.pdf</t>
   </si>
   <si>
     <t>Solicito reparos na ponte da Fazenda dos Cristais.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/127.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/127.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja feita o gramasso em volta dos túmulos do cemitério e que providencie a limpeza do mato na parte de cima do cemitério.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/1281.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/1281.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja oferecido almoço aos funcionários todos os dias.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/129.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que providencie uma placa de identificação com o nome da “FEIRINHA DO ROLO”; que seja disponibilizado aos domingos banheiros químicos feminino/masculino, lixeiras e também, que seja feito um estudo para colocação de placas de “PROIBIDO ESTACIONAR” ou “INTERDITADO” no local no horário da feirinha.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/130.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que verifique a viabilidade para expansão da “FEIRINHA DO ROLO” para a Rua Dom Silveiro.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/131.pdf</t>
   </si>
   <si>
     <t>Que seja agendada audiência pública para prestação de contas do 3º quadrimestre de 2021, com todas as informações pertinentes, além dos índices constitucionais, o índice com comprometimento da folha de pessoal atualizado com as últimas contratações dos editais e demais dados necessários para o acompanhamento da execução orçamentária.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/132.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da secretaria competente, que faça a limpeza da área da academia popular localizada no Parque dos Ferroviários, bem como a liberação do banheiro para que as integrantes do projeto “Saúde em Movimento”.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/133.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza no prolongamento da Rua Farmacêutico Jair Pereira.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/134.pdf</t>
   </si>
   <si>
     <t>Que seja feita instalação de mais quatro pontos de iluminação na Praça São José.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/135.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através do órgão competente, que seja realizado um estudo para melhoria na entrada da Rua Santa Fé.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/136.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que proceda a apuração das razões e responsáveis pela remoção do cavalete que protegia a obra à Rua José Varanda.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/137.pdf</t>
   </si>
   <si>
     <t>Que seja construída cobertura para o ponto de taxi da rua dos operários.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/1381.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/1381.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo nos postes do calçadão da Avenida Governador Valadares e no trecho da rua em frente à antiga delegacia.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/139.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura nos muros do parque de exposições e batalhão da PM bem como reparo nas calçadas ao redor do parque.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/140.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/140.pdf</t>
   </si>
   <si>
     <t>Que seja feita troca do poste de madeira (identificação 130/3) da Rua José Darci Tavares – Rua na saída para a Água Santa.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/141.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da secretaria competente que providencie a solda de uma placa de sinalização na Rua Manoel Pires Pereira, 48.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/142.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/142.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder executivo que verifique a situação de criação de porcos no perímetro urbano da cidade de Bicas.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/143.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/143.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das secretarias competentes, que façam as chamadas ruas de lazer, nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/144.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/144.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que efetue o pagamento da montagem e desmontagem das barracas da feira dos produtores aos sábados, bem como efetue ações para incremento do evento e chamada de público.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/145.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/145.pdf</t>
   </si>
   <si>
     <t>Que seja realizado repasse ao Hospital São José para possibilitar o retorno das cirurgias e procedimentos urológicos.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/146.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/146.pdf</t>
   </si>
   <si>
     <t>Que os bairros do município sejam equipados com contentores de lixo.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/147.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/147.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um quebra molas na Rua Prefeito Oliveira Souza, em frente ao número 134.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/148.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/148.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que em contato com o proprietário do loteamento Alto das Brisas, conhecido como chapadão que verifique a possibilidade de cessão de um espaço a Copasa para a instalação de um reservatório de água.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/149.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/149.pdf</t>
   </si>
   <si>
     <t>Que seja dada especial atenção à limpeza e capina do bairro São Pedro.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/150.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/150.pdf</t>
   </si>
   <si>
     <t>Que seja feita busca ativa pelos pontos de iluminação pública com lâmpadas queimadas.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/151.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/151.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um quebra molas na Avenida Athaide Suriano Pereira, em frente ao número 334.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/152.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/152.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na iluminação do parque dos ferroviários.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Dr. Beto</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/153.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/153.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da secretaria de obras, a instalação de um quebra mola na Rua Getúlio Vargas em frente ao bar da Cleide.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/154.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/154.pdf</t>
   </si>
   <si>
     <t>Que seja construída calçada e instalado corrimão na rua Camilo Fernandes Alhadas, até a rua Eduardo Salomão David.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/155.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/155.pdf</t>
   </si>
   <si>
     <t>Que seja distribuído aos servidores municipais os EPIs adequados para os trabalhos exercidos, conforme normas técnicas vigentes.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/156.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/156.pdf</t>
   </si>
   <si>
     <t>Que seja reparado a bueira transversal na subida do morro do São Pedro, bem como capina.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/157.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/157.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído um muro no antigo cemitério próximo a capelinha.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/158.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/158.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da secretaria competente, que verifique a viabilidade de unificação da Feirinha do Rolo com a Feira do Produtor Rural que acontece aos sábados.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/159.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/159.pdf</t>
   </si>
   <si>
     <t>Que ao realizar podas de árvores a prefeitura faça a devida sinalização de “homens trabalhando”.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/160.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/160.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria competente que providencia a limpeza e o patrolamento da antiga estrada do Povoado de São Manoel.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/161.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/161.pdf</t>
   </si>
   <si>
     <t>Que seja reparada toda a rede de iluminação pública do Parque de Exposições e que o horário de fechamento do parque seja revisto, contando, se possível, com o apoio da PM em ronda noturna no local.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/162.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/162.pdf</t>
   </si>
   <si>
     <t>Que seja realizada vistoria em árvore nos fundos do terreno da residência à Rua José Monteiro de Rezende , que dão para a rua Cesar de Oliveira Mendes próximo ao n. 209.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/163.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/163.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que, através da secretaria competente, que verifique a possibilidade de sediar os Jogos Escolares de Minas Gerais- JEMG para o próximo ano.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/164.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/164.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que, através da secretaria competente, a criação de uma brigada de incêndio no Município.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/165.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/165.pdf</t>
   </si>
   <si>
     <t>Que o serviço social da Prefeitura seja acionado para após uma visita no que sobrou da residência do funcionário Sr. JOÃO BENTO, após o ocorrido na sexta feira seja prestado ao mesmo o auxílio necessário.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/166.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/166.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria competente que providencia a limpeza e o termino da infraestrutura do Bairro São Pedro.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/167.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/167.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que providencie a aquisição de um veículo maior, como um van, para a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/168.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/168.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que providencie a colocação de placa “PROIBIDO ESTACIONAR” do lado direito da Igreja Brasil para Cristo na Rua Garcia Passos.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/169.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/169.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da Secretaria de Saúde, que providencie luvas  descartáveis para o PSF Sudeste.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/170.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/170.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da Secretaria competente, que providencie a colocação de placas indicativa “CUIDADO CRIANÇAS em todos os pontos que pegam  crianças.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/171.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/171.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da secretaria competente, que verifique a possibilidade de realização um concurso de “Decoração de Natal” concedendo premiação aos dez primeiros lugares, sendo cinco para fachadas de residências e cinco para vitrines do comércio.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/172.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/172.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da Secretaria de Educação, que estude a possibilidade de tornar obrigatório a execução do Hino Nacional e o hasteamento da bandeira do Brasil nas escolas municipais.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/173.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/173.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da Secretaria competente, que proceda a pintura novamente da faixa de pedestre em frente a “Farmácia Naturalis”.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/1741.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/1741.pdf</t>
   </si>
   <si>
     <t>Que seja feita dragagem e limpeza do córrego de São Manoel nos mesmos moldes que foi feito no córrego de Bicas.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/175.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/175.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que instale braços de iluminação nos dois postes na parte lateral da praça e na parte de trás da capela do cemitério municipal, este último com dois braços para dentro e para fora da praça.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/176.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/176.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuadas de forma a prevenir o avanço da dengue ações de bloqueio utilizando UBV costal motorizado.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/177.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/177.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo redutor de velocidade à Rua Prefeito Nilson Batista, na altura do número 165.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/178.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/178.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que volte a informar o Boletim da Covid19 diariamente.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/179.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/179.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que modifiquem o procedimento de atendimento nos postos de saúde, para atendimento no mesmo dia das consultas daqueles que buscam o diagnóstico de seus sintomas, e a devida medicação.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/180.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/180.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Fazenda, que prorrogue o prazo para pagamento do IPTU.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/181.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/181.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que faça ampla divulgação e campanha de conscientização incentivando o uso de máscaras nas escolas e locais fechados, principalmente nos ambientes de saúde como Hospital e postos de saúde.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/182.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/182.pdf</t>
   </si>
   <si>
     <t>Que seja colocado braço de iluminação no poste na rua da caixa 9/5-A em frente ao prédio Rafael Sales, nº 27.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/183.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/183.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da secretaria competente, que providencie a substituição do poste localizado na Rua Vitor Cúgola.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/184.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/184.pdf</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/185.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/185.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da secretaria competente, que providencie melhorias no sinal de transmissão de TV.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/186.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/186.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido novo veículo para transportar pacientes para realizar exames e consultas em Juiz de Fora.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/188.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/188.pdf</t>
   </si>
   <si>
     <t>Que seja feito investimento no projeto de Futebol na quadra do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/189.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/189.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da secretaria competente, que verifique a possibilidade de disponibilizar um profissional de serviços gerais somente para a limpeza do setor onde estão sendo realizados os testes para o covid 19 na Policlínica.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/190.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/190.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Saúde, através do departamento de Vigilância Sanitária que tome providências em relação a grande quantidade de pombos na Policlínica Municipal.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/191.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/191.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal que coloque em funcionamento o Conselho Municipal do Idoso - COMID.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/192.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/192.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que disponibilize um número de contato com fiscal de postura que possa receber solicitações também por watsap, e que tal numero seja divulgado em destaque na página da prefeitura na internet, nas redes sociais, e em carro de propaganda volante.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/193.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/193.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, a volta da vacinação aos sábados para facilitar para trabalhadores e ampliar a possibilidade para termos o maior numero de pessoas com o ciclo completo de proteção.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/194.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/194.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que envie Projeto de Lei, dispondo sobre pagamento por desempenho com base nas portarias vigentes do Previne Brasil, constando as equipes de Saúde da Família, Equipes de Atenção Básica, Equipe de Saúde Bucal modalidades I e II.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/195.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/195.pdf</t>
   </si>
   <si>
     <t>Que seja oportunizada a utilização de sala para dentro do sindicato rural para hospedar órgãos que prestam serviços ao produtor, como IMA e EMATER.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/196.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/196.pdf</t>
   </si>
   <si>
     <t>Que dois tratores da prefeitura sejam reparados, revisados e cedidos ao sindicato rural para atender demandas dos produtores.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/197.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/197.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomada a iniciativa de cobrar de todas as entidades o plano de trabalho detalhando onde vão ser gastos os recursos públicos proveniente das emendas impositivas determinadas pelos membros desta casa legislativa e que depois estas entidades prestem contas obedecendo o plano de trabalho apresentado.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/198.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/198.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal o reparo das caixas d’agua de Santa Helena, da laje que serve de apoio e o cercamento delas.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Que seja feito o asfaltamento do início da rua Athaíde Suriano Pereira com Alice de Souza Mattos, até a rua Aristides de Souza Ramos, incluído a subida para estas ruas.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/200.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/200.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no portão do PSF da Retta.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/201.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/201.pdf</t>
   </si>
   <si>
     <t>Que seja jogado água, três vezes por semana, na grama das ruas Melo Viana e Governador Valadares.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/202.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/202.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que, através da secretaria competente, que verifique a possibilidade de promover o evento “Passeio Ciclístico e Competição” em nossa cidade.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/203.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/203.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da secretaria de obras, que providencie a aquisição das seguintes ferramentas: prancha, sapo e um cortador de asfalto.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/204.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/204.pdf</t>
   </si>
   <si>
     <t>Que seja divulgado o procedimento para dar cumprimento à Lei nº 1618 de 23 de março de 2013, que “GARANTE O ACESSO GRATUITO AOS DEFICIENTES EM EVENTOS CULTURAIS E ESPORTIVOS PROMOVIDOS OU PATROCINADOS PELA ADMINISTRAÇÃO MUNICIPAL”, na Expobicas.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/205.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/205.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado reparo no mata-burro à rua Gil Marques de Souza(cutieira).</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/206.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/206.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura e demarcação das ruas e áreas de estacionamento.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/207.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/207.pdf</t>
   </si>
   <si>
     <t>Que seja instalada lixeira na subida para a rua Eduardo Gomes Baião.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/208.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/208.pdf</t>
   </si>
   <si>
     <t>Que seja resolvido o problema da fila para testagem de covid19 na policlínica.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/209.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/209.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da secretaria competente, que seja feita a canalização de uma água escura que escorre pela Rua João Paulo II, no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/210.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/210.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da secretaria competente, que proceda o conserto da tampa do bueiro localizado na Rua Norton Cid Marques.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/211.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/211.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Prefeito Municipal que na medida do possível venha substituindo a iluminação pública do município por luminárias de LED.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/212.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/212.pdf</t>
   </si>
   <si>
     <t>Que seja criada solenidade anual para homenagear os servidores que se aposentam.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/213.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/213.pdf</t>
   </si>
   <si>
     <t>que sejam tampados os buracos localizados na Rua Dom Silvério.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/214.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/214.pdf</t>
   </si>
   <si>
     <t>Que se providencie a troca das portas dos banheiros do PSF Sul.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/215.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/215.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que, através da secretaria competente, que seja realizada a manutenção ou troca da areia do parquinho da Reta.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/216.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/216.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Obras que providencie o asfaltamento do acostamento localizado perto do Pórtico de entrada da cidade, próximo às lojas que lá se instalaram.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/217.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/217.pdf</t>
   </si>
   <si>
     <t>Que seja dado fiel cumprimento à portaria 25/2022.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/218.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/218.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da secretaria competente, que providencie a limpeza do córrego localizado entre as Ruas Santa Fé e Olaria, e que realize estudos para possível manilhamento do córrego.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/219.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/219.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da Secretaria de Obras , que providencie o conserto do bueiro, tipo mata- burro, localizado no início da Rua Coronel Francisco Sales.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/220.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/220.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que, através da secretaria competente, que seja realizada a limpeza/manutenção dos banheiros que atende os frequentadores e produtores da Feirinha do Produtor Rural.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/221.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/221.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que, através da secretaria competente, que seja instalada uma lixeira entre o parquinho e o Conselho da Comunidade, instalados no Parque dos Ferroviários.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/222.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/222.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a necessidade de instalação dois redutores de velocidade na rua Ildeu Fernandes Alhadas.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/223.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/223.pdf</t>
   </si>
   <si>
     <t>Que seja dado imediato cumprimento ao Piso Nacional da enfermagem para os servidores da prefeitura.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/224.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/224.pdf</t>
   </si>
   <si>
     <t>Que seja feita reforma e manutenção geral na Praça do Campo do Leopoldina.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/225.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/225.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da secretaria competente, instalação de iluminação pública na Rua dos Operários entre o “Açougue do LOURINHO” até a loja de móveis “FAMA”.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/226.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/226.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que verifique junto ao Detran MG, os procedimentos necessários para que idosos acima de 60 anos e portadores de deficiência com dificuldades de mobilidade, possam emitir a credencial de estacionamento.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/227.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/227.pdf</t>
   </si>
   <si>
     <t>Que ocorra campanha publicitária para incentivar as pessoas que pararam de estudar a retomarem os estudos.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/228.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/228.pdf</t>
   </si>
   <si>
     <t>que seja feita a remoção dos restos de capina e entulho do bairro Gilson Lhama.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/229.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/229.pdf</t>
   </si>
   <si>
     <t>Que seja implementado o programa “Bombeiro Mirim”.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/230.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/230.pdf</t>
   </si>
   <si>
     <t>Que seja adquirida máquina cortadora para piso asfáltico.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/231.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/231.pdf</t>
   </si>
   <si>
     <t>Que seja reparada a bueira transversal no encontro da Avenida Brasília com Rua Primo Rossi.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/232.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/232.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o portão interno da E. M. Cel. Retto Júnior.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/233.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/233.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentada a Lei 1844 de 14 de outubro de 2018.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/234.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/234.pdf</t>
   </si>
   <si>
     <t>Que seja dado cumprimento à lei do Piso da Enfermagem.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/235.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/235.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura viabilize o aluguel de espaço próximo de onde ocorre a feira do rolo hoje para realização da feira.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/236.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/236.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o programa de distribuição de cestas básicas.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/237.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/237.pdf</t>
   </si>
   <si>
     <t>Que seja instalado mata burro na estrada para o sítio do Avoí, sentido água santa.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/238.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/238.pdf</t>
   </si>
   <si>
     <t>Que seja feita poda de árvore tocando rede elétrica no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/239.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/239.pdf</t>
   </si>
   <si>
     <t>Que seja distribuído tablet para auxílio na aprendizagem de alunos autistas.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/240.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/240.pdf</t>
   </si>
   <si>
     <t>Que seja instalado para raios no local conhecido como chapadão.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/241.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/241.pdf</t>
   </si>
   <si>
     <t>Que seja tomada providência quanto aos veículos abandonados nos fundos do prédio da vigilância epidemiológica.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/242.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/242.pdf</t>
   </si>
   <si>
     <t>e seja reparado o guarda corpo da ponte à rua da Olaria, que está danificado a mais de um ano.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/243.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/243.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que providencie novos colchoes para utilização dos usuários do centro de fisioterapia, bem como armário para a cozinha daquele prédio público.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/245.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/245.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de obras, que providencie a reforma do prédio onde ficava o SAMU, para transferir os atendimentos da Casa Azul para este prédio.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/246.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/246.pdf</t>
   </si>
   <si>
     <t>Que seja dada solução imediata para colocar o maquinário parado (em especial a patrol, retro e tratores) em funcionamento, pois a comunidade da zona rural está sofrendo pela falta do maquinário.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/247.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/247.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma equipe permanente para manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/248.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/248.pdf</t>
   </si>
   <si>
     <t>Que seja retomado o transporte para idosos participarem das atividades dos grupos da terceira idade.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/249.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/249.pdf</t>
   </si>
   <si>
     <t>Que as cirurgias de cataratas voltem a ser realizadas.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/250.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/250.pdf</t>
   </si>
   <si>
     <t>Que seja removida a exigência de habilitação B para o edital 22/2022.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/251.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/251.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o replantio de árvores no início do calçadão da Avenida Governador Valadares, quase em frente ao açougue.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/252.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/252.pdf</t>
   </si>
   <si>
     <t>Que seja feita revitalização da praça de Santa Helena e a remoção da lixeira na entrada do povoado.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/253.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/253.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através de suas secretarias competentes, que providenciem placa de localização na Rua JOSÉ MONTEIRO DE REZENDE.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/254.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/254.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, a criação de área de recreação para cães denominada Parcão, no Parque dos Ferroviários.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/255.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/255.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I e §2 do Regimento Interno, que seja feita limpeza de todo curso do córrego São José.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/2561.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/2561.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I e §2 do Regimento Interno, que seja feita a retirada de troncos de arvores que foram cortadas na rua Treze de Junho.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/257.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/257.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que se providencie o cadastramento do Fundo dos Direitos da Criança e do Adolescente (FDCA) na Receita Federal para financiamento de projetos.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/258.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/258.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, solicitar providências urgentes referente a invasão de terreno do Município, no Bairro Gilson Lamha em área de preservação ambiental no beira do córrego São José, área esta que tem uma proibição para construção de moradores ou outros, por se tratar de área de risco.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/259.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/259.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja providenciado o calçamento da rua Antônio Ferreira Mattos, no Bairro Souza Mattos.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/260.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/260.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno que seja estudada a possibilidade de instalação de um telão na Praça São José durante a realização da Copa do Mundo 2022.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/261.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/261.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja providenciado a contratação de médico para atendimento no PSF Sul.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/262.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/262.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I e §2 do Regimento Interno, que seja realizada limpeza de um terreno na Rua Norton Cid Marques de Pinho. Aproveito a oportunidade para solicitar que providencie o cercamento do local.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/263.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/263.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja apurado se ocorreu má conduta do profissional médico que atendeu hoje na policlínica.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/264.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/264.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que a Secretaria de Saúde realize busca ativa no Município das pessoas que ainda não se vacinaram e que não tomaram todas as doses necessárias contra a Covid 19; intensifique a mobilização através de divulgação de campanhas,e por meio dos agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/265.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/265.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feita a capina do córrego da Rua Miquelina.e que após a capina não seja colocado o mato ao lado do córrego.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/266.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/266.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que providencie a retirada de uma pedra que está obstruindo a passagem de água no córrego São José,um pouco abaixo da Rua Primo Rossi.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/267.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/267.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que realize melhorias na iluminação na Rede Ferroviária.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/268.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/268.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que providencie com urgência o reparo nas manilhas da Rua C, Bairro Edgar Moreira, que estão em iminência de cair.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/269.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/269.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que providencie a retirada do Ponto de Ônibus no Povoado de Santa Helena.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/270.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/270.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja cercado o parquinho em frente ao Samu.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/271.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/271.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja realizada a manutenção da estrada Val Paraíso.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/272.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/272.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja disponibilizada barracas para a Feira do Rolo.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/273-_melissa_-_garcia_passos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/273-_melissa_-_garcia_passos.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja estudado, antes de ocorrer a execução do asfaltamento da Rua Garcia Passos, a adequação do sistema de captação de águas.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/274-_joel_-_bueiro_inteligente.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/274-_joel_-_bueiro_inteligente.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que sejam construídos os bueiros inteligentes.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/275_-_loro_-_animais_manoel_pires_pereira.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/275_-_loro_-_animais_manoel_pires_pereira.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, que seja feita vistoria na Rua Padre Manoel Pires Pereira a fim de verificar o grande número de animais soltos na rua e possível acúmulo de animais em residências.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/276_-_joel_-_lixo__no_gl.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/276_-_joel_-_lixo__no_gl.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja feita ação educativa nas ruas recentemente calçadas do bairro Gilson Lamha para orientar os moradores sobre a coleta de lixo.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/277_-_fernando_-_hsjb.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/277_-_fernando_-_hsjb.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154, §1, I do Regimento Interno, solicitar providências urgentes para reestabelecer o atendimento de urgência no Hospital são José, pois faltam médicos no atendimento e recebo constantes reclamações. É preciso também proceder o desconto nos repasses (previsto no convênio) pela falta de médicos. Por fim, peço que seja verificada a regularidade fiscal da instituição antes de qualquer repasse.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/278_-_joel_-_policlinica_telefone.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/278_-_joel_-_policlinica_telefone.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,I do Regimento Interno, que seja tomada providência para melhorar o atendimento telefônico na policlínica.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/279_-_joel_-_olho_vivo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/279_-_joel_-_olho_vivo.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve indica, nos termos do Art. 154,§1,II do Regimento Interno, que seja enviado a esta casa proposta de Lei para criação de sistema de vigilância permanente das vias públicas da nossa cidade, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/280-_fernando-ponto_onibus.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/280-_fernando-ponto_onibus.docx</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/281.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/281.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado protetores solares aos funcionários que trabalham ao ar livre, expostos ao sol.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/282.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/282.pdf</t>
   </si>
   <si>
     <t>que seja adquirido com urgência material para os consultórios odontológicos dos PSFs.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Grêmio Recreativo Escola de Samba Mocidade Independente das Abelhas, pelos seus 45 anos.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/02.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr, JOÃO NOEL DE SOUZA, ocorrido no dia 29/01/2022.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/03.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos e votos de elogios a todos os servidores e colaboradores da justiça eleitoral de bicas.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/04.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Melissa Terra Agrelli Mattos requeiro aprovação de Moção de Repúdio a ser encaminhada à ALESP, referente às declarações dadas pelo Deputado Arthur Moledo do Val, com relação às mulheres ucranianas.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/05.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais peço aprovação de moção de repúdio às declarações do Dr. Marco Aurélio Matos levadas ao ar pela Rádio Nossa FM no programa Boca no Trombone do dia 10 de março de 2022, quando os professores foram chamados de vagabundos.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/06.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Melissa Terra Agrelli Mattos requeiro aprovação de Moção de Aplausos a ser encaminhada à Associação de Caridade São José, referente ao 81º Aniversário do Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/07.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr, PAULO NUNES, ocorrido no dia 24 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/08.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos ao Sr. Joel de Abreu, idealizador e organizador da “Feira do Rolo”.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/09.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE APLAUSOS ao escritor Fabiano de Almeida Candido, autor de 2 livros com alta vendagem, e idealizador de um lindo projeto que ajuda diversos animais em todo país, como a SOPA (Sociedade Protetora dos Animais), cujo lucro das vendas do lançamento de seu segundo livro foi revertido a entidade.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/10.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS parabenizando o Senhor GERALDO SOARES (conhecido carinhosamente como Landim), que nesse ano completará 100 anos no dia 04 de outubro.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/11.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sra, NILZA BLANDINA FELIPE MATOS</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/121.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS parabenizando a Senhora CLÁUDIA PACHECO pela realização da “PALESTRA DE CONSCIENTIZAÇÃO DO AUTISMO E INCLUSÃO ESCOLAR NA CIDADE DE BICAS”.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/13.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS parabenizando o Jornal “O MUNICÍPIO pelos 106 anos.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/14.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS parabenizando o Senhor WILLIAN DOLAVALE, locutor da Rádio Alternativa, extensivos a todos que compõem o grupo do Whatsapp da “Rádio Alternativa” pela mobilização feita em comemoração ao dia das mães na última sexta-feira.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/15.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr REGINALDO ROSA, ocorrido no dia 07/05/2022.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/16.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS aos Profissionais da enfermagem em comemoração ao Dia do Enfermeiro.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/17.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS ao Sr. ADRIANO FEU TEIXEIRA, facilitador do Projeto “FUTURO NO TATAME, pelo trabalho realizado com os crianças e adolescente da cidade de Bicas.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/18.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS ao Sr. RAMILLO RODRIGUES DE OLIVEIRA pelos relevantes serviços prestados a população biquense.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/19.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos e as servidoras públicas Daniele de Oliveira Gonçalves e Gabriela Noemi da Silva de Souza</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/20.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS parabenizando a equipe de futsal masculino pela conquista da medalha de prata no JEMG- JOGOS ESCOLARES DE MINAS GERAIS- 2022, estendendo os cumprimentos à Diretoria da Escola Estadual Deputado Oliveira Souza e servidores lotados na Diretoria de Cultura.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/23.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Melissa Terra Agrelli Mattos requeiro aprovação de Moção de Pesar a ser encaminhada aos familiares de Maria das Dores Sales Pereira, nossa amada Dorinha, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/24.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr. ARY SÉRGIO ALHADAS, ocorrido no dia 31/05/2022.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/25.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE APLAUSOS à ASSOCIAÇÃO REFÚGIO DOS MENINO(AS) DE RUA – SÍTIO SHALOM,</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/26.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr. Jorge Riani, ocorrido no dia 10/07/2022.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/27-_luiz_fernando_-_aplausos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/27-_luiz_fernando_-_aplausos.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com o que determinam as normas do Regimento Interno, propõe à apreciação dos colegas desta Casa, a emissão de MOÇÃO DE APLAUSOS ao Sr. JOSÉ FRANCISCO MOREIRA AGRELLI pela dedicação no desempenho do seu trabalho, inclusive estando sempre presente para atender a população fora do seu horário de trabalho.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/28.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE APLAUSOS, ao Sr. Roberto Machado pela vitória na 3ª etapa do campeonato Zona da Mata de Motocross, categoria Nacional Sênior 35.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/291.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/291.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos ao Sr. Dorniê Matias da Silva pelo recebimento do título de Doutor Honoris Causa pelo ativismo em favor dos povos tradicionais de Matriz Africana.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/30.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos ao Sr. José Luiz Gonçalves Torres pelos seus 41 anos de dedicação à capoeira.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/31.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos à Sra. Maristela Grossi Cardinelli como reconhecimento por seu trabalho frente ao Centro Municipal de Educação Infantil Dejanira Fonseca de Oliveira.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/32.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de aplausos à ONG Futuro Redondo.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/33_-_melissa_-_luzia_leite.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/33_-_melissa_-_luzia_leite.docx</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de pesar a ser encaminhada aos familiares da Senhora Luzia Leite de Oliveira, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/34.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de pesar a ser encaminhada aos familiares do Senhor David Maia de Araujo, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/35.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de aplausos a ser encaminhada aos Conselheiros Tutelares de Bicas.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/36.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de pesar a ser encaminhada aos familiares do Sr. Dalmo Menezes.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/37.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de aplausos a ser encaminhada à Professora Celeida Maria Costa Silva pelo projeto “Todo dia é dia de brincar, aprender e crescer”, desenvolvido no CEMEI Nelson de Souza Ramos</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/38.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE APLAUSOS ao biquense, jogador de Futebol Americano da equipe JF Imperadores, o Sr Delvoux Antonio Cordeiro.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/39.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS à 5ª Subseção da Ordem Dos Advogados Do Brasil – OAB/BICAS, nas pessoas de seu Presidente Dr. 	GUILHERME DUARTE ALHADAS, Vice-Presidente Dra. ÁGATHA MARIA DOS SANTOS GOMES, Secretário Dr. GEANDRO DE OLIVEIRA ASSIS, Secretário Adjunto Dr. WILHER JOSÉ DOS SANTOS, Tesoureira Dra. CAROLINA DE SENA MACEDO, o Diretor da ESA (Escola Superior de Advocacia) Dr. ALEXANDRE PIRES, e a Conselheira da Seccional Dra. MARIA CRISTINA DE SOUZA CARREIRO de , pela realização do evento ocorrido no dia 07 de outubro na qual tive o prazer de estar presente.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/40.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS aos representantes de nossa cidade no 20.º JF Sabor, que fizeram bonito e trouxeram prêmios:_x000D_
 _x000D_
 RAQUEL DE CARVALHO MARTINS (RAQUEL PIZZAS), pela conquista do ouro na categoria Pizzas_x000D_
 _x000D_
 _x000D_
 E SUPERMERCADO SANTO ANTÔNITO – REDE SUPERMAIS, e os funcionários do setor de Padaria (MESTRES CONFEITEIROS Larissa Mariano Caetano, Genivaldo de Souza Gomes, Fernanda de Oliveira, encarregada de produção Stella Rossi Correa Roque, e Naimara Ataíde, Juliana Soares atendimento ao cliente, por 2 ouros e 1 prata._x000D_
 _x000D_
 E à biquense FRANCELE GALIL ROCHA, presidente da ABRASEL, REGIONAL Zona da Mata, que vem desempenhando um belo trabalho e inclui nossa cidade no festival.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/41.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais solicito a aprovação de moção de aplausos a ser encaminhada à Equipe CFTEAM ELITE, representada pelo professor Gabriel da Silva Pereira.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4146/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4146/42.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art.158 do Regimento Interno, que seja aprovada e encaminhada a presente MOÇÃO DE APLAUSOS à Secretaria Municipal de Assistência Social de Bicas, na pessoa da sua Secretária Sra. Renata Longo extensivos aos funcionários da Secretaria.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4147/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4147/43.pdf</t>
   </si>
   <si>
     <t>Nos termos do §2º do Art. 158 solicito expedição de moção de aplausos, em forma de diploma, ao Sr. Geraldo da Rocha Filho e à Sra. Verônica P. Lopes, pela iniciativa de, a cada ano, iluminar e enfeitar sua residência trazendo o espírito do Natal e embelezando nossa cidade.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4148/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4148/44.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 158 solicito expedição de moção de aplausos, em forma de diploma, ao Exmo. Sr. José Maurício de Sales, Prefeito Municipal de Guarará, pela belíssima iluminação de Natal que fez instalar em sua cidade.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4149/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4149/45.pdf</t>
   </si>
   <si>
     <t>Nos termos do §2º do Art. 158 dp Regimento Interno, solicito a aprovação de moção de aplausos, com expedição de diploma, ao Sr. Danilo Luiz da Silva, pela honrosa atuação na Copa do Catar defendendo as cores da camisa brasileira.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/01.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Diretora Financeira” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/02.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Diretora Administrativa” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/03.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Assessora de Assuntos Institucionais e Comunicação Social” da Câmara Municipal de Bicas e dá outras providências</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/04.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Assessor Jurídico” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/05.pdf</t>
   </si>
   <si>
     <t>Designa os agentes políticos para efetuar movimentação bancária e dá outras providências</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/06.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Permanente de Licitação e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/07.pdf</t>
   </si>
   <si>
     <t>Nomeia Pregoeiro e Equipe de Apoio para conduzir e julgar processos de licitação na modalidade Pregão da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/08.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS DURANTE O MÊS DE JANEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/09.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/10.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão “Consultor Legislativo” da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/portaria_11.2022.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/portaria_11.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do atendimento ao público devido a Covid -19.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/12.pdf</t>
   </si>
   <si>
     <t>“Revoga a Portaria nº 10/2022.”</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/13.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária Especial da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/14.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização da 2ª Reunião Pública Ordinária da Câmara Municipal de Bicas do ano de 2022.”</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/portaria_scan.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/portaria_scan.pdf</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/16.pdf</t>
   </si>
   <si>
     <t>Altera membros que compõe a Comissão Especial para Estruturação e fechamento de um novo Regimento Interno da Câmara Municipal de Bicas criada pela Portaria 038/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/17.pdf</t>
   </si>
   <si>
     <t>“Revoga a Portaria nº 16/2022.”</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/18.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS SERVIÇOS DE FORNECIMENTO DE CÓPIAS DE DOCUMENTOS (XEROX) NA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/19.pdf</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/20.pdf</t>
   </si>
   <si>
     <t>Nomeia membros para compor a Comissão Especial para Estruturação e fechamento de um novo Regimento Interno da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/21.pdf</t>
   </si>
   <si>
     <t>“Revoga a Portaria nº 19 e nº 40 ambas de 2021 e dá outras providências. ”</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/22.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária de Inquérito da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/23.pdf</t>
   </si>
   <si>
     <t>“Designa Membros Para Compor a Comissão Instituída Para o Levantamento do Inventário Físico e Financeiro dos Valores em Tesouraria, Almoxarifado, Patrimônio, do Passivo Circulante e não Circulante e das Contas representativas dos Atos Potenciais Ativos e Passivos”.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/24.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para seleção dos profissionais a serem condecorados com o título de Professor Emérito de Bicas e Pedagogo Destaque do ano de 2021.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso de cidadãos a departamentos do prédio da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/26.pdf</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/27.pdf</t>
   </si>
   <si>
     <t>“Revoga a Portaria nº 13/2022.”</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/28.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária Especial da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/29.pdf</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/30.2022.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/30.2022.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 30/2022.”</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/31.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a excepcional alteração das data da reunião ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/32.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de extraordinária alteração da data da reunião ordinária.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/33.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de excepcional alteração da data da reunião ordinária.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/portaria_34.2022_ponto_facultativo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/portaria_34.2022_ponto_facultativo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre ponto facultativo no dia 12 de agosto de 2022 na Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/35.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária Especial da Câmara Municipal de Bicas para analisar a prestação de contas dos recursos repassados ao Hospital São José no final do ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/36.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 70/2022.”</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/371.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/371.pdf</t>
   </si>
   <si>
     <t>Substitui membro da Comissão Temporária Especial da Câmara Municipal de Bicas instituída pela Portaria nº35/2022.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/portaria38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/portaria38.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros das Comissões Permanentes da Câmara Municipal de Bicas em conformidade com o Novo Regimento Interno.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/39.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Sindicante Investigativa para apuração da perda do acesso ao perfil da Câmara Municipal de Bicas no Facebook.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/40.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a excepcional alteração da data da reunião ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/41.pdf</t>
   </si>
   <si>
     <t>"Estabelece em caráter excepcional que no dia 14 de novembro de 2022 não haverá expediente na Câmara Municipal de Bicas."</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/42.pdf</t>
   </si>
   <si>
     <t>“Nomeia os membros da Comissão Legislativa Temporária para apreciação de Projeto de Resolução com a finalidade de alterar o §6º do art. 101 do Regimento Interno da Câmara Municipal de Bicas e dá outras providências".</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/43.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento da Câmara Municipal de Bicas nos dias de jogos da Seleção Brasileira na primeira fase da Copa do Mundo de Futebol de 2022.”</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/44.pdf</t>
   </si>
   <si>
     <t>“Altera art. 2º da Portaria nº 43/2022.”</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/451.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/451.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento da Câmara Municipal de Bicas no dia de jogo da Seleção Brasileira nas oitavas de final da Copa do Mundo de Futebol de 2022.”</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/46.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento da Câmara Municipal de Bicas no dia de jogo da Seleção Brasileira nas quartas de final da Copa do Mundo de Futebol de 2022.”</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal de Bicas nos dias 22 e 23 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4150/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4150/48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento do expediente da Câmara Municipal de Bicas nos dias 29 e 30 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/pdl_01.2022_contas_prefeitura_2020.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/pdl_01.2022_contas_prefeitura_2020.docx</t>
   </si>
   <si>
     <t>"Aprova, sem ressalvas, as Contas da Prefeitura Municipal de Bicas relativas ao exercício financeiro de 2020, acolhendo o Parecer Prévio do Tribunal de Contas de Minas Gerais."</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/pdl_02.2022honrarias_-_fernando.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/pdl_02.2022honrarias_-_fernando.doc</t>
   </si>
   <si>
     <t>Concede Título de Menção Honrosa a Srta Rayanne Florentino.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/pdl_03_-_loro.odt</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/pdl_03_-_loro.odt</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Nilo Cezar Gonze.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/pdl_04.2022honrarias-joel.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/pdl_04.2022honrarias-joel.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita a Sra. Adriana Aparecida Ramos Soares.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/pdl_05.2022honrarias-bigode.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/pdl_05.2022honrarias-bigode.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Honório de Oliveira.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/pdl_06.2022honrarias-rafael.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/pdl_06.2022honrarias-rafael.doc</t>
   </si>
   <si>
     <t>Concede Título de Menção Honrosa ao Sr. Leonardo Stephani Bertelli</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/pdl_07.2022honrarias-melissa.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/pdl_07.2022honrarias-melissa.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Antônio Carlos Croci</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/pdl_08.2022honrarias-dr._beto.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/pdl_08.2022honrarias-dr._beto.doc</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/pdl_09.2022honrarias-marcelo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/pdl_09.2022honrarias-marcelo.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Cristiano Freitas de Oliveira</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/pdl_10.2022honrarias-paulinho.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/pdl_10.2022honrarias-paulinho.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Sra. Rita de Cássia Souza Ladeira Marques.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_01.2022_-_organograma.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_01.2022_-_organograma.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA E ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE BICAS, FIXA DIRETRIZES E ATRIBUIÇÕES DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/plc_02.2022_-_organograma.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/plc_02.2022_-_organograma.docx</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/plc_03.2022_organograma.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/plc_03.2022_organograma.docx</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/plc_04.2022_-_criacao_de_cargos.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/plc_04.2022_-_criacao_de_cargos.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE O PLANO DE CARGOS E SALÁRIOS NO ÂMBITO DO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/plc_05.2022_-_alteracao_lei_complementar_06_2005_iii.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/plc_05.2022_-_alteracao_lei_complementar_06_2005_iii.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI COMPLEMENTAR Nº 06/2005, ALTERANDO O SEU INCISO VIII DO ART 19, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/plc_06.2022_-alteracao-lei-parcelamento-do-solo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/plc_06.2022_-alteracao-lei-parcelamento-do-solo.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI DE PARCELAMENTO DO SOLO E DÁ OUTRAS PROVIDÊNCIAS” .</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/plc_07.2022_-alteracao-codigo-de-obras.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/plc_07.2022_-alteracao-codigo-de-obras.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE O CÓDIGO DE OBRAS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS” .</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Altera o nome da Praça Raul Soares para Praça Prefeito Jacyr Moreira</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/plo_02.2022_-_reajuste_ticket_alimentacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/plo_02.2022_-_reajuste_ticket_alimentacao.docx</t>
   </si>
   <si>
     <t>“FIXA O PERCENTUAL DE REAJUSTE DO VALE ALIMENTAÇÃO FORNECIDO AOS SERVIDORES DO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/plo_03.2022_-_revisao_vereadores.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/plo_03.2022_-_revisao_vereadores.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual do subsídio dos Vereadores da Câmara Municipal de Bicas/MG e dá outras providências</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/plo_04.2022_-_utilidade_publica.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/plo_04.2022_-_utilidade_publica.docx</t>
   </si>
   <si>
     <t>“Concede Título de Utilidade Pública Municipal ao ‘Conselho da Comunidade da Comarca de Bicas’-CCCB.”</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/plo_05.2022_-_marcelo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/plo_05.2022_-_marcelo.docx</t>
   </si>
   <si>
     <t>“PROÍBE O EMPREGADOR PÚBLICO OU PRIVADO DE INQUIRIR SOBRE A CRENÇA RELIGIOSA, ORIENTAÇÃO SEXUAL, VIDA PESSOAL OU QUALQUER QUESTÃO DE FORO ÍNTIMO DO EMPREGADO.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/plo_06.2022_-_insere_no_orcamento_despesas_do_ticket_alimentacao.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/plo_06.2022_-_insere_no_orcamento_despesas_do_ticket_alimentacao.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente as naturezas de despesas que menciona, com suas respectivas fontes de recursos.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/plo_07.2022_-_alteracao_da_lei_que_criou_o_distrito_de_santa_helena.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/plo_07.2022_-_alteracao_da_lei_que_criou_o_distrito_de_santa_helena.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL 2021/2021, QUE DISPÕE SOBRE A CRIAÇÃO DO DISTRITO DENOMINADO DE SANTA HELENA DE BICAS. DÁ REDAÇÃO À DESCRIÇÃO DAS NOVAS CONFRONTAÇÕES DO DISTRITO-SEDE DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/plo_08.2022_-_revisao_servidores.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/plo_08.2022_-_revisao_servidores.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos salários dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1696 de 20 de outubro de 2014, modificando sua ementa e autorizando o cercamento de terrenos.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do acesso ao dispositivo intrauterino (DIU) no Município de Bicas.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/plo_11.2022_-_aquisicao_ambulancia_e_transporte_sanitario_2.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/plo_11.2022_-_aquisicao_ambulancia_e_transporte_sanitario_2.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 534.300,00 e dá outras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/plo_12.2022_-__revisao_ticket_servidores_camara.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/plo_12.2022_-__revisao_ticket_servidores_camara.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual do ticket alimentação dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/plo_13.2022_-_fernando_-_veda_passaporte_vacinal.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/plo_13.2022_-_fernando_-_veda_passaporte_vacinal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a inexigibilidade de comprovante de vacina (imunização contra a COVID-19) para o acesso a todos e quaisquer lugares públicos, bem como estabelecimentos públicos ou particulares no âmbito do município de Bicas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/plo_14.2022_-_compilado_-_joel_-_cameras_.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/plo_14.2022_-_compilado_-_joel_-_cameras_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre obrigatoriedade de instalação de sistema de câmera de segurança nos prédios públicos.”</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/plo_15.2022_-_subvencao_sitio_shalom_e_asilo_2022.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/plo_15.2022_-_subvencao_sitio_shalom_e_asilo_2022.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/plo_16.2022_-_abertura_de_creditos_adicionais_suplementares_com_a_fonte_de_recursos_so_siperavit.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/plo_16.2022_-_abertura_de_creditos_adicionais_suplementares_com_a_fonte_de_recursos_so_siperavit.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de créditos adicionais suplementares com a fonte de recursos do superávit financeiro apurado no balanço patrimonial do exercício anterior”.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/plo17.2022_-_marcelo_-_combate_machismo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/plo17.2022_-_marcelo_-_combate_machismo.docx</t>
   </si>
   <si>
     <t>“Institui a Campanha de Equidade de Gênero e Combate ao Machismo nas Escolas Públicas do Município”.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/plo_18.2022_-_suplementacao_correcao_salarial_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/plo_18.2022_-_suplementacao_correcao_salarial_1.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 1.026.198,00 _x000D_
 às dotações do Município de BICAS</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/plo_19.2022_-_credito_suplementar_-_ferias_premio.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/plo_19.2022_-_credito_suplementar_-_ferias_premio.doc</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/plo_20.2022_-_reajuste_do_salario_servidores.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/plo_20.2022_-_reajuste_do_salario_servidores.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CORREÇÃO DE VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3650/plo_21.2022_-_beto_-_torneio.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3650/plo_21.2022_-_beto_-_torneio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para realização do Torneio Municipal de Sinuca pelo município de Bicas.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/plo_22.2022_-_reajuste_do_salario_agentes_politicos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/plo_22.2022_-_reajuste_do_salario_agentes_politicos.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos salários dos Agentes Políticos da Prefeitura Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/plo_23.2022_-_alteracao_da_lei_que_autoriza_o_pagamento_do_piso_aos_agentes_comunitarios.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/plo_23.2022_-_alteracao_da_lei_que_autoriza_o_pagamento_do_piso_aos_agentes_comunitarios.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL 1910/2019, QUE AUTORIZA O PAGAMENTO DO PISO PROFISSIONAL NACIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE, PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/plo_24.2022_-_reajuste_do_salario_servidores.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/plo_24.2022_-_reajuste_do_salario_servidores.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos salários dos Servidores da Prefeitura Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/plo_25.2022_-_bolsa_aprendizagem_transformando_vidas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/plo_25.2022_-_bolsa_aprendizagem_transformando_vidas.doc</t>
   </si>
   <si>
     <t>Cria o programa Social Bolsa Aprendizagem Profissional: Construindo um futuro melhor e da outras providências.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/plo_26.2022_-_semana_prevencao_violencia_infantil.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/plo_26.2022_-_semana_prevencao_violencia_infantil.docx</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e Prevenção Contra a Violência Infantil.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/plo_27.2022_-_rafael_-_cordao_girassol.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/plo_27.2022_-_rafael_-_cordao_girassol.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e distribuição gratuita do “Cordão de Girassol” àqueles que possuam doenças, deficiências e/ou transtornos considerados ocultos, como forma de identificá-los nos estabelecimentos públicos e privados, com o objetivo de prestar a eles um atendimento preferencial.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/plo_28.2022_-_marcelo_-_banco_de_racao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/plo_28.2022_-_marcelo_-_banco_de_racao.docx</t>
   </si>
   <si>
     <t>“Institui o programa Banco de Ração Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/plo_29.2022_-_beto_-copa_bicas_de_futsal.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/plo_29.2022_-_beto_-copa_bicas_de_futsal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para realização da Copa Bicas de Futsal.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/plo_30.2022_-_loro_-_sistema_de_rastreamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/plo_30.2022_-_loro_-_sistema_de_rastreamento.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o compartilhamento de dados de sistemas de rastreamento de veículos.”</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/plo_31.2022_ldo_2023_final_1.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/plo_31.2022_ldo_2023_final_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/plo_32.2022_-_rafael_-_avaliacao_de_vias.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/plo_32.2022_-_rafael_-_avaliacao_de_vias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a avaliação periódica das vias públicas urbanas e rurais de responsabilidade do Município.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/plo_33.2022_-_aquisicao_retroescavadeira.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/plo_33.2022_-_aquisicao_retroescavadeira.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa _x000D_
 que menciona, com sua respectiva fonte de recurso</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/plo_34.2022_-_compra_terreno.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/plo_34.2022_-_compra_terreno.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL POR MEIO DE CONTRATO DE COMPRA E VENDA”.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/plo_35.2022_-_doacao_de_terreno_ciesp.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/plo_35.2022_-_doacao_de_terreno_ciesp.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE IMÓVEL AO CONSÓRCIO INTERMUNICIPAL DE ESPECILIDADES MÉDICAS – CIESP E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/plo_36.2022_-_disciplina_a_cobranca_de_servicos_com_maquinario.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/plo_36.2022_-_disciplina_a_cobranca_de_servicos_com_maquinario.doc</t>
   </si>
   <si>
     <t>DISCIPLINA A COBRANÇA DE SERVIÇOS PRESTADOS COM MAQUINÁRIO E VEÍCULOS DO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/plo_37.2022_-_marcelo_-_impacto.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/plo_37.2022_-_marcelo_-_impacto.docx</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Fomento a Investimentos e Negócios de Impacto.”</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/plo_38.2022_-_novo_elemento_superavit_educacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/plo_38.2022_-_novo_elemento_superavit_educacao.docx</t>
   </si>
   <si>
     <t>sere no Orçamento vigente as naturezas de despesas que menciona, com suas respectivas fontes de recursos.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/plo_39.2022_-_alteracao_da_lei_fumtur.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/plo_39.2022_-_alteracao_da_lei_fumtur.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL 1627/2013, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO - FUMTUR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plo_40.2022_-_alteracao_da_lei_1629_-_politica_de_turismo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plo_40.2022_-_alteracao_da_lei_1629_-_politica_de_turismo.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL 1629/2013, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/plo_41.2022_-_alteracao_da_lei_comtur.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/plo_41.2022_-_alteracao_da_lei_comtur.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL 1628/2013, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/plo_42.2022_-__projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/plo_42.2022_-__projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_1.doc</t>
   </si>
   <si>
     <t>INSERE NO ORÇAMENTO VIGENTE AS NATUREZAS DE DESPESA QUE MENCIONA, COM SUAS RESPECTIVAS FONTES DE RECURSOS”.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plo_43.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_2.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plo_43.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_2.doc</t>
   </si>
   <si>
     <t>“INSERE NO ORÇAMENTO VIGENTE AS NATUREZAS DE DESPESA QUE MENCIONA, COM SUAS RESPECTIVAS FONTES DE RECURSOS”.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plo_44.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_3.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plo_44.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_3.doc</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/plo_45.2022_-_equipamentos_de_informatica.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/plo_45.2022_-_equipamentos_de_informatica.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa que menciona, com sua respectiva fonte de recurso.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/plo_46.2022_-_suplementacao_exposicao_por_superavit_3.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/plo_46.2022_-_suplementacao_exposicao_por_superavit_3.docx</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/plo_47.2022_-_suplementacao_exposicao_por_anulacao_-_copia_2.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/plo_47.2022_-_suplementacao_exposicao_por_anulacao_-_copia_2.docx</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/plo_48.2022_-_calcamento_gilson_lamha.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/plo_48.2022_-_calcamento_gilson_lamha.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa _x000D_
 que menciona, com sua respectiva fonte de recurso.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plo_49.2022_-_credito_suplementar_-_mesas_interativas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plo_49.2022_-_credito_suplementar_-_mesas_interativas.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 114.000,00  às dotações do Município de BICAS .</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/plo_50.2022_-_suplementacao_saude_anulacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/plo_50.2022_-_suplementacao_saude_anulacao.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 70.000,00  às dotações do Município de BICAS .</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/plo_51.2022_-_melissa_-_emprego.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/plo_51.2022_-_melissa_-_emprego.docx</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal do Mutirão do Emprego.”</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/plo_52.2022_-_marceloautoriza_alimentacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/plo_52.2022_-_marceloautoriza_alimentacao.docx</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA “VALE-ALIMENTAÇÃO DA SAÚDE” AOS MUNÍCIPES QUE SE DESLOCAREM PARA ATENDIMENTO FORA DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plo_53.2022_-_alteracao_da_lei_fumtur.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plo_53.2022_-_alteracao_da_lei_fumtur.docx</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plo_54.2022_-_alteracao_da_lei_comtur.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plo_54.2022_-_alteracao_da_lei_comtur.docx</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/plo_55.2022_-_ampar.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/plo_55.2022_-_ampar.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Bicas/MG a integrar a Associação dos Municípios da Micro Região do Vale do Paraibuna – AMPAR e dá outras providências”.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/plo_56.2022_-_cimpar.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/plo_56.2022_-_cimpar.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a participação do Município de Bicas/MG a integrar o Consórcio Intermunicipal Multifinalitário do Vale do Paraibuna – CIMPAR e da outras providencias.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/plo_57.2022_-_doacao_de_terreno_ciesp.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/plo_57.2022_-_doacao_de_terreno_ciesp.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE IMÓVEL AO CONSÓRCIO INTERMUNICIPAL DE ESPECILIDADES MÉDICAS – CIESP E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/plo_58.2022_-_subvencao_sopa_-.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/plo_58.2022_-_subvencao_sopa_-.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plo_59.2022_-_suplementacao_limpeza_urbana_anulacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plo_59.2022_-_suplementacao_limpeza_urbana_anulacao.docx</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plo_60.2022_-_novo_elemento_superavit_calcamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plo_60.2022_-_novo_elemento_superavit_calcamento.docx</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plo_61.2022_-_marcelo_-_carnet_iptu.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plo_61.2022_-_marcelo_-_carnet_iptu.docx</t>
   </si>
   <si>
     <t>“TORNA OBRIGATÓRIA A INSERÇÃO DE MENSAGEM NA CONTRA CAPA DO CARNÊ DO IPTU, A ESPECIFICAÇÃO DOS CONTRIBUINTES QUE TEM DIREITO A ISENÇÃO NA FORMA QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/plo_62.2022_-_melissa_-_conselho_da_mulher.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/plo_62.2022_-_melissa_-_conselho_da_mulher.docx</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal dos Direitos da Mulher, o Fundo Municipal de Assistência da Mulher e revoga a lei 1.207 de 9 de março de 2005”.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plo_63.2022_-_alteracao_subvencao_hospital.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plo_63.2022_-_alteracao_subvencao_hospital.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2039/2021, QUE DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plo_64.2022-_insere_no_orcamento_-_fonte_recursos_anulacao_de_dotacoes_-_praca.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plo_64.2022-_insere_no_orcamento_-_fonte_recursos_anulacao_de_dotacoes_-_praca.doc</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plo_65.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_6.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plo_65.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_6.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente as naturezas de despesas que menciona, com suas respectivas fontes de recurso.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/plo_66.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_7.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/plo_66.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_7.doc</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/plo_67.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_8_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/plo_67.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_8_1.doc</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/plo_68.2022_-_construcao_quadra_cutieira_superavit.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/plo_68.2022_-_construcao_quadra_cutieira_superavit.docx</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/plo_69.2022_-_projeto_de_lei_-_doacao_de_terreno_ciesp_2.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/plo_69.2022_-_projeto_de_lei_-_doacao_de_terreno_ciesp_2.docx</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/plo_70.2022_-_projeto_de_lei_piso_dos_professores_2022.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/plo_70.2022_-_projeto_de_lei_piso_dos_professores_2022.doc</t>
   </si>
   <si>
     <t>Regulamenta o piso salarial profissional para os profissionais do magistério da educação básica pública em âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/plo_71.2022_-_suplementacao_ass_social_anulacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/plo_71.2022_-_suplementacao_ass_social_anulacao.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 98.100,00 às dotações do Município de BICAS.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/plo_72.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_assistencia_social.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/plo_72.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_assistencia_social.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa que menciona, com sua respectiva fontes de recurso.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/plo_73.2022-_credito_suplementar_-_excesso_de_arecadacao_-_assistencia_social.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/plo_73.2022-_credito_suplementar_-_excesso_de_arecadacao_-_assistencia_social.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 17.656,88 às dotações do Município de BICAS.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/plo_74.2022_-_loro_-_passe_do_trabalhador.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/plo_74.2022_-_loro_-_passe_do_trabalhador.docx</t>
   </si>
   <si>
     <t>“Cria o programa Passe do Trabalhador.”</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/plo_75.2022_-_exames_ciesp_emendas_impositivas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/plo_75.2022_-_exames_ciesp_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 138.325,93   à  dotação do Município de BICAS.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/plo_76.2022_-_novo_elemento_calcamento_garcia_passos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/plo_76.2022_-_novo_elemento_calcamento_garcia_passos.docx</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/plo_77.2022_-_melissa_-_acompanhante.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/plo_77.2022_-_melissa_-_acompanhante.docx</t>
   </si>
   <si>
     <t>“Altera a Lei nº 1.618, de 05 de junho de 2013, para garantir ao deficiente o direito ao acompanhante.”</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/plo_78.2022-_regulamenta_venda_de_mudas_no_horto.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/plo_78.2022-_regulamenta_venda_de_mudas_no_horto.docx</t>
   </si>
   <si>
     <t>"REGULAMENTA A PRODUÇÃO, A COMERCIALIZAÇÃO, A DOAÇÃO E A UTILIZAÇÃO DE MUDAS DAS ESPÉCIES FLORESTAIS OU DE INTERESSE AMBIENTAL E/OU MEDICINAL, NATIVAS E EXÓTICAS DO HORTO MUNICIPAL DE BICAS”.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/plo_79.2022_-_fernando_-_gratuidade_eventos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/plo_79.2022_-_fernando_-_gratuidade_eventos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de entrada franca em eventos patrocinados, apoiado ou promovidos pelos poderes públicos municipais.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/plo_80.2022_-_rafael_-_adote_uma_praca.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/plo_80.2022_-_rafael_-_adote_uma_praca.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do projeto “Adote uma Praça” no_x000D_
 Município de Bicas.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_-_dispoe_sobre_o_auxilio_alimentacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_-_dispoe_sobre_o_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS ATIVOS DA ADMINISTRAÇÃO DIRETA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/plo_82.2022_paulinho_-_dia_da_capoeira.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/plo_82.2022_paulinho_-_dia_da_capoeira.docx</t>
   </si>
   <si>
     <t>Institui o dia Municipal da Capoeira.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/plo_83.2022_-_loa_2023.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/plo_83.2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bicas para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/plo_84.2022_-_credito_suplementar_-_excesso_de_arecadacao_e_anulacao_de_dotacao_-_recapeamento_gilson_lamha.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/plo_84.2022_-_credito_suplementar_-_excesso_de_arecadacao_e_anulacao_de_dotacao_-_recapeamento_gilson_lamha.doc</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/plo_85.2022_-_credito_suplementar_-_anulacao_de_dotacoes_-_muro_contencao.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/plo_85.2022_-_credito_suplementar_-_anulacao_de_dotacoes_-_muro_contencao.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 78.000,00   às dotações do Município.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/plo_86.2022_-_bigode_nome_de_rua.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/plo_86.2022_-_bigode_nome_de_rua.docx</t>
   </si>
   <si>
     <t>“Denomina Carlos de Oliveira a rua que menciona.”</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/plo_87.2022_-_marcelo_-_atendimento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/plo_87.2022_-_marcelo_-_atendimento.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DISPONIBILIZAÇÃO DE ATENDIMENTO PSICOLÓGICO AO RESPONSÁVEL, ATENDENTE PESSOAL E FAMILIAR DE PESSOA COM DEFICIÊNCIA”.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/plo_88.2022_-_aquisicao_veiculo_epidemiologia.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/plo_88.2022_-_aquisicao_veiculo_epidemiologia.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de _x000D_
 R$ 80.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/plo_89.2022_-_aquisicao_equipamentos_at.basico_excesso.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/plo_89.2022_-_aquisicao_equipamentos_at.basico_excesso.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa_x000D_
 que menciona, com sua respectiva fonte de recurso.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/plo_90.2022_-_aquisicao_equipamentos_at.especial_excesso.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/plo_90.2022_-_aquisicao_equipamentos_at.especial_excesso.docx</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/plo_91.2022_-_aquisicao_veiculo_esf_contrapartida.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/plo_91.2022_-_aquisicao_veiculo_esf_contrapartida.docx</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/plo_92.2022_-_aquisicao_veiculo_esf_excesso.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/plo_92.2022_-_aquisicao_veiculo_esf_excesso.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 6.535,19  às dotações do Município de BICAS.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/plo_93.2022_-_fixacao_do_piso_salarial_dos_agentes_de_endemias_e_comunitarios_de_saude.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/plo_93.2022_-_fixacao_do_piso_salarial_dos_agentes_de_endemias_e_comunitarios_de_saude.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação do piso salarial dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate ás Endemias (ACE) nos termos dispostos na Emenda Constitucional nº 120/2022 e dá outras providências. ”</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/plo_94.2022_-_consorcio_cimpar_e_contribuicao_ampar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/plo_94.2022_-_consorcio_cimpar_e_contribuicao_ampar.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 22.500,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4008/plo_95.2022_-_suplementacao_merenda_escolar_anulacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4008/plo_95.2022_-_suplementacao_merenda_escolar_anulacao.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 260.865,00 às dotações do Município de BICAS.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4009/plo_96.2022_-_credito_de_10_por_cento.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4009/plo_96.2022_-_credito_de_10_por_cento.doc</t>
   </si>
   <si>
     <t>“Altera o inciso I do artigo 5º da Lei Municipal nº 2043 de 30 de dezembro de 2021 que estima a Receita e Fixa Despesas do Município de Bicas para o exercício financeiro de 2022”.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/plo_97.2022_-_alteracao_subvencao_hospital_2.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/plo_97.2022_-_alteracao_subvencao_hospital_2.doc</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 2039/2021, QUE DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/plo_98.2022_-_credito_adicional_especial_-_excesso_de_arrecadacao_-_ubs.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/plo_98.2022_-_credito_adicional_especial_-_excesso_de_arrecadacao_-_ubs.doc</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial no valor de R$ 111.448,66 e dá outras providências."</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/plo_99.2022_-_iluminacao_publica_leds_excesso.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/plo_99.2022_-_iluminacao_publica_leds_excesso.docx</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/plo_100.2022_-_insere_no_orcamento_-_excesso_de_arecadacao_-_drenagem_urbana.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/plo_100.2022_-_insere_no_orcamento_-_excesso_de_arecadacao_-_drenagem_urbana.doc</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/plo_101.2022_-_projeto_de_lei_rastreamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/plo_101.2022_-_projeto_de_lei_rastreamento.docx</t>
   </si>
   <si>
     <t>“Revoga a Lei 2089/2022.”</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/plo_102.2022_-_atendimento_nbr_9050.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/plo_102.2022_-_atendimento_nbr_9050.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ADEQUAÇÃO DOS ESTABELECIMENTOS COMERCIAIS E DAS CALÇADAS ÀS NORMAS DA ABNT NBR 9050 E NBR 16.537, PARA GARANTIA DE ACESSIBILIDADE DE PESSOAS PORTADORAS DE DEFICIÊNCIA VISUAL E LOCOMOÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/plo_103.2022_-_folha_recurso_saude.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/plo_103.2022_-_folha_recurso_saude.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 58.500,00 às dotações do Município de BICAS</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/plo_104.2022_-_folha_recurso_proprio.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/plo_104.2022_-_folha_recurso_proprio.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 88.600,00 _x000D_
                                                às dotações do Município de BICAS</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/plo_105.2022_-_folha_recurso_educacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/plo_105.2022_-_folha_recurso_educacao.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 340.050,00_x000D_
                                            às dotações do Município de BICAS</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/plo_106.2022_-_folha_novo_elemento_fundeb_e_recurso_proprio.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/plo_106.2022_-_folha_novo_elemento_fundeb_e_recurso_proprio.docx</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/plo_107.2022_-_folha_novo_elemento_saude.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/plo_107.2022_-_folha_novo_elemento_saude.docx</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/plo_108.2022_-_consep.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/plo_108.2022_-_consep.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 10.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/plo_109.2022_-_marcelo_-_sustentabilidade_ambiental_na_educacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/plo_109.2022_-_marcelo_-_sustentabilidade_ambiental_na_educacao.docx</t>
   </si>
   <si>
     <t>“Institui o Programa de Sustentabilidade Ambiental na rede municipal de ensino”.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/1101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/1101.pdf</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/plo_111.2022_-_rafael_-_utilidade_publica_sopa.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/plo_111.2022_-_rafael_-_utilidade_publica_sopa.docx</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Sociedade Protetora dos Animais de Bicas - SOPA”.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/plo_112.2022_-_regulamenta-a-lei-federal-13.913.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/plo_112.2022_-_regulamenta-a-lei-federal-13.913.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a Faixa Edificável ao Longo das Faixas do Domínio do Município de Bicas e dá outras providências. ”</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/plo_113.2022_-_que-dispoe-sobre-a-inclusao-da-disciplina-de-direito.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/plo_113.2022_-_que-dispoe-sobre-a-inclusao-da-disciplina-de-direito.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INCLUSÃO DA CIÊNCIA DO DIREITO COMO TEMA COMPLEMENTAR NAS ATIVIDADES ESCOLARES DA REDE PÚBLICA DE ENSINO”.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/plo_114.2022_-_excesso-de-arecadacao---folha-dezembro---regime-urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/plo_114.2022_-_excesso-de-arecadacao---folha-dezembro---regime-urgentissimo.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 1.040.450,00 às dotações do Município de BICAS.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/plo_115.2022_-_excesso-de-arecadacao---folha-dezembro-fundeb---regime-urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/plo_115.2022_-_excesso-de-arecadacao---folha-dezembro-fundeb---regime-urgentissimo.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 836.050,00 às dotações do Município de BICAS.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/plo_116.2022_-_excesso-de-arecadacao---folha-de-pagamento---regime-urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/plo_116.2022_-_excesso-de-arecadacao---folha-de-pagamento---regime-urgentissimo.doc</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/plo_117.2022_-_excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/plo_117.2022_-_excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/plo_118.2022_-_credito-suplementar---excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/plo_118.2022_-_credito-suplementar---excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 517.398,64 às dotações do Município de BICAS .</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/plo_119.2022_-_melissa_-_denomina_rua_g.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/plo_119.2022_-_melissa_-_denomina_rua_g.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Francisco Macena as Ruas F e G do Bairro Gilson Lamha”.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/plo_120.2022_-_subvencao-hospital-2023.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/plo_120.2022_-_subvencao-hospital-2023.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenções sociais à entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Veda a venda, fornecimento, consumo e a distribuição de bebidas alcoólicas em eventos da Câmara.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>Cria a galeria das vereadoras</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/003_projeto_de_resolucao_regimento_interno.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/003_projeto_de_resolucao_regimento_interno.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição de Comissão Especial para estruturação e fechamento de um novo Regimento Interno da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/004_bigode_policiais.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/004_bigode_policiais.docx</t>
   </si>
   <si>
     <t>“Institui as honrarias Policial Militar destaque do Ano e Policial Civil destaque do Ano.”</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/005_apolegis.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/005_apolegis.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a afiliação desta Câmara Municipal à Apolegis - Associação Dos Poderes Legislativos Da Zona Da Mata e Vertentes e dá outras providências”.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/006_fernando_-_cargos_efetivos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/006_fernando_-_cargos_efetivos.docx</t>
   </si>
   <si>
     <t>Altera a Resolução nº 287 de 19 de Maio de 2010”.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/007_regimento_interno.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/007_regimento_interno.docx</t>
   </si>
   <si>
     <t>Institui o novo Regimento Interno da Câmara Municipal de Bicas e dá outras providências”.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/008_melissa_leitura_das_correspondencias.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/008_melissa_leitura_das_correspondencias.docx</t>
   </si>
   <si>
     <t>Altera o §6º do Art. 101 do Regimento Interno que dispõe sobre a leitura de matérias no grande expediente.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/009_mesa_-_procuradoria_da_mulher.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/009_mesa_-_procuradoria_da_mulher.docx</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja encaminhada esta Representação ao Ministério Público do Estado de Minas Gerais, bem como ao Ministério Público de Contas do Estado para que, caso julguem necessário, apuremos indícios de irregularidades envolvendo o Processo Seletivo Simplificado nº14/2021 e o Processo de dispensa de licitação nº 53/2021.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/02.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada ao Ministério Público do Estado de Minas Gerais pedido de abertura de ação civil pública para que sejam tomadas providências urgentes para resolver o problema do desmoronamento da Rua Aristides de Souza Ramos. Como medida liminar, que ao menos o buraco seja sinalizado ou a rua interditada, pois nem isso a prefeitura foi capaz de fazer.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/03.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada representação ao Ministério de Minas e Energia pedindo a suspensão da tarifa de escassez hídrica.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/01.pdf</t>
   </si>
   <si>
     <t>Solicito relação dos gastos com folha de pagamento dos meses agosto, setembro, outubro, novembro e dezembro com indicação do percentual com gastos de pessoal atingido</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/02.pdf</t>
   </si>
   <si>
     <t>que seja feito um estudo com a devida urgência para se montar uma UPA Municipal ( Unidade de Pronto Atendimento ), e que este levantamento seja encaminhado a este vereador.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/03.pdf</t>
   </si>
   <si>
     <t>Solicito cópias das notas fiscais de veículos comprados pela educação no ano de 2021, e cópia da nota fiscal da máquina de bloquetes adquirida também em 2021.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/04.pdf</t>
   </si>
   <si>
     <t>Solicito informar qual dotação esta sendo utilizada para abastecimento do carro da defesa civil.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/05.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento de Meio Ambiente informações detalhadas sobre o loteamento Jardim Paraíso, conforme relações emitidas por essa secretaria (check list de documentos para aprovação do loteamento que segue em anexo ), para saber neste momento quais os documentos entregues, aproveito para já solicitar copia dos documentos entregues, bem como a relação de todos que não foram entregues.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/06.pdf</t>
   </si>
   <si>
     <t>Solicito cópia do projeto da obra ao fim da Rua Garcia Passos.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/07.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Saúde que tome as devidas providencias referente ao Medico do PSF da Retta (área do bairro Gilson Lamha) estar sendo retirado constantemente do trabalho (atendimento) do posto para ir cobrir faltas no Hospital São Jose que já recebe uma vultuosa verba do Município para manter um pronto atendimento 24 horas e aproveito para solicitar que todas as alterações nos postos de saúde sejam devidamente registradas no livro de ocorrência que deve ser obrigatório em todas as unidades.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/08.pdf</t>
   </si>
   <si>
     <t>Que seja informado como é feita a manutenção preventiva dos veículos da frota municipal, indicando quais os procedimentos adotados e sua periodicidade._x000D_
 Peço também que informe como os motoristas formalizam pedidos de reparos ou reportam problemas por eles detectados nos veículos.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/09.pdf</t>
   </si>
   <si>
     <t>Solicito ao Representante desta casa legislativa no conselho do hospital são Jose todos os documentos que comprovem devidamente recebido o pagamento referente aos 200.000 reais que esta casa legislativa (vereadores) autorizaram no final do ano através do acordo com o executivo.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/10.pdf</t>
   </si>
   <si>
     <t>Solicito informação dos postos de saúde que tem dentistas trabalhando, os horários, e quais postos tem consultórios dentários.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/11.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais são os planos e qual o cronograma de intervenções no loteamento Francisco de Oliveira (Edital 14/20219) que estão com graves problemas de falta de infraestrutura.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>Que seja informado onde foram aplicados os recursos devolvidos pela Câmara no exercício passado, os provenientes dos parcelamentos de dívidas do estado com o município e das parcelas de indenização do acordo da Vale. Solicito ainda que seja informado o valor total recebido destas fontes.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/13.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de Educação, que informe a previsão de reajuste ao Magistério, proveniente do Piso Nacional do Magistério para 2022.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/14.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Planejamento e Gestão Estratégica, que informe os projetos de engenharia em tramitação e os concluídos que estão prontos para execução, bem como envie a esta casa cópia deles</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/15.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada notas fiscais e empenhos referentes aos gastos com a inauguração da Guarita e Refeitório da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/16.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria de Educação informe se conseguiram acabar com a fila de esperas para as vagas na creche e caso exista ainda essa demanda, qual numero de crianças seria?</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/17.pdf</t>
   </si>
   <si>
     <t>Que seja feita abertura de procedimento administrativo para apurar as causas dos problemas da obra no prolongamento da rua Garcia Passos. Neste procedimento, peço que apure, pelo menos:_x000D_
 _x000D_
 •	As causas do problema;_x000D_
 •	Os responsáveis pela obra e pelo projeto;_x000D_
 •	O custo total da obra mais seus reparos;</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/18.pdf</t>
   </si>
   <si>
     <t>Solicito das comissões constituídas nesta casa, cópia de todos os ofícios e respostas que forem produzidos e recebidos no presente ano.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/19.pdf</t>
   </si>
   <si>
     <t>Solicito toda documentação do processo licitatório, bem como as notas de empenho, afs, notas fiscais referentes aos serviços de drenagem do córrego são José.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/20.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que informe o Levantamento Rápido de Índices para Aedes Aegypti – LIRAa/LIA, e providencie o retorno imediato das reuniões do Comitê de combate a Endemias, bem como Mutirão de limpeza para combater o mosquito.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/21.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias de Saúde e de Planejamento estratégico, que disponibilize link no portal  da Prefeitura Municipal de Bicas, para acesso direto dos cidadãos aos valores recebidos do Estado e União, bem como dos contratos e despesas referentes à COVID19, de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/22_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/22_loro.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais medidas estão sendo tomadas para garantir o cumprimento da Lei nº 2023 de 12 de novembro de 2021.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/23_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/23_rafael.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Educação, juntamente com a diretoria de transportes, que informo a respeito das manutençoes dos veículos escolares e se os condutores estão registrados no Sistema Eletrônico de Gestão do transporte Escolar. Com a resposta, solicitamos a comprovação das revisões e o cadastro dos motoristas no sistema para simples conferência.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/24.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das secretarias e diretorias competentes, que informem os projetos aprovados pelo Conselho do Patrimônio Histórico e Cultural, que serão custeados pelo Fundo do Patrimônio Histórico e Cultural, com envio das atas de aprovação e dos projetos que serão executados, com tudo que será realizado e valor que será despendido em cada uma delas.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/25.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais providencias podem ser tomadas para melhoria da situação da residência da Senhora Suely, residente a Rua: Antônio Correa de Almeida n. 60, pelo exposto na justificativa.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/26.pdf</t>
   </si>
   <si>
     <t>Que seja informado o andamento da adesão do município ao programa Brasil Sorridente.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/27.pdf</t>
   </si>
   <si>
     <t>Venho mais uma vez solicitar a relação de todos os componentes da Defesa Civil de Bicas</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/28.pdf</t>
   </si>
   <si>
     <t>Nos termos do §3º, Art. 89 da Lei Orgânica Municipal requeremos:_x000D_
 _x000D_
 	Abertura de Comissão Parlamentar de Inquérito para:_x000D_
 _x000D_
 apurar as causas dos problemas da obra no prolongamento da rua Garcia Passos, seus responsáveis e, sendo o caso, o encaminhamento para a promoção das devidas responsabilizações.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/29.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado relatório de cumprimento das emendas impositivas do orçamento do exercício anterior, demonstrando onde foi aplicado cada recurso.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/30.pdf</t>
   </si>
   <si>
     <t>Apresento a seguinte proposição, para requerer a volta da folha de ponto para todos os motoristas da Educação.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/31.pdf</t>
   </si>
   <si>
     <t>Que seja informado como é o tramite do executivo após os projetos de leis serem aprovados por essa casa legislativa, e também de qual forma é divulgado para os setores que aplicarão as devidas leis.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/32.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela secretaria de educação quais escolas oferecem tempo integral, e quais conteúdos são disponibilizados no contra turno.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/33.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela Secretaria de Gestão e Planejamento estratégico quais obras de execução direta foram feitas pela prefeitura no exercício 2021 e os quantitativos individualizados por obra dos materiais nelas empregados.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/34.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela Secretaria de Obras quanto foi produzido de manilhas,  bloquetes e similares no exercício 2021, todo o material gasto nesta produção e, caso este material tenha sido utilizado, listar os locais de utilização e os quantitativos gastos em cada uma das intervenções.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/35.pdf</t>
   </si>
   <si>
     <t>Solicito a representante desta casa no Conselho do hospital São José que cobre a direção do hospital a limpeza das caixas de águas que ficam atrás do prédio.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/36.pdf</t>
   </si>
   <si>
     <t>Solicito informação através da representante da Câmara no Conselho do hospital sobre a entrada do hospital São José de bicas que foi quebrada, tirando a varanda e modificando a fachada arquitetônica do prédio.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/38.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente desta casa cópia da nota fiscal de compra dos moveis para sala das comissões.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/39.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente desta Casa que de acordo com o Regimento Interno no seu Artigo 44, inciso N, que diz ( apresentar ao Plenário, até o dia vinte de cada mês, o balanço relativo aos recursos recebidos e às despesas realizadas no mês anterior)’’ que forneça essas informações.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/41.pdf</t>
   </si>
   <si>
     <t>Que seja informado pelo executivo o prazo determinado para o pagamento das férias Prêmio.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/42.pdf</t>
   </si>
   <si>
     <t>Que seja informado pelo executivo e sua secretaria competente se o carro que leva as pessoas para Paracatu já esta arrumado, e a partir de que dia começa o agendamento para as visitas no local.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/43.pdf</t>
   </si>
   <si>
     <t>Requeiro à Administração Municipal, através da Diretoria de Meio Ambiente, que informe se o município está recebendo o repasse tarifário via Fundo Municipal de Saneamento Básico, bem como envie extrato do referido fundo e quais são as ações pensadas para sua utilização.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/44.pdf</t>
   </si>
   <si>
     <t>Requeiro à Administração Municipal, a relação de todos os contratos referentes às pessoas jurídicas e físicas, relacionadas a consultoria e assessoramento celebradas de janeiro de 2021 até a presente data, sejam elas ligadas ao executivo ou às secretarias e diretorias.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/45.pdf</t>
   </si>
   <si>
     <t>Que seja informado os valores gastos na manutenção e reparos realizados este ano no veículo Voyage placa final 3356.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/47.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa diretora da Câmara Municipal de Bicas, que envie ofício ao Ministério Público da Comarca de Bicas, solicitando apuração do aumento de preços nos postos de combustíveis da cidade, ocorrido na data de 10/03/2022. Requeiro também que o Procon Câmara acompanhe a situação.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/48.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela Secretaria de Obras através de uma planilha, o resumo completo dos serviços prestados pela empresa Calzavara Terraplanagem e Transporte LTDA-ME, do dia 04/08/21 até o presente momento, indicando local onde o serviço.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/49.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado pela Assessoria Jurídica desta Casa parecer técnico conclusivo sobre o uso do direito de fala dos vereadores nas reuniões das Comissões.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/50.pdf</t>
   </si>
   <si>
     <t>Que seja informado quantas famílias eram atendidas pelo PAIF em nosso município e quais as previsões para retorno e ampliação do atendimento e reuniões que aconteciam através deste importante programa</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/51.pdf</t>
   </si>
   <si>
     <t>Existe no terreno em frente ao parque de exposições uma área onde são depositados resíduos de construção recolhidos pela prefeitura. Sobre este local, solicito que seja informado:_x000D_
 _x000D_
 _x000D_
 1.	Qual secretaria responsável hoje pela captação e pela destinação destes resíduos de obras?_x000D_
 2.	Se o local é de uso apenas do município ou atende também particulares;_x000D_
 3.	Se a secretaria responsável já tem conhecimento que o local está próximo de atingir o limite de sua capacidade;_x000D_
 4.	Se existe algum estudo para direcionar este tipo de resíduo para outro local.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/52.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa diretora desta casa legislativa, através de seu Presidente que seja providenciado junto ao jurídico desta casa um parecer sobre um fato que considero grave e talvez possa ser considerado abuso de prerrogativa do Vereador Joel Milão ao trazer um cidadão de outro Município (Guarara) para montar um processo contra o Prefeito da Cidade de Guarara para dar entrada no Ministério Público.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/53.pdf</t>
   </si>
   <si>
     <t>Requeiro à Vigilância Sanitária do Município de Bicas, que informe a respeito da fiscalização da comercialização da carne bovina no município, com envio de informações a respeito da última vez que procedeu com esta verificação, e as possíveis irregularidades encontradas.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/54.pdf</t>
   </si>
   <si>
     <t>Que seja informado os valores gastos na manutenção e reparos realizados este ano nos ônibus da frota municipal.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/55.pdf</t>
   </si>
   <si>
     <t>Que seja informado os valores gastos na manutenção e reparos realizados este ano nos demais veículos da frota municipal, discriminado por veículo.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/56.pdf</t>
   </si>
   <si>
     <t>Que seja informado o valor repassado pelo Governo Federal para Cada ACE e ACS de nosso município.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/57.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela Diretoria de Transportes as circunstâncias do acidente envolvendo o novo caminhão Kia – K200 nas imediações da E. M. Dr. Matheus, enviando cópia do Termo Circunstanciado de Ocorrência e demais documentos que instruírem o registro.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/58.pdf</t>
   </si>
   <si>
     <t>Que seja enviada pela Secretaria de Administração, cópia do Processo de Dispensa de Licitação nº 53/2021.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/59.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora da Câmara de Bicas, que oficie o Batalhão da Policia Militar em nossa cidade, bem como a Secretaria de educação, para o retorno do projeto PROERD de combate às drogas nas escolas.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/60.pdf</t>
   </si>
   <si>
     <t>Que seja informada a previsão do pagamento das férias prêmio, a forma como será concedida (se todos de uma vez, escalonada, etc) e os critérios, bem como previsão para pagamento das férias prêmio dos servidores da educação.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/611.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/611.pdf</t>
   </si>
   <si>
     <t>Que seja informado quando serão regularizados o transporte escolar e a aquisição dos veículos necessários para tanto.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/62.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais providências estão sendo tomadas para melhoria no fornecimento de água à nossa população, tendo em vista a notícia de fato 02.16.0069.0002178/2022-91.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/63.pdf</t>
   </si>
   <si>
     <t>Que seja informado:_x000D_
 1.	Listagem de veículos da frota municipal, discriminando os rastreados e os não-rastreados;_x000D_
 2.	Relatórios de rastreamento de 1º de janeiro até o presente;_x000D_
 3.	Planilhas de movimentação manual de 1º de janeiro até o presente;_x000D_
 4.	Notas de empenho e respectivas OP’s de serviços de manutenção, retífica, alinhamento, balanceamento e cambagem dos veículos da frota municipal realizados este ano, com a devida identificação de cada um deles.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/64.pdf</t>
   </si>
   <si>
     <t>Solicito da administração Municipal, através do fiscal de postura, que envie cópias das notificações expedidas de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>Rafael Aquino, Fernando Joca</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/65.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Administração Municipal, através da Secretaria de Obras elabore (e informe) um cronograma com datas e rotas para recolhimento de entulhos.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/66.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informada a previsão de conclusão dos processos licitatórios para castração de animais e o andamento deles.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3715/67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3715/67.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a representante da Câmara Vereadora Melissa Terra Agrelli Mattos que solicite ao Hospital São José de Bicas cópia dos cheques e/ou Ordens de Pagamento dos R$ 200.000,00 que foi encaminhado a este Vereador e que segue em anexo a este requerimento.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/68.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a relação dos Diretores de Bairros e Distritos com informação das suas áreas de atuação com nome e telefone para contatos.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/69.pdf</t>
   </si>
   <si>
     <t>Solicito a Presidência desta Casa o término da Sala das Comissões que após a compra de mesas, cadeiras, divisória, ainda funciona precariamente esperando a parte de mídia.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/70.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a representante da Câmara Vereadora Melissa Terra Agrelli Mattos que solicite do Hospital São José de Bicas cópia dos Balancetes Financeiros, débito e credito e extratos bancários referente aos meses de: _x000D_
 Janeiro 2022_x000D_
 Fevereiro2022_x000D_
 Março2022</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/71.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada cópia das notas fiscais da manutenção e reparos realizados em 2021 e este ano nos ônibus da frota municipal.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/72.pdf</t>
   </si>
   <si>
     <t>Que seja cópias das notas fiscais de manutenção e reparos realizados em 2021 e este ano nos demais veículos da frota municipal, discriminado por veículo.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/73.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre o andamento da confecção das placas de indicação de quebra- molas da rodovia BR 267.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/74.pdf</t>
   </si>
   <si>
     <t>Que seja informado o número de prestadores de serviço pessoa física com contrato vigente com a prefeitura e o valor total pago.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/75.pdf</t>
   </si>
   <si>
     <t>Que seja informado o índice de comprometimento da folha de pagamento apurado no último quadrimestre.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/76.pdf</t>
   </si>
   <si>
     <t>Que a presidência se manifeste quanto ao prazo mínimo de tramitação de projetos de Lei, incluindo-o nos despachos.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/77.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Diretoria de Agricultura, que informe se enviou ofício ao Ministério da Cidadania para aquisição de maquinários e veículos destinados ao auxílio agrícola.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/78.pdf</t>
   </si>
   <si>
     <t>Solicito as filmagens das câmeras do almoxarifado do dia de hoje (11/04/2022).</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/79.pdf</t>
   </si>
   <si>
     <t>Que a solenidade de entrega das honrarias Policial Militar destaque do Ano e Policial Civil destaque do Ano, seja realizada, excepcionalmente, em setembro, junto com as comemorações do aniversário da cidade.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>Requeiro que seja incluído na ordem do dia as denúncias de quebra de decoro protocolizadas pelo Vereador Luiz Fernando Passos de Souza. Dada a previsão regimental(Art. 121), solicito deliberação para antes da ordem do dia.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/81.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria competente que seja informada a previsão de início das obras da ponte do Asilo na Rua Antônio Varanda e da calçada do córrego localizada na Rua Otaviano Rezende.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/82.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa quais são os procedimentos que estão sendo tomados para acompanhamento dos casos de dengue e qual o planejamento para futuras ações em caso de subida do número de casos.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/83.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa por que não ocorreu a alienação do terreno devolvido pelo CIESP no ano passado (matrícula 7703 Livro 02-W).</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/841.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/841.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado quais os planos para o evento Bicas Liquida.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/85.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado quais alunos atualmente recebem atendimento no Núcleo de Atendimento Educacional Especializado – NAEE, se existe demanda reprimida e seu tamanho, e como é feito o transporte dos alunos.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/86.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado o andamento das ações de fiscalização e divulgação da Lei Municipal nº 1.849 de 19 de Outubro de 2018.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/87.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada cópia do processo licitatório que culminou na instalação de grades na Escola Municipal Coronel Joaquim José de Souza.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/88.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo através da secretaria competente informações sobre quais ações já foram tomadas em relação a infraestrutura do Bairro Francisco de Oliveira.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/89.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Administração Municipal, através da Secretaria de Fazenda e Secretaria de Educação, apresentem uma proposta de pagamento do Piso do Magistério. E que informe o atual saldo do FUNDEB.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/90.pdf</t>
   </si>
   <si>
     <t>Que seja informado se existe previsão de oferta de cursos profissionalizantes que atendam às exigências do programa Jovem aprendiz.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/91.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da Secretaria de Assistência Social, informações, se o Município de Bicas aderiu ao Programa Mães do Brasil.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/92.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria competente informações sobre o andamento da obra do buraco localizada no bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/93.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/93.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Administração Municipal, através das Secretarias competentes, que enviem a esta casa, projeto de Lei para que sejam garantidos todos os direitos advindos da EC 120/22, principalmente na questão do adicional de insalubridade e documentação para comprovação de atividade especial para fins previdenciários.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/94.pdf</t>
   </si>
   <si>
     <t>Que seja informado como está ocorrendo o funcionamento do PamDia.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/101.pdf</t>
   </si>
   <si>
     <t>Que seja informado quando será efetivamente pago o piso salarial dos ACE e ACS e o adicional de insalubridade acrescidos à Constituição Federal pela Emenda nº120.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/96.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Administração Municipal, adote o prazo mínimo de 3 dias para inscrição em processo seletivo, visando preenchimento de vagas nas respectivas secretarias solicitantes, bem como envio a esta casa, na mesma data da publicação por afixação.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/971.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/971.pdf</t>
   </si>
   <si>
     <t>Que seja informado onde se pretende investir os R$  291.157,88 recebidos com a arrecadação dos bônus de assinatura do leilão dos excedentes da cessão onerosa dos campos de Sépia e Atapu, no Pré-Sal.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/98.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada cópias dos documentos da Prestação de Contas do ano de 2021 do Hospital São José de Bicas com as Prefeituras de Bicas, Guarará, Maripá e Pequeri._x000D_
  Solicito ainda, caso tiver, convênios federal e estadual.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/99.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a quantidade de crianças e adultos com necessidades especiais atendidos pelos programas de educação, assistência social e saúde de nosso município.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/100.pdf</t>
   </si>
   <si>
     <t>Que seja encaminha cópia da planilha de entrada e saída de veículos do almoxarifado de 12/5.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/101.pdf</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/103.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de obras, que envie a esta casa a programação de calçamento de ruas.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/104.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal proceda a divulgação dos termos de fomento e colaboração firmados com OSCs, dos gestores, da comissão de seleção, da comissão de monitoramento e avaliação, dos extratos de justificativa à ausência de chamamento público, dos manuais de prestação de contas e demais exigências da Lei 13.019/2014; e que informe à Câmara o endereço eletrônico para consulta a estes e demais dados referentes às parcerias com OSCs.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/105.pdf</t>
   </si>
   <si>
     <t>Que a CFLJ acompanhe a execução das emendas impositivas e os procedimentos adotados pelo executivo para repasses financeiros às OSCs, reunindo-se com o executivo para debater estes temas e informando aos demais vereadores sobre os possíveis acordos firmados.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/106.pdf</t>
   </si>
   <si>
     <t>Que seja explicado o motivo do descumprimento da Lei Municipal 2023 de 12 de Novembro de 2021, e apresentada proposta para seu imediato cumprimento.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/107.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório sobre emendas parlamentares recebidas pelo município nos últimos 4 anos constando: Parlamentar Autor Emenda, Nº Emenda, Ano Emenda, Nº Convênio, Objeto e Valor.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/108.pdf</t>
   </si>
   <si>
     <t>Que seja enviada cópia do laudo de Avaliação do imóvel devolvido pelo CIESP que foi elaborado pelo departamento de Desenvolvimento Urbano</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/109.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Fazenda que explique em até 24 horas, os motivos da assistência Social não estar recebendo repasses.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/110.pdf</t>
   </si>
   <si>
     <t>Que seja informado se existe planos para construção de casas populares ou doações de terrenos. Em caso afirmativo, que seja informado o que está sendo planejado._x000D_
 Peço ainda que seja informado se existe cadastro de pessoas que necessitam de moradia em nosso município.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/111.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Assistência Social, que envie a relação de CONFIRMAÇÃO DA PARTICIPAÇÃO DOS USUÁRIOS NO SISTEMA DE INFORMAÇÃO DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS (SISC).</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/112.pdf</t>
   </si>
   <si>
     <t>Solicito da Mesa Diretora, a assinatura de CONVÊNIO DE MÚTUA COOPERAÇÃO DA CÂMARA MUNICIPAL DE BICAS COM O CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA DE MINAS GERAIS – CREA-MG, e que seja SOBRESTADO a tramitação da ELOM 02/2022, para viabilizar a participação do CREA MG no assessoramento dos vereadores e enriquecimento na Audiência pública a ser realizada.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/114.pdf</t>
   </si>
   <si>
     <t>Que seja informado pelo representante desta Casa no Conselho do Hospital o motivo da constante falta de médicos e a retirada do médico do PSF da Reta que atende o bairro Gilson Lanha, para cobrir plantões. Inclusive pessoas que vão para o posto de madrugada para serem atendidos com suas consultas marcadas, só tomam conhecimento que não vão ser atendidos quando já estão lá.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/115.pdf</t>
   </si>
   <si>
     <t>Que sejam dadas explicações sobre a retirada sem a devida programação do médico do PSF RETA por vários dias para atender ao hospital.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/116.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal que informe as datas de pagamento, das férias prêmio dos servidores da educação, bem como para os demais servidores que inclusive já entraram com o pedido administrativamente a mais de 2 meses sem obter qualquer tipo de resposta._x000D_
 		Da mesma forma, solicito o envio e confirmação da escala de pagamentos do piso nacional do magistério conforme comunicado.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/117.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Educação, que formalize parceria com o PROCON-MG, para implementação do Programa Procon Mirim em nossas escolas Municipais.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/118.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa a relação dos diretores de bairro e a qual área cada um deles atende.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/119.pdf</t>
   </si>
   <si>
     <t>Que seja informado pelo representante desta Casa no Conselho do Hospital as datas de todas as reuniões do conselho que ocorreram este ano.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/120.pdf</t>
   </si>
   <si>
     <t>Que seja informado todos os repasses feitos ao Hospital São José este ano discriminando a data, valor e a origem do recurso(convênio ou emenda impositiva).</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/121.pdf</t>
   </si>
   <si>
     <t>Que seja informado o índice de suplementação (do art. 144 §1° da Lei Orgânica) utilizado até o momento.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/122.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretária de Meio Ambiente informação referente ao empreendimento Jardim Paraíso, se este, já foi aprovado pelo Município, e em caso negativo, qual a documentação daquele cheque liste feito pelo Município, após a aprovação nesta Casa da extensão urbana.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/123.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a esta Casa Legislativa cópia da ata da nomeação do Conselho Fiscal do Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/125.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal certifique e respondam se a empresa organizadora da Exposição de Bicas está cumprindo a Lei Federal 12.933/13 e as leis municipais que garantem meia entrada _x000D_
 _x000D_
 		Solicito ainda que informe se o desconto de meia entrada também está sendo aplicado em cima do ingresso promocional, a carga total de ingressos e o percentual mínimo de 40% destinado a meia entrada.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/126.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que informe o percentual de aplicação da vacina contra o Sarampo em nossa cidade, e caso esteja abaixo do esperado, que promova ações para ampliação e de busca ativa de crianças aptas a receberem o imunizante.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/128.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/128.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Saúde que informe se as cirurgias feitas nos Hospital São José estão sendo particulares ou via SUS. Se necessário, que a secretaria consulte os órgãos federais de saúde indicados para fornecer com precisão esta informação.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/130.pdf</t>
   </si>
   <si>
     <t>Que seja fornecida cópia de todos os processos licitatórios da Câmara de janeiro até a presente data.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/131.pdf</t>
   </si>
   <si>
     <t>Que o jurídico desta Casa tome providência judicial para garantir a resposta dos requerimentos:</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/132.pdf</t>
   </si>
   <si>
     <t>Que seja instalada Comissão Especial para analisar a prestação de contas dos recursos repassados ao Hospital São José no final do exercício de 2021.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/133.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela Diretoria financeira desta Casa:_x000D_
 _x000D_
 1) qual o valor total recebido de duodécimos de janeiro a julho _x000D_
 2) qual o valor gasto e já compromissado de janeiro a julho_x000D_
 3) qual a previsão de recebimento de recebimento dos duodécimos de agosto a dezembro _x000D_
 4) quais as previsões de gastos de agosto a dezembro</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/134.pdf</t>
   </si>
   <si>
     <t>Que seja informado como funcionou a gratuidade de acesso aos brinquedos do parque de diversões da última ExpoBicas</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/135.pdf</t>
   </si>
   <si>
     <t>Que seja informada a data do Bicas Liquida.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/136.pdf</t>
   </si>
   <si>
     <t>Requeiro da Administração Municipal, que informe o estudo realizado (conforme respondido em requerimento anterior), a respeito do impacto da exposição agropecuária no comércio local e a lotação dos hotéis de nossa cidade.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/137.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada toda a documentação referente à cessão ou concessão de áreas públicas que funcionaram como estacionamento durante a 50ª Exposição Agropecuária de Bicas, sejam elas ruas e/ou terrenos públicos ou áreas pertencentes ao Parque de Exposições.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/139.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais medicamentos da listagem da farmácia popular não estão disponíveis hoje.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/140.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/140.pdf</t>
   </si>
   <si>
     <t>Que seja informado a data para o retorno das atividades das obras à Rua Otaviano Rezende e prolongamento da Garcia Passos(Buraco do Sapo).</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/141.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que informe a previsão do pagamento do piso para os ACS e ACE, e qual o posicionamento a respeito do pagmento do piso dos demais profissionais do magistério que não foram contemplados, como Supervisores, apostilados e profissionais com 2 cargos, perante a Associação dos Servidores.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/142.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/142.pdf</t>
   </si>
   <si>
     <t>Que seja dada atenção aos pedidos feitos pelos vereadores Aloysio Barbosa Borges, Rafael Candido Aquino, Joel Milão Filho e Melissa Terra Agrelli Mattos para melhorias na remuneração dos prestadores de serviço, encaminhando, caso exista, os estudos realizados para verificação desta possibilidade.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/143.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/143.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, ATRAVÉS DA SECRETARIA DE OBRAS, QUE INFORME O CRONOGRAMA DE CALÇAMENTO DAS RUAS NO BAIRRO ALTO DAS BRISAS, DA TROCA DE ILUMINAÇÃO POR LAMPADAS LED EM TODA A CIDADE, E PROXIMA OPERAÇÃO TAPA BURACOS.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/144.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/144.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164,I, do Regimento Interno, que seja formulado voto de congratulações ao casal João Luiz de Souza e Lídia Ribeiro dos Santos Souza, em justa Homenagem aos 36 anos de casados.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/1451.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/1451.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que informe se existe lista de espera nas creches municipais e pré-escola, e informe em caso positivo, quais medidas estão sendo tomadas para zerá-las, de acordo com decisão recente do STF.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/146.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/146.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, informações sobre os recursos destinados, através de Emenda Impositiva nº08/2021 para complementação do asfaltamento da Rua Santa Fé.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/147.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/147.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 163, III, do Regimento Interno, solicito os controles existentes sobre movimentação e gastos do veículo de propriedade da Câmara:_x000D_
 	Planilha de controle de movimentação do veículo._x000D_
 	Planilha com o controle de consumo do veículo;_x000D_
 	Registros e pedidos para uso do veículo e destino;_x000D_
 	Gasto com movimentação do veículo, revisão, pneus, bateria, óleo lubrificante e outros.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/148.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/148.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas a esta Casa Legislativa todas as informações acerca do produto licitado através do Processo Administrativo nº 146/2022, Licitação nº 51/2022, cujo objeto seria a “Aquisição de herbicida orgânico para manutenção e limpeza das vias urbanas”.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/149.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/149.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicita informações sobre a falta de fornecimento de fraldas geriátricas na Policlínica.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/150.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/150.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicita informações de quando será realizado o asfaltamento da Rua Garcia Passos.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/151.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/151.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja enviado a esta Casa legislativa a relação dos funcionários contratados como prestadores de serviços.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/152.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/152.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicito a Assistente Social de Fortalecimento de vínculos, Sandra Dias de Almeida, informações sobre uma possível interferência da Secretaria de Assistência Social na distribuição de cestas básicas fora do horário de expediente do Cras.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/153.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/153.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 159, II, do Regimento Interno, que seja acrescentado na minha Moção de Aplausos nº39/2022 que foi lido pela Vereadora 1ªSecretaria desta Casa na última Reunião Pública Ordinária, o nome do Dr. Ricardo Mendes de Mattos, DD. Presidente da CAA (Caixa de Assistência dos Advogados) de Bicas.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/155.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/155.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado se a Defesa Civil possui os equipamentos necessários para o atendimento das ocorrências.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/156.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/156.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa de forma detalhada, cada uma das contas com recursos vinculados do Município, contendo o saldo atual, as possibilidades de aplicação dos recursos e os montantes já empenhados.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/157.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/157.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado se os servidores que ficaram com saldo no cartão vale-alimentação receberão esse dinheiro.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/158.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/158.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados a esta Casa Legislativa todos os documentos que instruíram a dispensa de licitação nº 52/2022, bem como todos os documentos que comprovem o tombamento do imóvel, o registro em cartório da atual Diretoria e cópia do Estatuto do Clube.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/159.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/159.pdf</t>
   </si>
   <si>
     <t>Solicito informações detalhadas da Administração Municipal acerca do não atendimento adequado pelo Núcleo de Atendimento Educacional Especializado ao menor Jhony Miguel Marconato da Silva (J.M.M.S).</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/160.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/160.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Exmo. Sr. Presidente da Câmara que encaminhe ao Ministério Público do Estado de Minas Gerais a solicitação de abertura de Inquérito Civil para apurar as responsabilidades pelo ato atentatório ao Estado Democrático de Direito perpetrado na última terça-feira, dia 1º de novembro de 2022 na BR-267, interrompendo o livre tráfego de veículos naquela via e, consequentemente, o inarredável direito de ir e vir, cláusula pétrea da Constituição da República Federativa do Brasil.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/161.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/161.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja encaminhado o contrato firmado entre o poder público e a empresa que presta serviços médicos para a policlínica.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/162.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/162.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja elaborado relatório detalhado sobre a festa para celebrar o dia dos professores realizada no Esporte Clube Biquense, com vistas a informar esta casa sobre o evento, incluindo (mas não restrito a) onde foi empenhado, qual o valor efetivamente pago, quantas pessoas participaram do evento, as datas em que ocorreram as movimentações financeiras referentes aos pagamentos para o evento, qual o processo licitatório, etc._x000D_
 Solicito ainda que o relatório venha acompanhado dos extratos de publicação do processo licitatório, detalhamento de empenhos e demais documentos comprobatórios.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/163.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/163.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja encaminhado relatório com a listagem das ordens de serviço de maquinário da prefeitura executadas neste mês de novembro, com a identificação de quem autorizou cada serviço.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/164.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/164.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, informações se há previsão para o calçamento de trecho na Rua Alamenda Santa no Bairro Gilsom Lamha.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/165.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/165.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno:_x000D_
 Solicito ao representante da Câmara no Hospital São José os documentos que comprovem os pagamentos dos impostos junto ao INSS, FGTS fundo de garantia dos funcionários e outros impostos nos últimos 12 meses.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/166.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/166.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno:_x000D_
  Solicito ao representante desta Casa Legislativa que solicite a informação do hospital São José de todos os plantões médicos que ficaram sem médicos nos últimos 60 dias e a relação de débitos do hospital dos médicos plantonistas durante este ano de 2022 com nome e valores.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/167.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/167.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno:_x000D_
  Solicito informação da Secretaria de Meio Ambiente relação dos loteamentos irregulares e se o loteamento Jardim Paraíso já regularizou sua situação atendendo todas as solicitações feitas pela prefeitura tendo em vista, ter passado mais de 18 meses da aprovação nesta casa da extensão urbana numa área rural.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/168.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/168.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno:_x000D_
  Solicito a Secretaria de Meio Ambiente que providencie e envie a está Casa Legislativa a relação de empresas e pessoas físicas que fazem parte da lista de responsáveis de loteamentos irregulares conforme a matéria em anexo do MP Estadual</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/169.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/169.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno:_x000D_
    Solicito da Administração Municipal, através das Secretarias competentes, que forneçam listagem das ações contempladas pelos Fundos: do Esporte, Patrimônio Histórico, de Cultura, e o de Turismo.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/170.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/170.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicito ao Executivo informações sobre quais ações estão sendo tomadas em relação a infraestrutura do Bairro Francisco de Oliveira.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/171.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/171.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicito informações se foi realizada a adesão do Município de Bicas ao Programa Brasil Sorridente.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/173.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/173.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, seja oficiado ao Senhor Prefeito Municipal, solicitando a diretora da Vigilância em Saúde e Imunização, para informar a esta Casa de Leis o que segue:_x000D_
 01 - Qual o percentual de crianças de Bicas com idade para a vacinação contra a poliomielite que recebeu a vacina?_x000D_
 02 – Na oportunidade solicitando ainda informação sobre a cobertura das vacinas de campanha como: Influenza, poliomielite e sarampo._x000D_
 03 – Como anda o levantamento rápido de índices para o AEDES AEGYPTI?_x000D_
 04 – Ainda informação sobre a vacina Antirrábica.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/1731.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/1731.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, I, do Regimento Interno, seja oficiado a Empresa Oi para pedido de melhorias no serviço prestado em nosso município.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/174.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/174.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja encaminhado o projeto de captação de águas pluviais do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/175.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/175.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 171, §2º, do Regimento Interno, a dispensa do interstício regimental dos projetos de Lei nº99 de 03 de outubro de 2022 e nº110 de 25 de novembro de 2022.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/176.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/176.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja elaborado relatório detalhado sobre as viagens para fora do município realizadas no último trimestre (exceto para Juiz de Fora), indicando a data, o roteiro, duração, motorista, horário de saída e retorno, finalidade, e se houve necessidade de pernoite. Se possível acompanhada da planilha de movimentação do veículo utilizado nas referidas datas.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/177.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/177.pdf</t>
   </si>
   <si>
     <t>Que sejam oficiados os chefes dos poderes executivo municipal e judiciário da comarca para, em reunião conjunta com o poder legislativo municipal, polícia e demais forças de combate ao crime, discutir e iniciar ações de combate ao crime organizado e tráfico de drogas me nossa cidade.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/179.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/179.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Educação, Saúde, Assistência Social, Política Urbana, Desenvolvimento Sustentável e Trabalho proceda com verificação in loco do loteamento Jardins Paraiso, emitindo parecer sobre o empreendimento, tendo em vista que o mesmo não se encontra legalizado até a presente data e já causou acidente com o rompimento de uma represa, o qual alertei que ocorreria diversas vezes neste plenário.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/180.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/180.pdf</t>
   </si>
   <si>
     <t>Que seja informado como e quando ocorreu a devolução antecipada de 100 mil reais de duodécimos da Câmara com o compromisso de utilização do recurso para repasse ao Hospital.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/182.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/182.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal elabora laudo de vistoria sobre o loteamento Jardins Paraiso e a garantia de paralização das atividades irregulares no local.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4135/183.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4135/183.pdf</t>
   </si>
   <si>
     <t>Que a defesa civil elabora laudo de riscos e danos ambientais do loteamento Jardins Paraiso, e que acione a defesa civil estadual para auxiliar neste procedimento.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4136/184.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4136/184.pdf</t>
   </si>
   <si>
     <t>Que seja realizada reunião com a Secretária Municipal de Saúde para discutir as constantes reclamações sobre o não comparecimento de médicos nos dias agendados para atender pacientes nos postos e policlínica.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4138/186.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4138/186.pdf</t>
   </si>
   <si>
     <t>REJEITADO</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4139/187.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4139/187.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, o encaminhamento de explicações sobre as providências que estão sendo tomadas para reparo do córrego no trecho que permeia as ruas Dona Miquelina e Santa Cecília.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicito ao Executivo informações se será realizada a complementação no calçamento da Rua C, no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4141/189.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4141/189.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, solicito ao Executivo informações sobre o cronograma para cumprimento da instalação de câmeras de vigilância nos prédios públicos, conforme define a Lei nº 2084 de 11 de julho de 2022.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4142/190.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4142/190.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado se houve acidente envolvendo veículos da frota municipal nos últimos 20 dias e, sendo o caso, qual providência tomada.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4143/191.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4143/191.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que seja informado quando será regularizado o fornecimento de cestas básicas.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4144/192.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4144/192.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a V. Exa., nos termos do Art. 164, VII, do Regimento Interno, que sejam enviadas as notas fiscais de material de construção pagos com recursos da educação durante este exercício.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -7642,67 +7642,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/projeto_de_emenda_a_lom-_expansao_urbana.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/pelo_02.2022_-_expansao_urbana.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pelo_03.2022_-_composicao_da_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/pelo_04.2022.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/32.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/33.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/34.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/35.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/36.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/37.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/38.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/39.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/40.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/41.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/42.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/43.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/44.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/45.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/46.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/47.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/48.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/49.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/50.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/51.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/52.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/53.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/54.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/55.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/56.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/57.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/58.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/59.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/60.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/61.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/62.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/63.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/64.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/65.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/66.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/67.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/68.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/69.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/70.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/71.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/72.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/73.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/74.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/75.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/76.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/77.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/78.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/79.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/80.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/80_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/82.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/83.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/84.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/85.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/86.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/88.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/89.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/90.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/91.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/92.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/94.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/95.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/96.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/98.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/99.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/101.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/102.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/103.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/104.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/105.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/106.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/107.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/108.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/109.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/110.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/111.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/112.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/113.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/114.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/115.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/116.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/117.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/1181.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/1191.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/120.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/121.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/122.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/123.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/124.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/125.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/126.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/127.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/1281.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/129.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/130.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/131.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/132.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/133.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/134.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/135.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/136.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/137.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/1381.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/139.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/140.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/141.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/142.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/143.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/144.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/145.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/146.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/147.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/148.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/149.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/150.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/151.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/152.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/153.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/154.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/155.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/156.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/157.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/158.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/159.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/160.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/161.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/162.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/163.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/164.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/165.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/166.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/167.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/168.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/169.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/170.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/171.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/172.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/173.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/1741.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/175.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/176.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/177.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/178.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/179.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/180.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/181.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/182.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/183.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/184.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/188.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/189.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/190.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/191.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/192.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/193.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/194.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/195.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/196.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/197.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/198.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/200.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/201.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/202.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/203.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/204.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/205.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/206.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/207.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/208.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/209.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/210.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/211.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/212.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/213.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/214.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/215.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/216.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/217.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/218.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/219.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/220.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/221.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/222.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/223.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/224.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/225.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/226.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/227.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/228.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/229.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/230.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/231.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/232.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/233.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/234.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/235.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/236.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/237.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/238.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/239.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/240.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/241.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/242.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/243.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/245.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/246.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/247.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/248.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/249.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/250.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/251.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/252.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/253.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/254.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/255.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/2561.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/257.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/258.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/259.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/260.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/261.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/262.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/263.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/264.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/265.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/266.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/267.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/268.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/269.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/270.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/271.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/272.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/273-_melissa_-_garcia_passos.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/274-_joel_-_bueiro_inteligente.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/275_-_loro_-_animais_manoel_pires_pereira.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/276_-_joel_-_lixo__no_gl.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/277_-_fernando_-_hsjb.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/278_-_joel_-_policlinica_telefone.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/279_-_joel_-_olho_vivo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/280-_fernando-ponto_onibus.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/281.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/282.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/02.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/03.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/04.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/05.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/06.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/07.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/08.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/09.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/10.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/11.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/121.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/13.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/14.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/15.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/16.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/17.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/18.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/19.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/20.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/23.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/26.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/27-_luiz_fernando_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/28.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/291.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/30.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/31.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/32.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/33_-_melissa_-_luzia_leite.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/34.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/35.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/36.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/37.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/38.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/39.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/40.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/41.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4146/42.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4147/43.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4148/44.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4149/45.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/03.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/04.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/05.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/06.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/07.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/08.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/09.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/10.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/portaria_11.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/12.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/13.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/14.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/portaria_scan.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/16.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/17.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/18.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/20.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/21.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/23.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/24.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/27.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/28.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/29.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/30.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/31.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/32.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/33.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/portaria_34.2022_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/35.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/36.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/371.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/portaria38.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/39.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/40.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/41.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/42.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/43.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/44.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/451.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/46.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/47.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4150/48.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/pdl_01.2022_contas_prefeitura_2020.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/pdl_02.2022honrarias_-_fernando.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/pdl_03_-_loro.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/pdl_04.2022honrarias-joel.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/pdl_05.2022honrarias-bigode.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/pdl_06.2022honrarias-rafael.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/pdl_07.2022honrarias-melissa.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/pdl_08.2022honrarias-dr._beto.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/pdl_09.2022honrarias-marcelo.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/pdl_10.2022honrarias-paulinho.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_01.2022_-_organograma.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/plc_02.2022_-_organograma.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/plc_03.2022_organograma.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/plc_04.2022_-_criacao_de_cargos.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/plc_05.2022_-_alteracao_lei_complementar_06_2005_iii.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/plc_06.2022_-alteracao-lei-parcelamento-do-solo.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/plc_07.2022_-alteracao-codigo-de-obras.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/plo_02.2022_-_reajuste_ticket_alimentacao.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/plo_03.2022_-_revisao_vereadores.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/plo_04.2022_-_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/plo_05.2022_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/plo_06.2022_-_insere_no_orcamento_despesas_do_ticket_alimentacao.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/plo_07.2022_-_alteracao_da_lei_que_criou_o_distrito_de_santa_helena.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/plo_08.2022_-_revisao_servidores.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/plo_11.2022_-_aquisicao_ambulancia_e_transporte_sanitario_2.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/plo_12.2022_-__revisao_ticket_servidores_camara.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/plo_13.2022_-_fernando_-_veda_passaporte_vacinal.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/plo_14.2022_-_compilado_-_joel_-_cameras_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/plo_15.2022_-_subvencao_sitio_shalom_e_asilo_2022.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/plo_16.2022_-_abertura_de_creditos_adicionais_suplementares_com_a_fonte_de_recursos_so_siperavit.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/plo17.2022_-_marcelo_-_combate_machismo.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/plo_18.2022_-_suplementacao_correcao_salarial_1.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/plo_19.2022_-_credito_suplementar_-_ferias_premio.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/plo_20.2022_-_reajuste_do_salario_servidores.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3650/plo_21.2022_-_beto_-_torneio.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/plo_22.2022_-_reajuste_do_salario_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/plo_23.2022_-_alteracao_da_lei_que_autoriza_o_pagamento_do_piso_aos_agentes_comunitarios.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/plo_24.2022_-_reajuste_do_salario_servidores.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/plo_25.2022_-_bolsa_aprendizagem_transformando_vidas.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/plo_26.2022_-_semana_prevencao_violencia_infantil.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/plo_27.2022_-_rafael_-_cordao_girassol.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/plo_28.2022_-_marcelo_-_banco_de_racao.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/plo_29.2022_-_beto_-copa_bicas_de_futsal.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/plo_30.2022_-_loro_-_sistema_de_rastreamento.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/plo_31.2022_ldo_2023_final_1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/plo_32.2022_-_rafael_-_avaliacao_de_vias.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/plo_33.2022_-_aquisicao_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/plo_34.2022_-_compra_terreno.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/plo_35.2022_-_doacao_de_terreno_ciesp.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/plo_36.2022_-_disciplina_a_cobranca_de_servicos_com_maquinario.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/plo_37.2022_-_marcelo_-_impacto.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/plo_38.2022_-_novo_elemento_superavit_educacao.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/plo_39.2022_-_alteracao_da_lei_fumtur.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plo_40.2022_-_alteracao_da_lei_1629_-_politica_de_turismo.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/plo_41.2022_-_alteracao_da_lei_comtur.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/plo_42.2022_-__projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_1.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plo_43.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_2.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plo_44.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_3.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/plo_45.2022_-_equipamentos_de_informatica.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/plo_46.2022_-_suplementacao_exposicao_por_superavit_3.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/plo_47.2022_-_suplementacao_exposicao_por_anulacao_-_copia_2.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/plo_48.2022_-_calcamento_gilson_lamha.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plo_49.2022_-_credito_suplementar_-_mesas_interativas.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/plo_50.2022_-_suplementacao_saude_anulacao.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/plo_51.2022_-_melissa_-_emprego.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/plo_52.2022_-_marceloautoriza_alimentacao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plo_53.2022_-_alteracao_da_lei_fumtur.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plo_54.2022_-_alteracao_da_lei_comtur.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/plo_55.2022_-_ampar.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/plo_56.2022_-_cimpar.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/plo_57.2022_-_doacao_de_terreno_ciesp.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/plo_58.2022_-_subvencao_sopa_-.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plo_59.2022_-_suplementacao_limpeza_urbana_anulacao.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plo_60.2022_-_novo_elemento_superavit_calcamento.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plo_61.2022_-_marcelo_-_carnet_iptu.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/plo_62.2022_-_melissa_-_conselho_da_mulher.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plo_63.2022_-_alteracao_subvencao_hospital.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plo_64.2022-_insere_no_orcamento_-_fonte_recursos_anulacao_de_dotacoes_-_praca.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plo_65.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_6.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/plo_66.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_7.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/plo_67.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_8_1.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/plo_68.2022_-_construcao_quadra_cutieira_superavit.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/plo_69.2022_-_projeto_de_lei_-_doacao_de_terreno_ciesp_2.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/plo_70.2022_-_projeto_de_lei_piso_dos_professores_2022.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/plo_71.2022_-_suplementacao_ass_social_anulacao.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/plo_72.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/plo_73.2022-_credito_suplementar_-_excesso_de_arecadacao_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/plo_74.2022_-_loro_-_passe_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/plo_75.2022_-_exames_ciesp_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/plo_76.2022_-_novo_elemento_calcamento_garcia_passos.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/plo_77.2022_-_melissa_-_acompanhante.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/plo_78.2022-_regulamenta_venda_de_mudas_no_horto.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/plo_79.2022_-_fernando_-_gratuidade_eventos.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/plo_80.2022_-_rafael_-_adote_uma_praca.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_-_dispoe_sobre_o_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/plo_82.2022_paulinho_-_dia_da_capoeira.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/plo_83.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/plo_84.2022_-_credito_suplementar_-_excesso_de_arecadacao_e_anulacao_de_dotacao_-_recapeamento_gilson_lamha.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/plo_85.2022_-_credito_suplementar_-_anulacao_de_dotacoes_-_muro_contencao.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/plo_86.2022_-_bigode_nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/plo_87.2022_-_marcelo_-_atendimento.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/plo_88.2022_-_aquisicao_veiculo_epidemiologia.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/plo_89.2022_-_aquisicao_equipamentos_at.basico_excesso.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/plo_90.2022_-_aquisicao_equipamentos_at.especial_excesso.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/plo_91.2022_-_aquisicao_veiculo_esf_contrapartida.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/plo_92.2022_-_aquisicao_veiculo_esf_excesso.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/plo_93.2022_-_fixacao_do_piso_salarial_dos_agentes_de_endemias_e_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/plo_94.2022_-_consorcio_cimpar_e_contribuicao_ampar.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4008/plo_95.2022_-_suplementacao_merenda_escolar_anulacao.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4009/plo_96.2022_-_credito_de_10_por_cento.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/plo_97.2022_-_alteracao_subvencao_hospital_2.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/plo_98.2022_-_credito_adicional_especial_-_excesso_de_arrecadacao_-_ubs.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/plo_99.2022_-_iluminacao_publica_leds_excesso.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/plo_100.2022_-_insere_no_orcamento_-_excesso_de_arecadacao_-_drenagem_urbana.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/plo_101.2022_-_projeto_de_lei_rastreamento.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/plo_102.2022_-_atendimento_nbr_9050.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/plo_103.2022_-_folha_recurso_saude.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/plo_104.2022_-_folha_recurso_proprio.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/plo_105.2022_-_folha_recurso_educacao.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/plo_106.2022_-_folha_novo_elemento_fundeb_e_recurso_proprio.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/plo_107.2022_-_folha_novo_elemento_saude.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/plo_108.2022_-_consep.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/plo_109.2022_-_marcelo_-_sustentabilidade_ambiental_na_educacao.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/1101.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/plo_111.2022_-_rafael_-_utilidade_publica_sopa.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/plo_112.2022_-_regulamenta-a-lei-federal-13.913.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/plo_113.2022_-_que-dispoe-sobre-a-inclusao-da-disciplina-de-direito.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/plo_114.2022_-_excesso-de-arecadacao---folha-dezembro---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/plo_115.2022_-_excesso-de-arecadacao---folha-dezembro-fundeb---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/plo_116.2022_-_excesso-de-arecadacao---folha-de-pagamento---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/plo_117.2022_-_excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/plo_118.2022_-_credito-suplementar---excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/plo_119.2022_-_melissa_-_denomina_rua_g.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/plo_120.2022_-_subvencao-hospital-2023.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/003_projeto_de_resolucao_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/004_bigode_policiais.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/005_apolegis.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/006_fernando_-_cargos_efetivos.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/007_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/008_melissa_leitura_das_correspondencias.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/009_mesa_-_procuradoria_da_mulher.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/02.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/03.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/01.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/02.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/03.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/04.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/05.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/06.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/07.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/08.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/09.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/11.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/13.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/14.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/15.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/16.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/17.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/19.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/20.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/21.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/22_loro.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/23_rafael.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/24.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/25.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/26.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/27.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/28.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/29.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/30.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/31.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/32.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/33.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/34.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/35.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/36.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/38.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/39.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/41.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/42.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/43.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/44.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/45.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/47.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/48.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/49.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/50.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/51.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/52.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/53.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/54.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/55.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/56.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/57.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/58.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/59.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/60.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/611.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/62.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/63.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/64.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/65.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/66.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3715/67.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/68.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/69.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/70.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/71.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/72.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/73.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/74.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/75.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/76.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/77.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/78.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/79.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/81.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/82.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/83.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/841.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/85.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/86.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/87.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/88.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/89.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/90.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/91.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/92.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/93.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/94.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/101.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/96.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/971.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/98.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/99.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/100.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/101.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/103.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/104.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/105.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/106.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/107.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/108.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/109.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/110.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/111.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/112.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/114.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/115.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/116.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/117.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/118.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/119.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/120.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/121.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/122.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/123.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/125.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/126.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/128.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/130.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/131.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/132.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/133.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/134.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/135.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/136.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/137.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/139.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/140.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/141.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/142.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/143.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/144.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/1451.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/146.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/147.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/148.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/149.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/150.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/151.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/152.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/153.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/155.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/156.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/157.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/158.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/159.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/160.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/161.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/162.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/163.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/164.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/165.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/166.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/167.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/168.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/169.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/170.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/171.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/173.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/1731.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/174.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/175.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/176.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/177.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/179.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/180.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/182.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4135/183.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4136/184.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4138/186.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4139/187.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4141/189.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4142/190.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4143/191.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4144/192.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/projeto_de_emenda_a_lom-_expansao_urbana.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/pelo_02.2022_-_expansao_urbana.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pelo_03.2022_-_composicao_da_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/pelo_04.2022.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/32.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/33.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/34.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/35.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/36.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/37.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/38.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/39.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/40.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/41.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/42.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/43.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/44.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/45.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/46.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/47.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/48.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/49.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/50.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/51.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/52.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/53.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/54.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/55.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/56.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/57.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/58.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/59.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/60.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/61.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/62.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/63.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/64.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/65.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/66.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/67.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/68.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/69.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/70.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/71.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/72.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/73.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/74.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/75.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/76.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/77.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/78.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/79.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/80.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/80_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/82.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/83.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/84.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/85.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/86.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/88.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/89.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/90.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/91.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/92.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/94.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/95.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/96.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/98.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/99.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/101.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/102.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/103.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/104.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/105.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/106.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/107.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/108.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/109.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/110.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/111.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/112.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/113.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/114.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/115.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/116.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/117.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/1181.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/1191.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/120.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/121.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/122.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/123.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/124.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/125.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/126.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/127.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/1281.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/129.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/130.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/131.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/132.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/133.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/134.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/135.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/136.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/137.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/1381.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/139.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/140.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/141.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/142.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/143.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/144.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/145.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/146.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/147.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/148.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/149.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/150.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/151.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/152.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/153.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/154.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/155.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/156.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/157.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/158.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/159.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/160.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/161.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/162.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/163.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/164.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/165.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/166.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/167.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/168.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/169.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/170.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/171.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/172.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/173.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/1741.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/175.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/176.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/177.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/178.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/179.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/180.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/181.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/182.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/183.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/184.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/188.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/189.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/190.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/191.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/192.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/193.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/194.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/195.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/196.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/197.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/198.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/200.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/201.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/202.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/203.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/204.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/205.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/206.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/207.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/208.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/209.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/210.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/211.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/212.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/213.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/214.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/215.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/216.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/217.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/218.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/219.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/220.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/221.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/222.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/223.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/224.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/225.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/226.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/227.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/228.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/229.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/230.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/231.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/232.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/233.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/234.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/235.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/236.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/237.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/238.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/239.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/240.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/241.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/242.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/243.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/245.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/246.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/247.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/248.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/249.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/250.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/251.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/252.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/253.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/254.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/255.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/2561.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/257.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/258.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/259.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/260.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/261.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/262.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/263.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/264.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/265.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/266.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/267.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/268.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/269.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/270.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/271.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/272.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/273-_melissa_-_garcia_passos.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/274-_joel_-_bueiro_inteligente.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/275_-_loro_-_animais_manoel_pires_pereira.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/276_-_joel_-_lixo__no_gl.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/277_-_fernando_-_hsjb.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/278_-_joel_-_policlinica_telefone.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/279_-_joel_-_olho_vivo.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/280-_fernando-ponto_onibus.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/281.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/282.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/02.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/03.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/04.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/05.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/06.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/07.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/08.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/09.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/10.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/11.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/121.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/13.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/14.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/15.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/16.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/17.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/18.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/19.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/20.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/23.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/26.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/27-_luiz_fernando_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/28.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/291.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/30.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/31.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/32.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/33_-_melissa_-_luzia_leite.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/34.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/35.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/36.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/37.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/38.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/39.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/40.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/41.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4146/42.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4147/43.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4148/44.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4149/45.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/03.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/04.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/05.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/06.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/07.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/08.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/09.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/10.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/portaria_11.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/12.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/13.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/14.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/portaria_scan.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/16.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/17.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/18.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/20.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/21.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/23.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/24.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/27.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/28.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/29.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/30.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/31.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/32.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/33.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/portaria_34.2022_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/35.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/36.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/371.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/portaria38.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/39.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/40.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/41.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/42.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/43.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/44.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/451.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/46.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/47.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4150/48.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/pdl_01.2022_contas_prefeitura_2020.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/pdl_02.2022honrarias_-_fernando.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/pdl_03_-_loro.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/pdl_04.2022honrarias-joel.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/pdl_05.2022honrarias-bigode.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/pdl_06.2022honrarias-rafael.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/pdl_07.2022honrarias-melissa.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/pdl_08.2022honrarias-dr._beto.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/pdl_09.2022honrarias-marcelo.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/pdl_10.2022honrarias-paulinho.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_01.2022_-_organograma.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/plc_02.2022_-_organograma.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/plc_03.2022_organograma.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/plc_04.2022_-_criacao_de_cargos.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/plc_05.2022_-_alteracao_lei_complementar_06_2005_iii.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/plc_06.2022_-alteracao-lei-parcelamento-do-solo.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/plc_07.2022_-alteracao-codigo-de-obras.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/plo_02.2022_-_reajuste_ticket_alimentacao.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/plo_03.2022_-_revisao_vereadores.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/plo_04.2022_-_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/plo_05.2022_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/plo_06.2022_-_insere_no_orcamento_despesas_do_ticket_alimentacao.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/plo_07.2022_-_alteracao_da_lei_que_criou_o_distrito_de_santa_helena.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/plo_08.2022_-_revisao_servidores.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/plo_11.2022_-_aquisicao_ambulancia_e_transporte_sanitario_2.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/plo_12.2022_-__revisao_ticket_servidores_camara.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/plo_13.2022_-_fernando_-_veda_passaporte_vacinal.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/plo_14.2022_-_compilado_-_joel_-_cameras_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/plo_15.2022_-_subvencao_sitio_shalom_e_asilo_2022.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/plo_16.2022_-_abertura_de_creditos_adicionais_suplementares_com_a_fonte_de_recursos_so_siperavit.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/plo17.2022_-_marcelo_-_combate_machismo.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/plo_18.2022_-_suplementacao_correcao_salarial_1.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/plo_19.2022_-_credito_suplementar_-_ferias_premio.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/plo_20.2022_-_reajuste_do_salario_servidores.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3650/plo_21.2022_-_beto_-_torneio.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/plo_22.2022_-_reajuste_do_salario_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/plo_23.2022_-_alteracao_da_lei_que_autoriza_o_pagamento_do_piso_aos_agentes_comunitarios.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/plo_24.2022_-_reajuste_do_salario_servidores.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/plo_25.2022_-_bolsa_aprendizagem_transformando_vidas.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/plo_26.2022_-_semana_prevencao_violencia_infantil.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/plo_27.2022_-_rafael_-_cordao_girassol.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/plo_28.2022_-_marcelo_-_banco_de_racao.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/plo_29.2022_-_beto_-copa_bicas_de_futsal.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/plo_30.2022_-_loro_-_sistema_de_rastreamento.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/plo_31.2022_ldo_2023_final_1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/plo_32.2022_-_rafael_-_avaliacao_de_vias.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/plo_33.2022_-_aquisicao_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/plo_34.2022_-_compra_terreno.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/plo_35.2022_-_doacao_de_terreno_ciesp.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/plo_36.2022_-_disciplina_a_cobranca_de_servicos_com_maquinario.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/plo_37.2022_-_marcelo_-_impacto.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/plo_38.2022_-_novo_elemento_superavit_educacao.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/plo_39.2022_-_alteracao_da_lei_fumtur.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plo_40.2022_-_alteracao_da_lei_1629_-_politica_de_turismo.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/plo_41.2022_-_alteracao_da_lei_comtur.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/plo_42.2022_-__projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_1.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plo_43.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_2.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plo_44.2022_-_projeto_de_lei_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_3.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/plo_45.2022_-_equipamentos_de_informatica.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/plo_46.2022_-_suplementacao_exposicao_por_superavit_3.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/plo_47.2022_-_suplementacao_exposicao_por_anulacao_-_copia_2.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/plo_48.2022_-_calcamento_gilson_lamha.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plo_49.2022_-_credito_suplementar_-_mesas_interativas.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/plo_50.2022_-_suplementacao_saude_anulacao.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/plo_51.2022_-_melissa_-_emprego.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/plo_52.2022_-_marceloautoriza_alimentacao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plo_53.2022_-_alteracao_da_lei_fumtur.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plo_54.2022_-_alteracao_da_lei_comtur.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/plo_55.2022_-_ampar.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/plo_56.2022_-_cimpar.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/plo_57.2022_-_doacao_de_terreno_ciesp.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/plo_58.2022_-_subvencao_sopa_-.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plo_59.2022_-_suplementacao_limpeza_urbana_anulacao.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plo_60.2022_-_novo_elemento_superavit_calcamento.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plo_61.2022_-_marcelo_-_carnet_iptu.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/plo_62.2022_-_melissa_-_conselho_da_mulher.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plo_63.2022_-_alteracao_subvencao_hospital.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plo_64.2022-_insere_no_orcamento_-_fonte_recursos_anulacao_de_dotacoes_-_praca.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plo_65.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_6.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/plo_66.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_7.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/plo_67.2022-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_8_1.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/plo_68.2022_-_construcao_quadra_cutieira_superavit.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/plo_69.2022_-_projeto_de_lei_-_doacao_de_terreno_ciesp_2.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/plo_70.2022_-_projeto_de_lei_piso_dos_professores_2022.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/plo_71.2022_-_suplementacao_ass_social_anulacao.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/plo_72.2022_-_insere_no_orcamento_despesas_-_fonte_de_recurso_superavit_2021_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/plo_73.2022-_credito_suplementar_-_excesso_de_arecadacao_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/plo_74.2022_-_loro_-_passe_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/plo_75.2022_-_exames_ciesp_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/plo_76.2022_-_novo_elemento_calcamento_garcia_passos.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/plo_77.2022_-_melissa_-_acompanhante.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/plo_78.2022-_regulamenta_venda_de_mudas_no_horto.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/plo_79.2022_-_fernando_-_gratuidade_eventos.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/plo_80.2022_-_rafael_-_adote_uma_praca.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_-_dispoe_sobre_o_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/plo_82.2022_paulinho_-_dia_da_capoeira.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/plo_83.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/plo_84.2022_-_credito_suplementar_-_excesso_de_arecadacao_e_anulacao_de_dotacao_-_recapeamento_gilson_lamha.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/plo_85.2022_-_credito_suplementar_-_anulacao_de_dotacoes_-_muro_contencao.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/plo_86.2022_-_bigode_nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/plo_87.2022_-_marcelo_-_atendimento.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/plo_88.2022_-_aquisicao_veiculo_epidemiologia.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/plo_89.2022_-_aquisicao_equipamentos_at.basico_excesso.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/plo_90.2022_-_aquisicao_equipamentos_at.especial_excesso.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/plo_91.2022_-_aquisicao_veiculo_esf_contrapartida.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/plo_92.2022_-_aquisicao_veiculo_esf_excesso.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/plo_93.2022_-_fixacao_do_piso_salarial_dos_agentes_de_endemias_e_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/plo_94.2022_-_consorcio_cimpar_e_contribuicao_ampar.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4008/plo_95.2022_-_suplementacao_merenda_escolar_anulacao.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4009/plo_96.2022_-_credito_de_10_por_cento.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/plo_97.2022_-_alteracao_subvencao_hospital_2.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/plo_98.2022_-_credito_adicional_especial_-_excesso_de_arrecadacao_-_ubs.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/plo_99.2022_-_iluminacao_publica_leds_excesso.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/plo_100.2022_-_insere_no_orcamento_-_excesso_de_arecadacao_-_drenagem_urbana.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/plo_101.2022_-_projeto_de_lei_rastreamento.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/plo_102.2022_-_atendimento_nbr_9050.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/plo_103.2022_-_folha_recurso_saude.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/plo_104.2022_-_folha_recurso_proprio.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/plo_105.2022_-_folha_recurso_educacao.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/plo_106.2022_-_folha_novo_elemento_fundeb_e_recurso_proprio.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/plo_107.2022_-_folha_novo_elemento_saude.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/plo_108.2022_-_consep.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/plo_109.2022_-_marcelo_-_sustentabilidade_ambiental_na_educacao.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/1101.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/plo_111.2022_-_rafael_-_utilidade_publica_sopa.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/plo_112.2022_-_regulamenta-a-lei-federal-13.913.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/plo_113.2022_-_que-dispoe-sobre-a-inclusao-da-disciplina-de-direito.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/plo_114.2022_-_excesso-de-arecadacao---folha-dezembro---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/plo_115.2022_-_excesso-de-arecadacao---folha-dezembro-fundeb---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/plo_116.2022_-_excesso-de-arecadacao---folha-de-pagamento---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/plo_117.2022_-_excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/plo_118.2022_-_credito-suplementar---excesso-de-arecadacao---ferias-premio---regime-urgentissimo.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/plo_119.2022_-_melissa_-_denomina_rua_g.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/plo_120.2022_-_subvencao-hospital-2023.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/003_projeto_de_resolucao_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/004_bigode_policiais.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/005_apolegis.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/006_fernando_-_cargos_efetivos.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/007_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/008_melissa_leitura_das_correspondencias.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/009_mesa_-_procuradoria_da_mulher.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/02.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/03.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/01.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/02.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/03.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/04.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/05.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/06.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/07.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/08.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/09.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/11.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/13.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/14.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/15.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/16.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/17.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/19.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/20.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/21.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/22_loro.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/23_rafael.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/24.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/25.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/26.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/27.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/28.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/29.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/30.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/31.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/32.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/33.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/34.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/35.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/36.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/38.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/39.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/41.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/42.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/43.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/44.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/45.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/47.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/48.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/49.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/50.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/51.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/52.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/53.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/54.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/55.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/56.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/57.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/58.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/59.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/60.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/611.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/62.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/63.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/64.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/65.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/66.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3715/67.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/68.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/69.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/70.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/71.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/72.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/73.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/74.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/75.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/76.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/77.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/78.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/79.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/81.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/82.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/83.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/841.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/85.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/86.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/87.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/88.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/89.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/90.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/91.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/92.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/93.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/94.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/101.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/96.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/971.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/98.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/99.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/100.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/101.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/103.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/104.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/105.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/106.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/107.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/108.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/109.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/110.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/111.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/112.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/114.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/115.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/116.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/117.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/118.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/119.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/120.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/121.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/122.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/123.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/125.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/126.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/128.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/130.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/131.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/132.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/133.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/134.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/135.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/136.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/137.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/139.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/140.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/141.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/142.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/143.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/144.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/1451.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/146.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/147.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/148.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/149.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/150.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/151.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/152.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/153.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/155.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/156.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/157.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/158.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/159.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/160.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/161.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/162.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/163.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/164.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/165.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/166.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/167.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/168.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/169.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/170.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/171.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/173.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/1731.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/174.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/175.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/176.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/177.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/179.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/180.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/182.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4135/183.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4136/184.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4138/186.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4139/187.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4141/189.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4142/190.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4143/191.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2022/4144/192.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H714"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>