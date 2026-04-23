--- v0 (2026-02-28)
+++ v1 (2026-04-23)
@@ -54,9058 +54,9058 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1644 de 10 de outubro de 2013 para atualizar o valor do subsídio e dispor sobre sua atualização.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Melissa Terra</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/02.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do município de Bicas, a “Creche 12 Meses””.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivo fiscal a empresas e munícipes que promovam a instalação de câmeras de monitoramento em frente a seus estabelecimentos e imóveis, possibilitando a visualização das vias e espaços públicos.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/5.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/5.pdf</t>
   </si>
   <si>
     <t>“Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Bicase revoga as leis 1.073 de 23 de Fevereiro de 2000 e 1.105 de 2 de Fevereiro de 2001.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/6.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/6.pdf</t>
   </si>
   <si>
     <t>“Fixa o percentual de reajuste do vale alimentação fornecido aos servidores do Município de Bicas.”</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/7.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/7.pdf</t>
   </si>
   <si>
     <t>Cria a Ajuda de Custo para Valorização do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/8.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização quadrienal de auditoria externa independente no âmbito da prefeitura municipal.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/9.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/9.pdf</t>
   </si>
   <si>
     <t>“Institui plano de adequação salarial e reajuste do auxílio alimentação de que trata a lei 1.446 de 09 de setembro de 2009 e indenização de férias prêmio vencidas.”</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da mesa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/ato_convocatorio_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/ato_convocatorio_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Audiência Pública e devidas restrições devido a pandemia causada pela Covid-19.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/ato_convocatorio_02.2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/ato_convocatorio_02.2021.pdf</t>
   </si>
   <si>
     <t>A presidente da Câmara Municipal de Bicas no uso de suas atribuições legais e regimentais, pelo art 76 da Lei Orgânica do Município de Bicas e em conformidade com art. 1º § 1º da Resolução 276/2009, _x000D_
 _x000D_
 Considerando a importância de realizar audiência pública para tratar de assunto de interesse público relevante;_x000D_
 _x000D_
 Considerando a necessidade de restrição de número de pessoas para evitar aglomeração por conta da pandemia causada pela Covid-19</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emendas à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/01_emenda_a_lei_organica_emenda_impositiva.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/01_emenda_a_lei_organica_emenda_impositiva.docx</t>
   </si>
   <si>
     <t>"Altera o artigo que menciona da Lei Orgânica do Município de Bicas/MG e dá outras providências."</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/02_prazos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/02_prazos.docx</t>
   </si>
   <si>
     <t>“Altera os artigos e incisos que menciona da Lei Orgânica do Município de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/03_distribuicao_de_lotes.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/03_distribuicao_de_lotes.docx</t>
   </si>
   <si>
     <t>“Veda a distribuição de lotes sem a construção de infraestrutura urbana mínima.”</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Helber Marques Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/04_expansao_urbana.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/04_expansao_urbana.doc</t>
   </si>
   <si>
     <t>“Cria a área de expansão urbana à pedido, a ser denominada como Vetor Norte no Município de Bicas e dá outras providências.”</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/05_expansao_urbana_ii_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/05_expansao_urbana_ii_1.doc</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>Marcelo Jardim</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/06_lei_expansao_urbana_marcelo_jardim_-_emenda_camara.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/06_lei_expansao_urbana_marcelo_jardim_-_emenda_camara.doc</t>
   </si>
   <si>
     <t>"Cria a área de expansão urbana à pedido , a ser denominada como Vetor Norte no Município de Bicas e dá outras providências."</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/07_maquinas_2.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/07_maquinas_2.doc</t>
   </si>
   <si>
     <t>"Regulamenta a cessão de máquinas e operadores da Prefeitura, estabelece parâmetros e dá outras providências."</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/ind_01_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/ind_01_2021.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no novo organograma cargos para representantes de bairros.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/ind_2_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/ind_2_2021.pdf</t>
   </si>
   <si>
     <t>Que seja ofertado transporte escolar para os estudantes do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/03_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/03_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo nos muros do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/ind_04_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/ind_04_2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalada lixeira à rua Professor Joaquim Fernandes Alhadas.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/ind_5_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/ind_5_2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocada grade no jardim frontal da escola Coronel Souza.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/ind_6_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/ind_6_2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Assistente Social para levantamento e medidas de auxílio aos toxicodependentes que frequentam o jardim frontal da Escola Coronel Souza.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/ind_7_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/ind_7_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de postes no trecho entre São Manoel e a Estação da COPASA.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>Fernando Bigode</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/ind_8_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/ind_8_2021.pdf</t>
   </si>
   <si>
     <t>Que seja construída rede de esgoto no prolongamento da Rua Farmacêutico Jair de Souza.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/ind_9_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/ind_9_2021.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos no parquinho do HV.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/ind_10_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/ind_10_2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado braço de iluminação pública no poste na esquina da Rua José Apolinário da Silva com Avenida do Contorno Dalton Curzio.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/ind_11_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/ind_11_2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade no trecho da RuaFrancisco Cândido de Assis que dá acesso ao bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/ind_12_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/ind_12_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito mutirão de capina nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/ind_13_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/ind_13_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo na rede de esgoto da Rua F, no logradouro conhecido como Cutieira.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/ind_14_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/ind_14_2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade na Rua Baronesa de Catas Altas.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/ind_15_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/ind_15_2021.pdf</t>
   </si>
   <si>
     <t>Que o Programa Adolescente Aprendiz, descontinuado na gestão anterior, seja retomado.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/162021_rafael_aquino.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/162021_rafael_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria competente, que providencie a licitação para contratação de clínica ou profissional veterinário para continuidade das castrações.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Paulinho Plantas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_172021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_172021.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, a continuidade do Kit Merenda.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/ind_18_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/ind_18_2021.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que disponibilize DISPENSE TOTEM com álcool em gel na entrada da prefeitura, prédios públicos e parquinhos.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/ind_1902021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/ind_1902021.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que estenda o horário de funcionamento da Creche Municipal e de outros locais utilizados para o mesmo fim.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/ind_20_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/ind_20_2021.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, a qualificação dos profissionais da Saúde, principalmente aqueles responsáveis por inserir as informações de cada paciente no aplicativo e-Sus, com a efetiva cobrança de lançamento imediato da vacinação contra o CORONAVÍRUS.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/ind_21_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/ind_21_2021.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Desenvolvimento Econômico, que estude parcerias com as confecções e facções de nossa cidade, para ofertar preparação de mão de obra para expansão do setor.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/ind_22_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/ind_22_2021.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que disponibilize transporte escolar para os alunos do Bairro Gilson Lamha e para aqueles que moram em locais muito distantes da escola, bem como reúna esforços para abrir uma creche municipal no prédio do antigo Samu, para as famílias do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/ind_23_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/ind_23_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do Parque dos Ferroviários, em especial no trecho nos arredores da antiga quadra de malha.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/24.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo para reduzir a velocidade no final da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/25.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de incluir no grupo prioritário de vacinação contra Covid19 os profissionais que atuam no cemitério e serviços funerários.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/26.pdf</t>
   </si>
   <si>
     <t>Que seja designado o mais rápido possível servidor para dar continuidade aos atendimentos da junta militar.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/27.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade na Rua José Padula Sobrinho e Travessa Sebastião Amaro, no Campo do Leopoldina.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja feita limpeza e desobstrução na rede de captação de águas pluviais da Rua Garcia Passos.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Que o executivo Municipal tome providências quanto ao imóvel abandonado na Rua da Caixa.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/30.pdf</t>
   </si>
   <si>
     <t>Que seja colocada placa de carga e descarga na Rua Nilson Batista Vieira, em frente ao número 150.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/31.pdf</t>
   </si>
   <si>
     <t>Que seja terminada a construção do passeio na Rua Nilson Batista Vieira no trecho paralelo à Rua Lucas Proença, e também colocação de grade em ambos os lados do passeio e corrimão na escadaria que liga as duas ruas.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/32.pdf</t>
   </si>
   <si>
     <t>Que seja instalada placa de estacionamento rotativo (5 minutos) ao final de Rua Amilcar Verlangieri Rebouças.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/33.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pintura e sinalização do quebra-molas próximo ao Asilo.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2634/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2634/34.pdf</t>
   </si>
   <si>
     <t>Que seja instalada placa de carga e descarga em frente à Madeireira Redentor.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2635/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2635/35.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo redutor de velocidade À Rua Francisco Peres, popularmente conhecida como beco da COPASA, e também a reinstalação da placa de sentido único em local mais visível.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/36.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados refletores no prédio que hoje sedia o Conselho da Comunidade.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2637/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2637/37.pdf</t>
   </si>
   <si>
     <t>Que seja retornado o atendimento noturno no PSF da Rua Santa Tereza.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/38.pdf</t>
   </si>
   <si>
     <t>Que seja feita reforma na parte elétrica do parque de exposição.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/39.pdf</t>
   </si>
   <si>
     <t>Que seja instalado toldo no PSF da Rua Santa Tereza.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2640/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2640/40.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que divulgue um cronograma de vacinação dos idosos, bem como a forma e local que serão realizadas.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/41_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/41_01.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Obras, que recomponha parte da rua 8 de março no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/42.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que faça o cancelamento da dotação orçamentária destinada ao Carnaval 2021, para utilização na aquisição de cestas básicas para as famílias de alta vulnerabilidade social, e aquelas que estarão sem o auxílio emergencial.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/43.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento das ruas de nosso município que ainda não são calçadas.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/44.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das lâmpadas no entorno da quadra do Bairro Edgar Moreira, bem como instalação de braços de iluminação no trecho da subida.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/45.pdf</t>
   </si>
   <si>
     <t>Que seja criado um canal eficiente e de fácil acesso para a população solicitar reparos na iluminação pública.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dr. Beto</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/46.pdf</t>
   </si>
   <si>
     <t>Que seja reativado o COMREN.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Fernando Joca</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/47.pdf</t>
   </si>
   <si>
     <t>Que seja feito e divulgado pela Secretaria de Saúde informativo do avanço mensal de casos(suspeitos, descartados, em tratamento) e óbitos por covid em nosso município, conforme sugestão em anexo.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/48.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reajuste dos vencimentos dos ACEs e sua inclusão na Folha de Pagamento.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/49.pdf</t>
   </si>
   <si>
     <t>Que seja iniciado o programa “Hortas Comunitárias” instituído pela Lei 1.931 de 26 de março de 2020.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/50.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria competente, que feche parcialmente a rua Augusto Rossi aos sábados, para realização da Feirinha.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/51.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria competente, que providencie a manutenção da torre de TV, bem como inicie conversas com as emissoras com sinal em Bicas, para implementação do sinal digital.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/52.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Participação Popular e Fiscalização da Cidade discuta melhorias no trânsito em nosso município.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/53.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Participação Popular e Fiscalização da Cidade discuta a distribuição e tratamento de água em nosso município.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/54.pdf</t>
   </si>
   <si>
     <t>Que seja instaladas lixeiras, bebedouros, dispenser de álcool gel e pias para atender aos comerciantes e público da feirinha.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/55.pdf</t>
   </si>
   <si>
     <t>Que seja feito o monitoramento dos pacientes domiciliares que usam oxigênio a fim de evitar a falta dele nos fins de semana.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/56.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências para construção de calçada e corrimão na descida da Rua José Bertelli,</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/57.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas lixeiras na praça São José.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/58.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de câmeras de segurança nas áreas do município mais frequentadas, como a rodoviária e a Praça São José.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/59.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo redutor de velocidade à Primo Rossi.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/60.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo imediato no passeio da Rua Otaviano Rezende, que apresenta risco de deslizamento.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/61.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas reformas nos equipamentos públicos de Santa Helena.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/62.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados postes de iluminação pública e dispositivos redutores de velocidade na Rua Mário Bolotari que liga a MG126 ao Transporte Corujão.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/63.pdf</t>
   </si>
   <si>
     <t>Que seja estudado pela Secretaria Municipal de Educação os pontos para embarque e desembarque dos alunos do transporte intermunicipal.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/064_fernando_-_transparencia.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/064_fernando_-_transparencia.docx</t>
   </si>
   <si>
     <t>Que seja atualizado o portal da transparência e que uma vez feita a atualização, seja sempre mantido em dia.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/65.pdf</t>
   </si>
   <si>
     <t>Que seja custeado o passe integral (100%) para os alunos do transporte intermunicipal e a extensão do programa a outras localidades além de Juiz de Fora.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/66.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura viabilize o auxílio emergencial municipal.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/67.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura adquira um caminhão acoplado para posicionar caçambas em pontos em obras na cidade.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/68.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura coloque postes de iluminação e bueiros na rua F do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/69.pdf</t>
   </si>
   <si>
     <t>Que faça o cancelamento da dotação orçamentária destinada à Expobicas para construção de captação de águas (bueiros inteiriços) nas Ruas Zima de Souza, Avenida do Contorno e na Avenida Olegário Maciel, para reduzir a quantidade de água que chega na Prefeito Oliveira Souza.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Que a Prefeitura execute reformas para melhoria dos vestiários da Quadra do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/71.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura volte a buscar os alunos da Zona rural em suas residências.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/72.pdf</t>
   </si>
   <si>
     <t>Que seja construído novo parquinho no distrito de Santa Helena.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/73.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado, como no ano passado, o pagamento sem juros do IPTU.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/74.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo redutor de velocidade à Rua Santo Antônio, próximo ao número 33, no bairro Todos os Santos.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/75.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma análise da possibilidade de colocar um vigia na Praça da Rede Ferroviária das 18 às 23 horas, de segunda a sábado.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/76.pdf</t>
   </si>
   <si>
     <t>Que seja feita operação tapa-buracos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/77.pdf</t>
   </si>
   <si>
     <t>Que seja feita a desobstrução da valeta em frente à entrada do Horácio Machado, na estrada para São João Nepomuceno.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/78.pdf</t>
   </si>
   <si>
     <t>Que seja feito o afastamento de rede no poste localizado na Rua Catolino Benedicto Dore, nº 161 ( Antiga Travessa Camilo Fernandes Alhadas) no Bairro Retto Júnior.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/79.pdf</t>
   </si>
   <si>
     <t>Que seja acrescentadoao portal da transparência com as informações relativas ao combate da Covid19.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/80.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/80.pdf</t>
   </si>
   <si>
     <t>Que seja feita vistoria no Leopoldina Atlético Clube para identificação e controle de focos de dengue.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/81.pdf</t>
   </si>
   <si>
     <t>Que seja construída rampa de acessibilidade na Rua Melo Viana.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/82.pdf</t>
   </si>
   <si>
     <t>Que seja intensificada a capina nos bairros.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/83.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas obras para melhoria dos equipamentos públicos do horto, além da ampliação da frequência de limpeza do local.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/84.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/84.pdf</t>
   </si>
   <si>
     <t>Que seja estuda uma maneira de reduzir o mau cheiro da lixeira instalada na entrada no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/85.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas estacas nas árvores plantadas no canteiro entre as ruas Oliveira Souza e Melo Viana.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que envie a esta Casa Legislativa, projeto de lei para alteração da data base de reajuste do funcionalismo biquense para 01 de janeiro de cada ano.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/87.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que proceda a correção do ticket alimentação, repondo a perda inflacionária do último ano.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/88.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que verifique junto ao Ministério da Cidadania, a possibilidade de inscrever Bicas no projeto “SKATE ESCOLA”.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/89.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas lixeiras no Parque de Exposições no Horto Florestal, para atendimento dos praticantes de atividades físicas como caminhada, corrida e pedalada, bem como a limpeza geral destes locais.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/90.pdf</t>
   </si>
   <si>
     <t>Que seja colocada grade nas janelas e corrimão de acesso no PSF do Campo do Leopoldina</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/91.pdf</t>
   </si>
   <si>
     <t>Que sejam ampliadas as salas para atendimento educacional especializado.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/92.pdf</t>
   </si>
   <si>
     <t>Que seja feita coleta seletiva em nosso município.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/93.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/93.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade à rua Homero de Souza Mattos, Bairro Leopoldina</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/94.pdf</t>
   </si>
   <si>
     <t>Que o sentido do trânsito à rua Aquiles de Paula, do trecho do cruzamento com a Vereador Cassiano de Araújo até a Avenida Barão de Catas Altas seja de mão única descendo.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/95.pdf</t>
   </si>
   <si>
     <t>Que seja feito convênio com a EMATER-MG para auxílio dos produtores rurais.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/96.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura municipal abra Tomada de Contas para averiguar o uso de recursos de combate à Covid no exercício anterior.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/97.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/97.pdf</t>
   </si>
   <si>
     <t>Que seja feito o encurtamento da calçada à rua Arthur Bernardes no trecho entre a Travessa Antônio Pedro da Cunha e Rua Eugênio Geraldino Pimentel.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Que um veículo seja lotado no distrito de Santa Helena para atendimento daquela comunidade.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/99.pdf</t>
   </si>
   <si>
     <t>Que seja reparado a depressão na pista no trecho em frente ao número 685 da Avenida do Contorno</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/100.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, através da Secretaria de Saúde que informe sobre a quantidade de vacinas que foram recebidas pela Município na a 2ª remessa e a relação das pessoas que receberam essas vacinas._x000D_
 Aproveito ainda, para mais uma vez, pedir que esses dados sejam disponibilizados no Portal da Transparência, bem como as pessoas que foram beneficiadas com as sobras do primeiro e segundo recebimento.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/101.pdf</t>
   </si>
   <si>
     <t>Que seja aberta sindicância para apurar a contratação da empresa WS Construtora nos anos de 2018 a 2020.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/102.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a ampliação de vagas na creche municipal.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/103.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado veículo para atendimentos domiciliares da Saúde da Família, especialmente na Zona Rural.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/104.pdf</t>
   </si>
   <si>
     <t>Que o atendimento de Cardiologista na policlínica seja retomado.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/105.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Fazenda, o agendamento e a realização de Audiência Pública para Avaliação das Metas fiscais no 3.º quadrimestre de 2020.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/106.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que produza e instale os chamados “ Bueiros Inteligentes” nos bueiros de nossa cidade, iniciando pelas ruas onde tem maior incidência de enchentes ocasionadas por entupimento dos mesmos.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/107.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Obras, que providencie luz para o pátio da Secretaria de Cultura.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/108.pdf</t>
   </si>
   <si>
     <t>Que seja reativado o Conselho da Mulher.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/109.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, através da Secretaria de Obras que providencie reparo nos bueiros do Bairro São Pedro, em especial  na Rua Sebastião Croce.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/110.pdf</t>
   </si>
   <si>
     <t>Que seja reparada a iluminação da Praça Jair Longo.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/111.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que providencie uniformes para todos os servidores, e EPI para aqueles que desempenham atividades que requerem maior proteção.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/112.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura intensifique as medidas de combate à Covid com a instalação de barreiras sanitárias, desinfecção dos pontos de maior, distribuição de máscaras e álcool gel para famílias carentes e população de rua, e aumento da fiscalização.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/113.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/113.pdf</t>
   </si>
   <si>
     <t>Que seja instalado toldo na frente da Farmácia Popular.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/114.pdf</t>
   </si>
   <si>
     <t>Que sejafeita revisão no telhado e instalado toldo no PSF do Campo do Leopoldina.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/115.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, através da Secretaria de Obras que disponibilize funcionário para ser cuidar da manutenção da estrada e do Santuário da Água Santa.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/116.pdf</t>
   </si>
   <si>
     <t>Que seja zerado o valor do IPTU dos estabelecimentos comerciais</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/117.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação publica na rua F do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/118.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o bueiro estourado à Rua Nilson Batista Vieira, próximo ao número 165.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/119.pdf</t>
   </si>
   <si>
     <t>Que seja pago 14º salário aos servidores da Saúde.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/120.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a iluminação pública da Rua Aristides de Souza Ramos, no bairro Souza Mattos.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/121.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias competentes, que voltem a fazer o recolhimento de sucatas e objetos em desuso, com frequência determinada.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/122.pdf</t>
   </si>
   <si>
     <t>Que seja substituída a pavimentação da pista no entorno da praça São José por blocos intertravados.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/123.pdf</t>
   </si>
   <si>
     <t>Que sejam reparados os buracos no pavimento do parque de exposições.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/124.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/124.pdf</t>
   </si>
   <si>
     <t>Que seja retomada a aplicação de água clorada nos pontos de maior movimentação.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/125.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo redutor de velocidade à Rua José Francisco Candido da Silva.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/126.pdf</t>
   </si>
   <si>
     <t>Que seja enviado pessoal técnico para avaliar solução para a ponte interditada na zona rural de São Manoel.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/127.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/127.pdf</t>
   </si>
   <si>
     <t>Que seja intensificada a fiscalização da limpeza de terrenos e lotes particulares em nosso município.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/128.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/128.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias de Saúde e Assistência Social, que façam nova entrega de máscaras e material de higiene para as famílias vulneráveis.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/129.pdf</t>
   </si>
   <si>
     <t>Que seja priorizada a vacinação de pessoas com síndrome de Down.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/130.pdf</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/131.pdf</t>
   </si>
   <si>
     <t>Que seja retomado o atendimento de Clínico Geral e pediatra no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/132.pdf</t>
   </si>
   <si>
     <t>Que seja revitalizada a praça Raul Soares.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/133.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado Plano de Desenvolvimento Econômico para nosso município, com a criação de um distrito industrial.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/134.pdf</t>
   </si>
   <si>
     <t>Que seja instalado toldo na frente da policlínica.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/135.pdf</t>
   </si>
   <si>
     <t>Que seja feita a expansão de rede elétrica e de esgoto e água no Loteamento Francisco de Oliveira.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/136.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que verifique a possibilidade de antecipar a vacinação das pessoas portadoras de Autismo, e das com graves MORBIDADES QUE ESTÃO ACAMADAS.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/137.pdf</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/138.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/138.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada internet para as famílias carentes com crianças na rede pública de ensino do município.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/139.pdf</t>
   </si>
   <si>
     <t>Que seja construído futuramente um centro de convenções no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/140.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/140.pdf</t>
   </si>
   <si>
     <t>Que seja dado destaque às filas de espera de exames e procedimentos de saúde no portal da transparência do município.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/141.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o vazamento de esgoto à Rua Alameda Santa, próximo à rotatória.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/142.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/142.pdf</t>
   </si>
   <si>
     <t>Que seja desenvolvido um sistema municipal de armazenamento digital de dados e documentos referentes aos procedimentos internos da Administração Municipal.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/143.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/143.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o telhado da base do SAMU.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/144.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/144.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos na bueira (mata-burro de drenagem) na Rua Gil Marques de Souza.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/145.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/145.pdf</t>
   </si>
   <si>
     <t>Que seja reparado com urgência as manilhas da Rua C, Bairro Edgar Moreira, que estão em iminência de cair.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/146.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/146.pdf</t>
   </si>
   <si>
     <t>Que seja feita adequação no auxílio funeral.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/147.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/147.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo em bueiro localizado à entrada da Rua F no bairro Gilson Lamha que há 8 anos está em péssimas condições.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/148.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/148.pdf</t>
   </si>
   <si>
     <t>Que seja construído meio fio na Rua C, Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/149.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/149.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal providências para melhorar as condições de trabalho ao Consep.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/150.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/150.pdf</t>
   </si>
   <si>
     <t>Que sejam dadas formas de divulgação alternativas à internet ao calendário de vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/151.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/151.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Saúde, que continue a vacinação aos sábados.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/152.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/152.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretaria de Obras e de Assistência Social, que estudem a viabilidade de doação e construção de fogão de lenha às famílias com alta vulnerabilidade social que estão com grande dificuldade de se alimentarem e ainda mais de comprar gás de cozinha.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/153.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/153.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Saúde disponibilize EPI adequado para os profissionais que estão fazendo atendimento domiciliares, como por exemplo os Fisioterapeutas, bem como orientação para a adequada higienização e outros cuidados para executarem seus serviços nas casas dos pacientes.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/154.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/154.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Educação, a possibilidade de reforçar o Kit Merenda, principalmente com o fornecimento de pacote de 5kg de arroz.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/155.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/155.pdf</t>
   </si>
   <si>
     <t>Que seja nivelada a pista da Rua Salvador Ferreira Filho próximo ao número 213.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/156.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/156.pdf</t>
   </si>
   <si>
     <t>Que retorne o sistema de drive-thru para vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/157.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/157.pdf</t>
   </si>
   <si>
     <t>Que sejam trocadas as lâmpadas queimadas no calçadão da Reta e na praça do Batalhão.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/158.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/158.pdf</t>
   </si>
   <si>
     <t>Que seja instalada a placa identificando o PSF DimMotta(PSF da Rua Santa Tereza)</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/159.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/159.pdf</t>
   </si>
   <si>
     <t>Que seja colocado guarda corpo na ponte localizada à Rua Américo Ribeiro, travessa da Olaria.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/160.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/160.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e troca de lâmpadas no fim da Rua Santa Fé.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/161.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/161.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca dos postes na Rua da Olaria e a padronização dos  fios de distribuição de energia elétrica.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/162.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/162.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal que providencie  colocação de dois postes de iluminação em frente ao posto de gasolina “Minateli”. Um em frente à casa do Sr. Manoel Messias de Oliveira e o outro em frente ao Hotel Minateli.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/163.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/163.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal, através da secretaria competente, que providencie o calçamento da Rua Edson Souza (Rua atrás do Fórum) e a colocação de um braço de iluminação no poste localizado no local.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/164.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/164.pdf</t>
   </si>
   <si>
     <t>Que seja desobstruído o bueiro da Rua Garcia Passos próximo ao número 902.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/165.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/165.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas nas entradas dos bairros placas de identificação com seus respectivos nomes.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/166.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/166.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal, através da secretaria competente, entre em contato com as confecções instaladas em nosso município para discutir a destinação dos retalhos industriais.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/167.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/167.pdf</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/168.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/168.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que utilize as pessoas contratadas para as barreiras sanitárias, para atuarem junto a organização das filas de vacinação. Aproveito a oportunidade para solicitar a adoção de filas por idades e prioridades para as maiores idades.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/169.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/169.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias de Assistência Social e de Saúde, que informem se definiram datas e forma de realização de suas Conferências Municipais que obrigatoriamente devem ser realizadas no ano de 2021.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/170.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/170.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria de Saúde a possibilidade de ofertar ao Hospital São José de Bicas kits de PCR Covid19, em quantidade a ser acordada entre as instituições.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/171.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/171.pdf</t>
   </si>
   <si>
     <t>Que seja reinstalada a placa de estacionamento por 15 minutos na rua Santa Tereza.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/172.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/172.pdf</t>
   </si>
   <si>
     <t>Que seja reativado o COMAD – Conselho Municipal Anti-drogas.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/173.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/173.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção nos ventiladores e instalação de totem dispenser de álcool gel capela mortuária do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/174.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/174.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal, através da secretaria competente, a colocação de dois postes de iluminação em volta da Praça da Cutieira.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/175.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/175.pdf</t>
   </si>
   <si>
     <t>Que seja cimentada a calçada da Rua Maria Marques. Aproveitando a oportunidade solicito ainda, a colocação de quatro postes de iluminação no local.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/176.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/176.pdf</t>
   </si>
   <si>
     <t>Que seja reparada e nivelada a estrada Rural da fazenda Havaí.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/177.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/177.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma reforma na pintura na Escola Municipal Dr. Matheus.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/178.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/178.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente verifique a depressão existente na esquina da Avenida Prefeito Oliveira Souza com a Rua Capitão José Oliveira Souza</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/179.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/179.pdf</t>
   </si>
   <si>
     <t>Que sejam removidos ou adequados os quebra-molas irregulares instalados na rua Captulino Benedicto Dore.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/180.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/180.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, através da Secretaria competente que fiscalize o cumprimento da lei de tempo na fila de espera dos bancos(Lei nº 1.734, de 01 de outubro de 2015)</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/181.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/181.pdf</t>
   </si>
   <si>
     <t>Que sejam distribuídas senhas nas filas de vacinação contra Covid-19 e que as filas para primeira e segunda dose sejam separadas.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/182.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/182.pdf</t>
   </si>
   <si>
     <t>Que seja feita poda das árvores na cutieira.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/183.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/183.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o braço de iluminação na Rua Angelino Mariano, em frente à delegacia e a substituição de lâmpada no poste ao lado.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/184.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/184.pdf</t>
   </si>
   <si>
     <t>Que seja feita fiscalização presencial do cumprimento do Minas Consciente nas confecções de nosso município.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/185.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/185.pdf</t>
   </si>
   <si>
     <t>Solicito do Executivo Municipal, através da secretaria competente, que providencie a limpeza e que realize as melhorias necessárias na estrada que dá acesso à “Chácara do Limão” no Distrito de São Manoel.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/186.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/186.pdf</t>
   </si>
   <si>
     <t>Solicito do Executivo Municipal, através da secretaria competente, que tome providencias em relação a grande quantidade de pombos na Policlínica e na área da Fisioterapia.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/187_2.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/187_2.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde que verifique a viabilidade de mudar o local de vacinação da Escola Municipal Dejanira Fonseca, Creche Municipal para o Parque de Exposições.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/188.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/188.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente promova a retirada de lixo e entulho à Rua Nilson Batista Vieira, próximo ao número 137.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/189.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/189.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer, que após a tramitação regimental, seja encaminhada a matéria em epígrafe e a seguir discriminada:</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/190.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/190.pdf</t>
   </si>
   <si>
     <t>Apresento este pedido pois a subida é muito íngreme e o calçamento escorregadio. Com o asfaltamento ficará mais fácil o trânsito.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/191.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/191.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que disponibilize varredor para limpeza da rua Homero de Souza Mattos.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/192.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/192.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura faça contato com o DNITT para que seja colocado novamente o radar no treco em frente à Tittoneli Veículos.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/193.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/193.pdf</t>
   </si>
   <si>
     <t>Que seja feita a remoção dos dizeres administração 2016-2020 dos veículos municipais.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/194.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/194.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente elabore o Plano De Mobilidade E Acessibilidade Urbana(PMU).</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/195.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/195.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutor de velocidade na Avenida Augusto Rossi.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/196.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/196.pdf</t>
   </si>
   <si>
     <t>Solicito do Executivo Municipal, através da secretaria competente, a disponibilização de mais um médico pediatra para atendimento nas unidades básicas de saúde municipal.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/197.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/197.pdf</t>
   </si>
   <si>
     <t>Solicito da Comissão de Finanças, Legislação e Justiça, faça uma análise, caso ainda exista tempo hábil, ouvindo o departamento de Meio Ambiente da prefeitura Municipal de Bicas, para enviar sugestões para o projeto PL que prevê a criação de unidades regionais de saneamento básico em Minas Gerais.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/198.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/198.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que ative o Comitê de enfrentamento ao Covid-19, para fortalecimento das ações com participação de áreas técnicas e da sociedade com seus diversos representantes.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/199.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/199.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, que cobre e/ou promova a testagem dos funcionários e atendentes de estabelecimentos de grande circulação, como bancos, supermercados, mercados, mercearias e bares.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/200.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/200.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, a intensificação da fiscalização, e a retomada de campanhas de conscientização com carro de som e faixas, para alertar o momento que estamos e combater a alta propagação existente no momento em nossa</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/201.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/201.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Saúde, a vacinação dos funcionários públicos do município.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/202.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/202.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de saúde, que faça a vacinação de todas as pessoas hipertensas, independente do grau, bem como de todas as gestantes e puérperas, independente de comorbidades.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/203.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/203.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido EPI e ferramentas manuais para os servidores da secretaria de obras.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/205.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/205.pdf</t>
   </si>
   <si>
     <t>Que seja aberto um retorno para uso do SAMU no encontro da Rua Cônego Pio com Rua dos Operários.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Solicito do Executivo Municipal, através da secretaria competente, a limpeza geral da Rua José Darcy Tavares, no trecho próximo ao antigo portal da água Santa.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/207.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/207.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências quanto aos usuários de drogas instalados no parque dos ferroviários.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/208.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/208.pdf</t>
   </si>
   <si>
     <t>Que seja instalado dispositivo de redução de velocidade na Avenida Prefeito Oliveira Souza, no trecho que faz a ligação com a Rua Melo Viana em frente ao Colégio Estadual.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/210.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/210.pdf</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/210.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/210.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Competente dê atenção ao trecho da rodovia MG 126 KM 57, onde foi feita a limpeza mas os galhos de árvores foram deixados no local.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/211.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/211.pdf</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/212.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/212.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Saúde, que faça adesão ao aplicativo Saúde Digital, com a funcionalidade de cadastro e agendamento de vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/213.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/213.pdf</t>
   </si>
   <si>
     <t>Solicito da administração municipal, através da Secretaria Municipal de saúde, que, em conjunto com os estabelecimentos de maior circulação como bancos, lotérica e supermercados, faça a desinfecção dos mesmos nos finais de semana.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/214.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/214.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das secretarias competentes, que destine um único local, regras mais claras, e reajuste da taxa cobrada para comerciantes ambulantes que vem de fora da cidade.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/215.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/215.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de requerimento à Secretaria de Estado da Saúde, no sentido de reivindicar que sejam enviadas as vacinas da Pfizer/Biontec para a cidade de Juiz de Fora, liberando assim mais vacinas Coronavac e Astrazeneca para Bicas e para os demais municípios da regional de Juiz de Fora-MG.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/216.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/216.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício à Secretaria de Estado de Saúde, à Gerência Regional de Saúde, à Presidência do CISDESTE e à Promotoria de Saúde de Juiz de Fora, solicitando a inclusão do Hospital São José de Bicas como referência no sistema do SAMU.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/217.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/217.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Ministério da Saúde e às Presidências do Senado Federal e da Câmara dos Deputados, apelando para que seja feita revisão da tabela do Sistema único de Saúde – SUS.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/218.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/218.pdf</t>
   </si>
   <si>
     <t>Que seja executada uma ação de limpeza do local onde fica instalada a feirinha municipal na véspera de sua instalação.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/219.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/219.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado à Secretaria de Saúde, na medida do possível, que sejam inseridos dentre os profissionais a serem priorizados na vacinação contra a COVID-19, os taxistas do Município.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/220.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/220.pdf</t>
   </si>
   <si>
     <t>Que seja feito novo laudo para pagamento de adicional de insalubridade.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/221.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/221.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação na escada que liga a rua da COPASA até a Rua Prefeito Oliveira Souza.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/222.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/222.pdf</t>
   </si>
   <si>
     <t>Que seja aberto pela Prefeitura chamamento público para aumentar a oferta de vagas nas clínicas de reabilitação.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/223.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/223.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura disponibilize atendimento psicológico para as pessoas que estão trabalhando no combate ao Covid-19, tanto no setor público quanto privado.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/224.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/224.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência desta Casa que crie um canal para receber reclamações e sugestões da população sobre o Covid.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/225.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/225.pdf</t>
   </si>
   <si>
     <t>Que seja instalada travessia elevada de pedestres próximo ao Giripão</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/226.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/226.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito que coloque todas as rádios de nossa cidade fazendo campanha contra o coronavírus.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal faça com que as máquinas e caminhões da prefeitura trabalhem nos fins de semana.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/230.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/230.pdf</t>
   </si>
   <si>
     <t>Que seja tomada providências quanto ao imóvel abandonado à rua Gentil Corrêa de Almeida, 310.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/232.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/232.pdf</t>
   </si>
   <si>
     <t>Que o veículo que faz o alerta para o cumprimento das determinações de combate ao coronavírus seja equipado com microfone para advertir pessoas que estejam sem máscara ou com máscara fora do padrão de uso.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/233.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/233.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias no atendimento a suspeitos de Covid-19 na policlínica.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/234.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/234.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Prefeito Municipal, determinar ao Departamento de Saúde a criação de um ambulatório médico com equipe multidisciplinar (Neuropediatra, psicólogo, fisioterapeuta, nutricionista, fonoaudiólogo, terapeuta e assistente social) para atendimento de crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/235.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/235.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a aquisição de um veículo adaptado para atender os portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/236.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/236.pdf</t>
   </si>
   <si>
     <t>Que sejam replantadas algumas árvores que morreram e recomposta a grama do canteiro existente na Rua Melo Viana.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/237.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/237.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal faça chegar água, luz e calçamento à Rua Clarinda de Oliveira Pereira, até a altura do número 104.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/238.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/238.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a instalação de lixeiras ao longo do calçadão da rua Melo Viana.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/239.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/239.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal estude a situação do loteamento do chapadão e se reúna com o loteador para buscar a solução dos diversos problemas de infraestrutura do local.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/240.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/240.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação pública na rua em frente ao PSF da Retta – estrada do sítio do Wandinho.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/241.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/241.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal faça com que seja feito o calçamento e a instalação de postes de luz no trecho manilhado em frente à Casa de Carnes Santa Tereza.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/242.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/242.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita capina e nivelamento na estrada do Athaíde.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/243.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/243.pdf</t>
   </si>
   <si>
     <t>Que seja priorizada a vacinação dos membros do CONSEP</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/244.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/244.pdf</t>
   </si>
   <si>
     <t>Que seja dada atenção ao estoque de fraldas geriátricas para distribuição.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/245.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/245.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal e da Secretaria de Saúde, que elaborem protocolos a serem implementados para os diversos setores de serviços e atendimento ao público no município de Bicas.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/246.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/246.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal e da Secretaria de Saúde, que enviem todos os relatórios das denúncias recebidas pelo disk denúncia 32 99880-2269, ao Ministério público.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/247.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/247.pdf</t>
   </si>
   <si>
     <t>Que seja feito o gramasso entre os túmulos do cemitério municipal, a construção de um ossuário e uma câmara fria.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/248.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/248.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal ordene as seguintes melhorias para atender aos feirantes em nosso município:_x000D_
 1) a pintura dos pilares da academia popular da Rua Cônego Pio_x000D_
 2) A construção do contrapiso do lado esquerdo da academia._x000D_
 3) a instalação de ao menos duas pias para os feirantes poderem lavar as mãos._x000D_
 4) a colocação de 4 ou 5 tambores de lixo.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal que na medida do possível siga a construção dopasseio na rua da Copasa até a entrada do escritório.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/250.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/250.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza e a devida canalização da mina no bairro Gilson Lamha, próxima à quadra.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/251.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/251.pdf</t>
   </si>
   <si>
     <t>Que o barranco ao fim da Rua João Paulo II no bairro Gilson Lamha seja devidamente contido.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/252.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/252.pdf</t>
   </si>
   <si>
     <t>Que seja corrigido o manilhamento ao fim da rua Garcia Passos, próximo aos fundos do depósito de construção do Manoel Pedreiro.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/253.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/253.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltado o morro que dá acesso ao Edgar Moreira, bem como os demais morros íngremes de nossa cidade.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/254.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/254.pdf</t>
   </si>
   <si>
     <t>Que seja reparada a cobertura do ponto de taxi da praça Raul Soares.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/255.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/255.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o veículo placa PYE-5985 que está com problemas de rolamento e caixa.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/256.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/256.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado local específico para que as famílias que assim o desejarem sepultem seus entes queridos que vieram à óbito por conta da Covid-19.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/257.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/257.pdf</t>
   </si>
   <si>
     <t>Que o veículo disponibilizado para atendimento de Saúde na zona rural seja utilizado apenas para este fim.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/258.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/258.pdf</t>
   </si>
   <si>
     <t>Que seja construída cobertura no ponto de taxi da rodoviária.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/259.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/259.pdf</t>
   </si>
   <si>
     <t>Que seja desentupido o bueiro à rua Clarimundo de Oliveira próximo ao número 5.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/260.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/260.pdf</t>
   </si>
   <si>
     <t>Que se recomponha a porteira retirada do lado mata-burro na subida para os Machados, na divisa entre as posses do “Murilo Gouveia” e “Serginho da Perdigão” e a limpeza do mata-burro.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/261.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/261.pdf</t>
   </si>
   <si>
     <t>Solicito do Departamento de Cultura, e o de Turismo de Bicas, que façam a divulgação e o auxílio para que nossos produtores audio visuais possam participar do Edital da Secretaria de estado de Cultura e Turismo, para levar o nome de nossa cidade e difundir a beleza e os encantos de Bicas, nossas potencialidades turísticas e belas histórias.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/262.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/262.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de saúde, que após a vacinação das pessoas com comorbidades, inicie a vacinação do Grupo de 18 a 59 anos por escalas de idade, paralelamente aos profissionais da educação.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/263.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/263.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal que possibilite a vacinação dos frentistas como grupo prioritário.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Que seja feita a vacinação dos professores de cursos livres e dos residentes em nosso município que não lecionam em nossa cidade.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/265.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/265.pdf</t>
   </si>
   <si>
     <t>Solicito que seja refeito o passeio na Rua Otaviano Rezende, no trecho ao longo do córrego São José até o encontro com a rua Necésio Silva.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/266.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/266.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que disponibilize um ajudante para os trabalhos da Máquina Patrol(motoniveladora) que conserta as estradas rurais e que os serviços sejam melhorados na hora de sua execução.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/267.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/267.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Saúde que complete o gráfico do “vacinômetro” com as doses em estoque bem como as doses extras das sobras e o total geral.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/268.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/268.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência da Câmara que providencie a impressão da lei orgânica e do regimento interno para disponibilizar aos cidadãos.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/269.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/269.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência da Câmara que nomeie comissão para revisão do Regimento Interno.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/270.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/270.pdf</t>
   </si>
   <si>
     <t>Que seja concedida Revisão Geral Anual aos servidores da Prefeitura, e que seja fixada data-base idêntica ao do salário-mínimo.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/271.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/271.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídos no grupo prioritário de vacinação contra Covid19 os carteiros.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/272.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/272.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal providencie a troca de lâmpadas na praça do Campo do Leopoldina, próximo ao trailer do X-Saraca, no escadão Próximo ao asilo e na Avenida Governador Valadares próximo ao parque de exposições.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/273.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/273.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, dentro das disponibilidades financeiras e orçamentárias, realize edital para cadastrar empresas de nossa cidade para receber os valores destinados às subvenções econômicas existentes nas leis de incentivo.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/274.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/274.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a placa de Exclusivo Saúde ao lado da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/275.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/275.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de saúde, que a partir da próxima remessa recebida de vacinas, cumpra determinação do Governo do estado em imunizar as lactantes, e mantenha um percentual das doses para vacinação das pessoas com comorbidades.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/276.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/276.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza do Córrego em São Manoel.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/277.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/277.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Obras que após a capina das ruas e lotes, faça o recolhimento dos resíduos das capinas, pois eles ficam amontoados e estão colocando fogo neles.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Que seja feita a coleta de lixo no fim da Rua Athaide Suriano Pereira.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/279.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/279.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal determine um local específico para que os pipeiros possam utilizar em suas atividades.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/280.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/280.pdf</t>
   </si>
   <si>
     <t>Que seja feita revitalização na praça do Campo do Leopoldina.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/281.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/281.pdf</t>
   </si>
   <si>
     <t>Que sejam trocadas as portas PSF Santa Tereza que foram danificadas pela água das chuvas e sol intenso.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/282.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/282.pdf</t>
   </si>
   <si>
     <t>Que volte a ser fornecida refeição para os operadores das máquinas em estradas rurais.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/283.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/283.pdf</t>
   </si>
   <si>
     <t>Solicito do departamento de Agricultura da Prefeitura Municipal de Bicas, para envio de proposta de projeto ao Programa de “PROMOÇÃO E FORTALECIMENTO DA ESTRUTURA PRODUTIVA DA AGRICULTURA FAMILIAR, PEQUENOS E MÉDIOS PRODUTORES RURAIS”.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de saúde, que inicie estudos de viabilidade técnica e orçamentária para implantação de um centro de Tratamento Pós-Covid19, tendo em vista os inúmeros estudos e relatos de sequelas advindas após a infecção ou reinfecção de Covid19.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/285.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/285.pdf</t>
   </si>
   <si>
     <t>Que seja instalado guarda-corpo na calçada em frente à entrada da prefeitura.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/286.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/286.pdf</t>
   </si>
   <si>
     <t>Que seja dada continuidade ao programa “lixo que não é lixo” e o ensino sobre coleta seletiva nas escolas.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/287.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/287.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Saúde que baixe o critério de obesidade para IMC 35 e das lactantes para até os 24 meses.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/288.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/288.pdf</t>
   </si>
   <si>
     <t>Solicito à presidência que atualize o sistema de vigilância para que as imagens fiquem gravas por ao menos 60 dias.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/289.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/289.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal providencie a troca de três postes provisórios na rua Garcia passo de números 142/1, 142/2, 142/3.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/290.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/290.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal faça a adequação dos quebra-molas à rua Clarinda de Oliveira Pereira.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/291.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/291.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, encaminhe à secretaria competente o pedido de reparo na ponte à Rua José Varanda próximo ao asilo.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/292.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/292.pdf</t>
   </si>
   <si>
     <t>Quesejam instalados pontos de energia elétrica nas ruas do cemitério municipal.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/293.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/293.pdf</t>
   </si>
   <si>
     <t>Quea Secretaria de Saúde faça a vacinação contra Covid19 por idade também aos sábados.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/294.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/294.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Defesa Civil e/ou departamento de meio ambiente, que façam levantamento das àreas com risco de grandes queimadas no município.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/295.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/295.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde que libere os pedidos de procedimentos cirúrgicos hospitalares que não demandem intubação, respeitando a ordem das situações mais graves e com pedidos com mais tempo solicitados na Secretaria.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/296.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/296.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado médico para o atendimento da população rural, São Manoel e Santa Helena.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/297.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/297.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo técnico para melhorias no trânsito em nossa cidade.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/298.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/298.pdf</t>
   </si>
   <si>
     <t>Que seja feita reunião da Poder executivo com os responsáveis pelo loteamento Coimbra para resolver questões sobre as águas pluviais que descem do loteamento e o calçamento até a entrada do empreendimento.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/299.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/299.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, na medida do possível, faça construir academia popular e parquinho no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/300.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/300.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo na bueira transversal (bueira tipo mata burro) na Rua Santa Fé.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/301.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/301.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no manilhamento em frente à entrada do camarim do parque de exposições.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/302.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/302.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas duas placas de carga e descarga(início e fim) na Avenida Augusto Rossi, próximo ao prédio da Rural Toscana.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/303.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/303.pdf</t>
   </si>
   <si>
     <t>Que seja feita demarcação para estacionamento de moto em frente de açougues e farmácias de nossa cidade.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/304.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/304.pdf</t>
   </si>
   <si>
     <t>Solicito à prefeitura que tome previdências urgentes para que as estradas rurais do município invadidas e alteradas por loteamentos irregulares sejam retornadas para seu devido lugar, a saber:_x000D_
 _x000D_
 •	Estrada Rural que liga a MG126 (Bicas x Santa Helena) ao município de Guarará que foi clandestinamente movida para dar origem a um lago, ficando a estrada às beiras de área de preservação permanente sobre um riacho, alterando não só o curso da estrada mas também depositando terras às margens do riacho;_x000D_
 _x000D_
 •	Estrada Rural que liga Bicas à Comunidade dos Machados onde uma obra irregular está desrespeitando a Lei Complementar nº5(uso e parcelamento do solo) que prevê em seu art.11 o respeito a área de 15m da faixa divisória da estrada. Também viola lei de minha autoria sancionada em 2010 que prevê o afastamento de qualquer obra de pelo menos 8metros da borda das estradas vicinais.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/305.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/305.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, proceda a contratação de médico veterinário para atendimento a animais de estimação de pessoas carentes</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/306.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/306.pdf</t>
   </si>
   <si>
     <t>Que seja instituída política pública para pessoas em situação de rua, incluindo assistência para retorno a sua cidade de origem e alimentação e abrigo temporários.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/307.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/307.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Assistência Social distribua cobertores, mantas e colchonetes para moradores de rua e que providencie local para abrigo o quanto antes.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/308.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/308.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, acione o DNITT na busca de instalação de dispositivo de segurança e redução de velocidade nos trevos da Marmoraria Rezende e da Boate Buana.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/309.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/309.pdf</t>
   </si>
   <si>
     <t>Que seja reparada a iluminação da estação rodoviária</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/310.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/310.pdf</t>
   </si>
   <si>
     <t>Que seja feito levantamento de famílias de baixa renda que necessitem de regularizar seus imóveis (regularização fundiária).</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/311.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/311.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através do departamento de Agricultura, a criação de página na internet e nas redes sociais, da Feira dos produtores, e do Artesanato.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/312.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/312.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das secretarias de Educação e de Saúde, que antecipem a vacinação dos profissionais da educação, e disponibilizem máscaras PFF2 para todos os profissionais, e máscaras para os alunos da rede pública, antes de definir o retorno às aulas presenciais.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/313.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/313.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Assistência Social, que, após discussão com o Conselho de Assistência social, envie para esta casa, projeto de lei para modificação dos valores, condições extraordinárias para majoração e até mesmo acumulação, dos benefícios eventuais, e organização em processo por beneficiário, contendo todas as fases até a execução ou contemplação, e a digitalização dos mesmos.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/314.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/314.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que promova audiência pública com a Câmara de Bicas e a sociedade, para discussão e planejamento de execução dos recursos que serão recebidos pelo Governo do estado, referente ao acordo com a empresa Vale, de reparação de danos causados pelo rompimento da barragem da mineradora em Brumadinho.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/315.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/315.pdf</t>
   </si>
   <si>
     <t>Solicito da mesa diretora desta casa, a criação da Comissão de Desenvolvimento Urbano, para acompanhamento dos loteamentos e condomínios em andamento, novos empreendimentos, e discussão do plano diretor.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/316.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/316.pdf</t>
   </si>
   <si>
     <t>Que sejam atendidas com urgência as indicações nº 60/2021 do vereador Paulinho Plantas e 265/2021 do vereador Fernando do Joca.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/317.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/317.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um mutirão para cirurgias de catarata.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/318.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/318.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no bueiro à esquina da Avenida Brasília com Rua Primo Rossi.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Que seja solicitado à Secretaria de Administração que realize levantamento de férias prêmio vencidas e não pagas aos servidores municipais para criação de programa para regularização deste importante direito.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/320.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/320.pdf</t>
   </si>
   <si>
     <t>Que todos os projetos de lei e seus anexos sejam acompanhados de seu arquivo eletrônico conforme Resolução 299/2016.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/321.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/321.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo e sinalizado da melhor maneira o entroncamento da Avenida Governador Valadares, Rua Lucas Proença, Santa Cecíla e Levindo Coelho.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/322.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/322.pdf</t>
   </si>
   <si>
     <t>Que sejam repintadas as vagas de estacionamento para deficientes e as indicações de rampas de acesso nas ruas do município.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/323.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/323.pdf</t>
   </si>
   <si>
     <t>Que seja construída capela mortuária para o cemitério de Santa Helena.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/324.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/324.pdf</t>
   </si>
   <si>
     <t>Que o agendamento para atendimento pediátrico possa ser feito no PSF Sul, onde acontecem os atendimentos.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/325.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/325.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, programe a aquisição de veículo adaptado para transporte de cães e gatos, a ser usado nos programas municipais de controle de zoonoses.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/326.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/326.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Obras, que providencie carrinhos adequados para os varredores de rua.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/327.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/327.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Saúde que determine local para vacinação de segunda dose da Covid-19 em local diverso das vacinas de primeira dose.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/328.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/328.pdf</t>
   </si>
   <si>
     <t>Que seja feito por engenheiro da prefeitura vistoria na ponte do Val Paraíso que foi afetada pela água represada pelo loteamento clandestino Jardins Paraíso, com encaminhamento de relatório da vista aos vereadores.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/329.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/329.pdf</t>
   </si>
   <si>
     <t>Que seja feita revitalização da área em frente à Rua Jair Farmacêutico de Souza (em frente ao açougue do Gustavo), com a instalação de bancos e mesas, além de trabalho paisagístico.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/330.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/330.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado o atendimento médico às pessoas do Bairro Gilson Lamha dentro do próprio bairro.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/331.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/331.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura faça ou determine fazer a inclusão do destino Juiz de Fora na Placa no cruzamento da BR267 com a MG126.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/332.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/332.pdf</t>
   </si>
   <si>
     <t>Que seja calçado o trecho final da Rua Maria da Conceição Costa Ferreira.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/333.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/333.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Assistência Social, que, após discussão com o Conselho de Assistência Social, envie para esta casa, projeto para inclusão na Lei dos benefícios eventuais, de auxílio financeiro para aquisição de gás de cozinha.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/334.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/334.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Obras, que providencie instalação de redutor de velocidade na rua Prefeito Edson de Souza, nas proximidades da casa de número 9.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/335.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/335.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que reúna esforços com a finalidade de se priorizar a alocação de recursos financeiros, na contratação de entidade ou empresa, que auxilie na formatação de Plano Diretor para o nosso município.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/337.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/337.pdf</t>
   </si>
   <si>
     <t>Que seja feita poda em árvore na rua da caixa.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/338.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/338.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza nas escolas Athaide Suriano e Val Paraíso</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/339.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/339.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal Hélber tome providências e todas as medidas necessárias para que os proprietários do loteamento Jardins Paraiso paralisem imediatamente todos os serviços conforme a determinação dos Fiscais do Meio Ambiente, providenciando placas indicativas da proibição nos acessos ao empreendimento.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/340.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/340.pdf</t>
   </si>
   <si>
     <t>Que as respostas dos requerimentos, indicações e representações assinados em conjunto sejam encaminhadas a todos os vereadores que as assinaram</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/341.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/341.pdf</t>
   </si>
   <si>
     <t>Que sejam prestados atendimentos para a população de nosso município</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/342.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/342.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, viabilize a instalação de dispositivo redutor de velocidade às Ruas Athaide Suriano Pereira, Bairro Alto das Brisas e na Av. Presidente Getúlio Vargas, ambos em local apropriado apontado por profissional técnico.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/343.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/343.pdf</t>
   </si>
   <si>
     <t>Que seja feita a desobstrução urgente do trecho do córrego São José que foi bloqueado por depósito de terras a sete dias, independente da responsabilização dos causadores do problema.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Que seja verificado solução para os pombos que invadiram o terminal rodoviário.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/345.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/345.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o ponto de ônibus no caminho para o Povoado de Santa Helena.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/346.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/346.pdf</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/347.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/347.pdf</t>
   </si>
   <si>
     <t>Que seja realizada troca de lâmpadas na rua Aquiles de Paula.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/348.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/348.pdf</t>
   </si>
   <si>
     <t>Que seja colocada placa de proibido jogar lixo na ponte da Rua Primo Rossi.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/349.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/349.pdf</t>
   </si>
   <si>
     <t>Que seja destinado parte dos recursos oriundos do acordo da Vale com a construção de creche e obras de saneamento e infraestrutura no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/350.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/350.pdf</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/351.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/351.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura providencie jogar água nas palmeiras e mudas plantadas no Bairro Gilson Lamha e nas praças da cidade.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/353.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/353.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, distribua novos lotes aos contemplados no último sorteio de lotes que estão impossibilitados de construir por ter manilhas passando em seus terrenos.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/354.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/354.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, peça à diretoria de Cultura que promova o concurso “Luzes de Natal”, que premiará as casas mais enfeitadas para o Natal, incentivando o comércio e o turismo em nossa cidade. Peço que este concurso seja julgado pela FUNALFA – JF, para garantir neutralidade na avaliação.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/355.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/355.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, ordene à secretaria de Obras que limpe o trecho do bairro Edgar Moreira, onde encontra- se a rotária que vai para o Município de Mar de Espanha,</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/356.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/356.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da Secretaria competente, providencie a instalação de placas de estacionamento proibido, exceto carga e descarga nas ruas Ronaldo Della Garzza, nº 13 e Av. Do Contorno nº 97 no bairro Edgar Moreira</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/357.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/357.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da Secretaria competente, verifique se é possível instalar uma base do corpo de bombeiros em nossa cidade, e sendo possível viabilize sua instalação.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/359.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/359.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias competentes, que providenciem a iluminação de Prédios Públicos e /ou monumentos de Bicas, em respeito a Campanha Setembro Amarelo, de prevenção ao suicídio.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/360.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/360.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado à Secretaria de Administração,a publicação dos contratos administrativos oriundos dos processos licitatórios realizados até aqui no Portal da Transparência do Município, em especial do processo de dispensa nº 02/2021.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/360.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/360.pdf</t>
   </si>
   <si>
     <t>Que seja instalada porteira na entrada da estrada para os Machados.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/361.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/361.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, no fim do ano dê cesta de natal a todos servidores (inclusive prestadores de serviço pessoa física).</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/362.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/362.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, oriente todos os departamentos da prefeitura quanto ao correto uso dos símbolos nacionais, em especial nossa bandeira, e determine que nos dias cívicos seja feito o hasteamento solene das bandeiras de Bicas, de Minas Gerais e do Brasil.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/363.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/363.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, viabilize o transporte escolar para crianças da creche e seus responsáveis e para crianças em bairros distantes das escolas do ensino regular.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/364.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/364.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura instale quebra molas na rua C, do bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/365.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/365.pdf</t>
   </si>
   <si>
     <t>Que seja dado maior apoio à Coorporação Musical São José de Bicas</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/366.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/366.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento do trecho final da rua santa Fé.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/367.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/367.pdf</t>
   </si>
   <si>
     <t>Que seja feito feito estudo para elaboração de critérios para enquadramento no programa PRORREFORMA com vistas a dar abrangência a pessoas de situação de vulnerabilidade que não se enquadram no programa.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/369.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/369.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que faça um grande investimento na troca dos computadores, nos laboratórios de informática nas escolas, com máquinas capazes de suportar programas pesados que auxiliem no processo de educação, bem como a possibilidade de aquisição de demais equipamentos, como tablets e todos os outros que contribuam para o aperfeiçoamento da aprendizagem.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/370.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/370.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, viabilize o troca de lâmpadas nos postes da Rua Gentil Correia de Almeida no Campo de Leopoldina</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/371.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/371.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, viabilize a construção de um banheiro na rede ferroviária</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Que seja construído um letreiro na entrada da cidade similar ao anexado na foto da cidade de Mar de Espanha</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/373.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/373.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, autorize a construção de uma passarela, escada, e também a poda de uma arvore na lado esquerdo da descida da Rua Alameda Santa no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/374.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/374.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, viabilize o limpeza do bueiro na esquina da Rua E, e que faça uma canaleta especificamente nas Ruas A e E do bairro Cutieira como mostrado nas fotos.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/375.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/375.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura procure a EMATER para integrar o município de Bicas ao PAA de Minas Gerais.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/376.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/376.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal atraves da Diretoria de Agricultura que viabilize a disponibilização de transporte gratuito de calcário para os produtores rurais.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/377.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/377.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização da Praça São José</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/378.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/378.pdf</t>
   </si>
   <si>
     <t>Que seja construída rotatória ou alternativa adequada para regularizar o entroncamento da rua Álvaro Dias com as ruas: rua ver. Atayde Suriano Pereira, rua Francisco G. De Souza, rua Anselmo Colaci e outras 4 ruas.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/379.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/379.pdf</t>
   </si>
   <si>
     <t>Que seja instalado corrimão na escada da descida para a rua Olegário Maciel no bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/370.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/370.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, viabilize a construção de uma balança para a pesagem do animais, produção de alimentos e insumos rurais</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/381.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/381.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, providencie a chegada de novos policiais militares para o nosso Município.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/382.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/382.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, através da secretaria competente, acione a COPASA para solucionar o problema que está fazendo a água chegar com cor escura nas casas.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/383.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/383.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridas mangueiras e bomba costal para combate a incêndios.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/384.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/384.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências em relação ao terreno baldio localizado à Rua Floriano Peixoto, 105.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/385.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/385.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, providencie a construção de quadra  e parquinho para atender aos moradores da rua Álvaro Dias.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/386.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/386.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, providencie a construção de quadra coberta e academia ao ar livre ao lado da praça da Cutieira.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/387.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/387.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação na Avenida Maria Silva Ramos na altura do número 162 Quadra J Alto das Brisas.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/388.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/388.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Obras que providencie a capina das ruas do Bairro Alto das Brisas</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/389.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/389.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza e remoção de entulho na rua Alameda Santa em frente ao número 391.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/390.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/390.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Diretoria de Agropecuária, que verifique a possibilidade, juntamente com a EMATER, de auxiliar e orientar os pequenos produtores do município, na criação de organizações de agricultores familiares (cooperativas ou associações) .</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/391.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/391.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Diretoria de Meio Ambiente que elabore projeto para criação do Parque Ecológico Municipal na Água Santa ou no Horto Florestal.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/392.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/392.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente providencie e possa arrumar os bloquetes de concreto da Rua Aquiles de Paula</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/393.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/393.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa fazer um quebra mola na rua Francisco Peres, também conhecido como beco da copasa</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/394.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/394.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza e troca de lâmpadas no topo do morro do Cruzeiro</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/395.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/395.pdf</t>
   </si>
   <si>
     <t>Que seja apresentada lei ou decretada alteração no orçamento para custear o auxílio natalidade.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/396.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/396.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas câmeras de segurança para vigilância patrimonial de todo o almoxarifado municipal.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/397.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/397.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura do muro do batalhão e reparo na sua calçada.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/398.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/398.pdf</t>
   </si>
   <si>
     <t>Que seja feita demarcação e pintura das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/399.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/399.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado à Secretaria de Administração com a máxima urgência, a concessão dos pagamentos dos adicionais de insalubridade dos Agentes Comunitários de Endemias e dos Agentes Comunitários de Saúde, bem como a revisão do laudo apresentado sobre o cargo de carpinteiro em relação estes dois quesitos contidos no Laudo Técnico de Insalubridade e Periculosidade realizado em janeiro de 2018.Além disso, solicito que seja negociado e pago a estes servidores todos os direitos que vêm lhe sendo negados desde outubro de 2016.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/400.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/400.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, ordene à secretaria competente que realize limpeza e desobstrução de trecho da estrada da Água Santa próximo à clínica Renascer.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/401.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/401.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa providenciar a compra de um ônibus para saúde.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/402.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/402.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa providenciar mais fraldas e a melhoria da qualidade das mesmas.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/403.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/403.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa fazer a limpeza e resolver o problema de um bueiro na Rua Garcia passos, numero 781.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/404.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/404.pdf</t>
   </si>
   <si>
     <t>Que seja feito um corrimão na calçada da escola estadual, rua prefeito oliveira Souza e que seja colocada mais algumas lixeiras ao longo da mesma calçada</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/405.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/405.pdf</t>
   </si>
   <si>
     <t>Que seja instalada travessia para pedestres no entroncamento das ruas Garcia Passos e Santa Tereza. E que seja feita pintura indicando travessia de pedestres ao longo do posto Jukear.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/406.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/406.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado vigia para a praça São José, e que o poder executivo solicite da Polícia Militar que dê atenção redobrada à Praça.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/407.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/407.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, faça oferecer na rede de saúde de nossa cidade o atendimento de médico neuropediatra.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/408.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/408.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, providencie a construção de parquinho e academia ao ar livre na Rua Garcia Passos</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/409.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/409.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura distribua protetor solar e capas de chuva para os servidores que trabalham a céu aberto.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/410.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/410.pdf</t>
   </si>
   <si>
     <t>Que seja estuda uma maneira de substituir o uso de lixeira coletiva no bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/411.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/411.pdf</t>
   </si>
   <si>
     <t>Que sejam trocadas as lâmpadas dos postes da Rua Arthur Bernardes, também conhecida como rua do bonde.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/412.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/412.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura possa refazer a faixa de pedestre na Rua Capitão Pedro Assis Amaral, em frente a Zema.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/413.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/413.pdf</t>
   </si>
   <si>
     <t>Solicito da administração Municipal, através da Secretaria de Obras, que dê continuidade às adaptações de acessibilidade no munícipio, nas calçadas e prédios públicos.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/414.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/414.pdf</t>
   </si>
   <si>
     <t>Solicito da administração Municipal, através da Secretaria de Assistência Social, que seja oferecido Curso de utilização de Smartphone e redes sociais para os idosos.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/415.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/415.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação pública na rua lateral  do condomínio Parque Vereada, localizado no nº 535 da Av. Governador Valadares.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/416.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/416.pdf</t>
   </si>
   <si>
     <t>Que seja concedido 14º a todos os servidores municipais.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/417.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/417.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura promova a troca de todos os postes de madeira/provisórios do município, em especial na rua da Olaria.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/418.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/418.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as seguintes melhorias/reparos na base do SAMU:_x000D_
 	Substituição de telhas e reparos no telhado para acabar com goteiras;_x000D_
 	Instalação de cerca elétrica no muro dos fundos e lateral da base, para evitar entrada de pessoal não autorizado;_x000D_
 	Construção de portão na frente da base.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/419.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/419.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas câmeras de vigilância no estilo “olho vivo” nas principais ruas da cidade.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/420.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/420.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Assistência Social, faça o cadastro e emissão da Carteira Municipal de Identificação da Pessoa com Transtorno do Espectro Autista (CMIPTEA).</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/421.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/421.pdf</t>
   </si>
   <si>
     <t>Solicito da administração Municipal, que disponibilize transporte para os interessados em se inscreverem nos cursos técnico do SENAI/JF, com bolsas de estudos para aqueles cadastrados no Bolsa família.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/422.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/422.pdf</t>
   </si>
   <si>
     <t>Que seja feito o nivelamento da Rua Cel. Francisco Sales, para que a água pluvial não se acumule, bem como ampliação dos bueiros.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/424.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/424.pdf</t>
   </si>
   <si>
     <t>Que seja proibido as buzinas de motos depois das 00:00 horas.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/425.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/425.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para melhoria do transito na rua Avenida Bianco, centro de Bicas.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3339/426.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3339/426.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa calçar e também fazer o escoamento da água para descer direto no manilhamento de águas pluviais nas vielas do cemitério, na parte onde foram construídos os platores</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/427.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/427.pdf</t>
   </si>
   <si>
     <t>Que seja regularizado no site da prefeitura, no portal de transparência os seguintes decretos e portarias abaixo enumerados._x000D_
 Decretos =:_x000D_
 Numero 76 a 86, 88 a 93, 96/97, 99 a 102, 105 a 112, 115 a 119, 121 a 123, 125 a 127, 129 a 137, 139/140, 157, 212 a 244 e 246 a 255._x000D_
 _x000D_
 Portarias:_x000D_
 Numero 68, 82, 90, 185 a 191, 139, 196 a 199, 201/202, 218 e 219.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/428.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/428.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas novas lâmpadas na praça do batalhão da Policia Militar, na Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Que seja  feita a poda das arvores na entrada do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/430.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/430.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um quebra-molas  no inicio da Rua do Bonde .</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/431.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/431.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza e que seja dada a devida manutenção para a quadra do colégio Coronel Souza</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/432.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/432.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa arrumar e aumentar as duas passarelas na Rua Anselmo Colaci.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/433.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/433.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente faça a poda e retirada de arvores caídas na Rua Tiradentes como mostra o anexo abaixo/</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/434.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/434.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa arrumar a Rua Aura Aliada Pereira Lamha.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/435.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/435.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido o deslocamento para as crianças atendidas pelo AEE, para atendimentos na área saúde.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/436.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/436.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Assistência Social busque formas de realizar uma busca ativa por residências que necessitem de reformas urgentes, mediante parcerias e trabalhos com entidades públicas e privadas.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/437.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/437.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal, providencie a contratação de uma ginecologista para fazer os encaminhamentos.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/438.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/438.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a aquisição de terreno para instalação de espaço para lazer (parque, academia popular, praça) para atender à população do bairro Viúva Sales.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/439.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/439.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina nos fundos dos terrenos do Tiro de Guerra</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/440.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/440.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, tendo em vista a compra de vários veículos novos que providencia a alienação</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/441.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/441.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa arrumar o calçamento e iluminação na Rua Milton Marques de Souza.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/442.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/442.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente possa arrumar o esgoto na Rua Melo Viana</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/443.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/443.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria competente faça uma limpeza no bairro Santa Terezinha também conhecido como morro do cruzeiro, especialmente na Rua Cesar de Oliveira Mendes.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/445.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/445.pdf</t>
   </si>
   <si>
     <t>Solicito a relação de todas as obras e intervenções feitas pela Secretaria de obras do inicio de janeiro ate o presente momento, detalhando qual a obra e o custo dela seja ela pequena, media ou grande.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/445.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/445.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca de lâmpadas no parquinho da rede em frente ao SAMU.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/446.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/446.pdf</t>
   </si>
   <si>
     <t>Que seja retirada definitivamente a lixeira da entrada do bairro Gilson Lamha, e que a secretaria competente estude uma melhor forma para condicionar esse lixo ate seu recolhimento final.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/447.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/447.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente, arrume os vãos abertos no galpão do Parque de exposições e também faça uma limpeza geral nos banheiros onde esta acontecendo o curso do SENAI.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Que a secretaria de saúde, providencie um kit de primeiros socorros e se necessário o treinamento para utilização aos alunos dos cursos do SENAI no parque de exposições.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/449.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/449.pdf</t>
   </si>
   <si>
     <t>Solicito da SECRETARIA MUNICIPAL DE SAÚDE, a utilização da vacina da PFIZER COMO OPÇÃO DE SEGUNDA DOSE, mesmo para aqueles que tomaram a primeira dose de astrazeneca, bem como solicito a antecipação do prazo para segunda dose da vacina PFIZER.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/450.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/450.pdf</t>
   </si>
   <si>
     <t>Solicito da ADMINISTRAÇÃO MUNICIPAL, juntamente com a Secretaria de Obras e diretoria de Defesa Animal, e Secretaria de Educação, que utilizem as Kombis para adaptar uma para um mini castra-móvel, e outra para uma minibiblioteca.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/451.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/451.pdf</t>
   </si>
   <si>
     <t>Solicito da SECRETARIA MUNICIPAL DE SAÚDE, que disponibilize mais uma data para mutirão de exames de próstata.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/452.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/452.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada o Curso Técnico de Agente Comunitário de Saúde para capacitação dos servidores que atuam nesta área.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/453.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/453.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada uma busca ativa por munícipes que já deveriam ter tomado as segundas doses e doses de reforço da vacina contra COVID19, mas ainda não tomaram.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/454.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/454.pdf</t>
   </si>
   <si>
     <t>Que as dependências “Escola do Povoado de Santa Helena” sejam utilizadas como centro comunitário.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/455.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/455.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura e sua secretaria competente possa fazer avaliar e resolver o problema do transito na Rua Álvaro Dias, no bairro Tira Couro.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/456.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/456.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da secretaria Municipal de Assistência Social, que verifique se o Município de Bicas se enquadra nos requisitos do EDITAL DE CHAMAMENTO PÚBLICO DO SNDCA Nº 01/2021.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/457.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/457.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria competente e a defesa civil façam uma avaliação com vistas a indicar uma solução para as rachaduras na Rua Joaquim Fernandes Alhadas, e que também a notifiquem a Cemig sobre o poste que se encontra danificado na mesma rua.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3391/458.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3391/458.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente juntamente com a igreja Católica, viabilize a colocação de uma imagem de um CRISTO REDENTOR no ponto mais alto do Bairro Santa Teresinha (Morro do Cruzeiro), de onde seria proporcionada ao visitante uma vista parcial da nossa cidade.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/459.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/459.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria competente providencie a poda de árvore flamboyant na Rua Garcia Passos que está prestes a tocar a rede elétrica.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/460.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/460.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie visita de engenheiro para inspeção na Casa à rua Garcia Passos, nº835, para verificar infiltrações causadas por vazamento nas manilhas da rua.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/461.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/461.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie reparos em um dos bancos da praça do Campo do Leopoldina que está quebrado.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/464.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/464.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente faça o corte de árvores de eucalipto ao fim da Avenida Governador Valadares, no barranco em frente ao churrasquinho do Marquinho</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/465.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/465.pdf</t>
   </si>
   <si>
     <t>Solicito DA SECRETARIA DE SAÚDE, que informe o quantitativo da população que tomou a vacina h1n1 e a ampliação da divulgação e vacinação.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/466.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/466.pdf</t>
   </si>
   <si>
     <t>Solicito da ADMINISTRAÇÃO MUNICIPAL, QUE SEJA PROVIDENCIADO UMA MELHOR ILUMINAÇÃO DO PARQUE DOS FERROVIÁRIOS E MANUTENÇÃO.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/467.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/467.pdf</t>
   </si>
   <si>
     <t>Solicito DA ADMINISTRAÇÃO MUNIICIPAL, que providencie que as gravaçoes nas Câmeras de segurança nos prédios e locais publicos sejam armazenados em nuvens na internet, e que seja disponibilizado senha de acesso para a Câmara Municipal.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/468.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/468.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente verifique e resolva as infiltrações e outras necessidades da loja de artesanato na rodoviária.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/469.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/469.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente limpe os mata-burros, faça uma limpeza e coloque um apoio nos dois lados na ponte que vai de acesso a Copasa, e que também siga com o saibramento na Zona Rural de São Manoel.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3431/470.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3431/470.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo estude e resolva a situação de desordem na Praça São Jose nos finais de semana, que seja colocoado mais segurança ou mais policiais na rua.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/471.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/471.pdf</t>
   </si>
   <si>
     <t>Solicito que providencie com a devida urgência o AVCB (alvará corpo de bombeiros) do parque de exposições.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/472.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/472.pdf</t>
   </si>
   <si>
     <t>Solicito a Diretora do Meio Ambiente que providencie a equipe de limpeza do córrego que faça uma varredura na parte do mesmo para soltar as areais que estão ficando retidas após a limpeza drenagem.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/473_2.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/473_2.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo nos dois bancos do trecho entre a Avenida Governador Valadares e Rua Luiz Ferrari, bem como a recolocação de grama em trecho que cedeu, com aplicação de terra para ela acamar melhor.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/474.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/474.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma guarita de ônibus na matinha no inicio do bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/475.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/475.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados sinais luminosos nas salas de aula para servirem como alerta de intervalos, trocas de aula, início e fim das aulas.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>PLANO “RECOMEÇA MINAS” CRIADO PELA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS, QUE SERÁ DISCUTIDA PELOS DEPUTADOS ESTADUAIS.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/moc2_-_rafael-_mocao_de_pesar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/moc2_-_rafael-_mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>Moção de Pesar a ser encaminhada aos familiares  do Sr, EDSON PARREIRA LANINI pela ocasião do seu falecimento ocorrido no dia de ontem na cidade de Juiz de Fora.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/moc3_-_melissa_-_pesar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/moc3_-_melissa_-_pesar.docx</t>
   </si>
   <si>
     <t>Moção de Pesar a ser encaminhada aos familiares do Sr, WALTER GONÇALVES FERREIRA ocasião do seu falecimento.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>Moção de Pesar a ser encaminhada aos familiares do Sr. PEDRO DA ROCHA MACHADO pela ocasião do seu falecimento.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/05.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOS aos Servidores da Secretaria Municipal de Obras, pelo trabalho realizado em nosso município.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/06.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares da Sra. MARIA AMÉLIA BIANCO DE SOUZA MICHELLI pela ocasião do seu falecimento.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/07.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares do Sr. José Carlos Passos pela ocasião do seu falecimento.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de Moção de Aplausos ao empresário Marcelo Baptista de Oliveira pelo seu apoio ao agronegócio em nossa região.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/09_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/09_2021.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOSaos profissionais da Saúdede nosso município pelo seu trabalho no combate ao coronavírus.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/10_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/10_2021.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOS ao Hospital São José de Bicas pelos 80 anos de sua fundação.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/11_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/11_2021.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOS ao CONSEP pela sua atuação de apoio ao município e no combate ao coronavírus.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/12.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/12.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE AGRADECIMENTO à Secretaria de Obras por instalar redutores de velocidade na Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/13.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APOIO ao PL 3605/2020 que tramita na Câmara do Deputados.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/14.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE REPÚDIO a ser enviada a empresa CEMIG, pelos constantes problemas apresentados em nossa cidade e falta de investimentos satisfatórios.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/15.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR aos familiares da Sra LUCIANA DOS REIS MENDES AMORIM, dado seu falecimento ocorrido no dia de ontem na cidade Brasília-DF.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/16.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr, JOSÉ CARLOS TEIXEIRA, ocorrido no dia 15/04/2021 na cidade de Juiz de Fora.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/17.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares da Sra., ENEIDA DE JESUS PADULA ALVES pela ocasião do seu falecimento.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/18.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares da Sr. SEBASTIÃO AGRIPINO TEIXEIRA (O TIÃO OU TIÃOZINHO, mas também Vasco Teixeira – pseudônimo com o qual assinava a coluna do nosso jornal “O Município”</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/19.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE PESAR a ser encaminhada aos familiares de Douglas Faria pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/20.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE PESAR a ser encaminhada aos familiares de Claudinei Nogueira pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/21.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 182 do Regimento Interno, a presente Moção de Pesara ser encaminhada aos familiares das vítimas da COVID-19 em nosso município.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/22.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE PESAR a ser encaminhada aos familiares de Widmark Monteiro Cândido pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/23.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE APLAUSOS aos jovens FELLIPE RUAN SILVA PEREIRA, por suas aprovações em 1.º LUGAR EM DIREITO PELA UFJF, e ALESSANDRO TEIXEIRA JUNIOR 1.º LUGAR EM EDUCAÇÃO FÍSICA PELA UFJF.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/24.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE PESAR, pelo falecimento do Sr, JOSÉ APARECIDO DE SOUZA, ocorrido no dia 21 de maio, na cidade de Juiz de Fora.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/25.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE PESAR a ser encaminhada aos familiares de Luis Carlos dos Santos pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/26.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE PESARaser encaminhada aos familiares deCarlos Alberto Martins Fagundespela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/27.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de ApoioaoPL 2564/2020,que cria o piso nacional da categoria e estabelece a jornada de 30 horas semanais para profissionais da enfermagem</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/28.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 182 do Regimento Interno, a presente moção para repudiar a manifestação desrespeitosa de servidor ocupante de cargo de livre nomeação e exoneração, violando os incisos V, VI e X do Art. 123 do Estatuto do Servidor.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/29.pdf</t>
   </si>
   <si>
     <t>Venho solicitar, a aprovação de MOÇÃO DE APOIO ao Projeto de Lei n°385/2021, visa facilitar a Prova de Vida dos beneficiários do INSS.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/30.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausosa ser encaminhada à deputada Rosângela Gomes pela aprovação da Lei que “Estabelece normas para prevenir, reprimir e combater a violência política contra a mulher”, Lei nº 14.192 de 4 de Agosto de 2021.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/31.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOS ao nosso Pároco Padre Dione César de Oliveira Goulart pelos seus 23 anos de ordenação e pelo trabalho social que vem desenvolvendo junto às crianças de nosso município.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/32.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Repúdio à PEC nº 32/2020 que “Altera disposições sobre servidores, empregados públicos e organização administrativa”.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/33.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 182 do Regimento Interno, a presente moção de aplausos ao Exmo. Sr. Prefeito Helber Marques Corrêa e ao Sr. Maurílio Ferreira Muniz pela nomeação a Secretário de Educação.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/34.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOSao Sr Augusto José Ferreira, pelos seus 104 anos.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/35.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos ao Sargento Marcos Arruda pela sua formatura em 1º lugar no Curso de Readaptação para Bombeiros Militares da Força Nacional de Segurança Pública.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/36.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE PESAR a ser encaminhada aos familiares de Dirceu Gomes pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/37.pdf</t>
   </si>
   <si>
     <t>Solicito a cópia de todo Pareceres Sociais atendidos este ano até 30 de junho de 2021 com as copias de notas fiscais de materiais e mão de obra, empenhos e comprovantes de recebimento dos beneficiários.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/38.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APOIO ao PL 3.018/2021 que tramita no Senado Federal.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/39.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos ao Sr. Amarildo José Mayrink pela sua brilhante exposição no evento “Um bate papo sobre a história de Bicas sob o olhar de um biquense notável”</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/40.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesara ser encaminhada aos familiares do Sr., Waldonir da Silva Candidopela ocasião do seu falecimento.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/41.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de MOÇÃO DE APLAUSOS aos médicos de nossa cidade.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/42.pdf</t>
   </si>
   <si>
     <t>Venho solicitar dos pares desta casa de leis, a aprovação de manifestada MOÇÃO DE PREOCUPAÇÃO E DE APOIO desta Casa à manutenção dos Correios como empresa pública, com ampla presença no território nacional.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/43.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada ao Sr. José de Souza Araújo, o Tute, pelos seus 90 anos.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/44.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos ao Sr. João Luiz de Souza, por ter assumido a coordenação regional da Zona da Mata da OSCET (Organização Social de Conselheiros e Ex - Conselheiros Tutelares).</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/45.pdf</t>
   </si>
   <si>
     <t>Solicito dos meus pares a aprovação de Moção de Aplausos para as Conselheiras Elaine Rosa, Giovana Carla Silva Souza, Márcia Dias Alhadas, Maria Helena Martins Henriques, Nilva Fernandes Paz, pela passagem do dia Nacional do Conselheiro Tutelar.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/46.pdf</t>
   </si>
   <si>
     <t>Solicito de meus pares, que seja aprovado MOÇÃO DE APLAUSOS AO DR. GERALDO PIRES RODRIGUES JUNIOR.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_cleuza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_cleuza.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão 'Diretora Financeira" da Câmara Municipal de Bicas e dá outras provid~encias.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_nathanne.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_nathanne.pdf</t>
   </si>
   <si>
     <t>Nomeia Profissional que menciona para cargo de provimento em comissão "Diretora Administrativa" da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_03.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Assessora de Assuntos Institucionais e Comunicação Social" da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_04.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_04.pdf</t>
   </si>
   <si>
     <t>Regulamenta horário de funcionamento das Secretarias da Câmara Municipal de Bicas no recesso de janeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_05.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_05.pdf</t>
   </si>
   <si>
     <t>Designa os agentes políticos para efetuar movimentação bancária e dá outras providências.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_06.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Assessor Jurídico da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_07.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Permanente de Licitação e dá outras providências.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/portaria_08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/portaria_08.pdf</t>
   </si>
   <si>
     <t>Nomeia pregoeiro e Equipe de Apoio para conduzir e julgar processos de licitação na modalidade Pregão da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/portaria_09.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/portaria_09.pdf</t>
   </si>
   <si>
     <t>Nomeia membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/portaria_102021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/portaria_102021.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria 09/2021, de 06/01/2021 para nomear os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/portaria_11.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/portaria_11.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 10/2021, de 11/01/2021 para nomear os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/portaria_122021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/portaria_122021.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão "Consultor Legislativo" da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/portaria_13.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/portaria_13.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria nº 23/2020, de 22 de abril de 2020 para determinar a retomada do uso da tribuna livre durante as reuniões ordinárias da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/portaria_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/portaria_14.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara Municipal de Bicas, por sua Presidente, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município de Bicas e pelo Regimento Interno da Câmara, _x000D_
          CONSIDERANDO o calendário da Câmara Municipal de Bicas para o ano de 2021, bem como as recomendações para o enfretamento do Covid-19;</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/portaria_15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/portaria_15.pdf</t>
   </si>
   <si>
     <t>Revoga a portaria nº 20/2020 que dispões sobre as medidas repressivas de emergência do novo Coronavírus no âmbito da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/portaria_16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/portaria_16.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria nº 11/2021, de 18/01/2021 para nomear os membros das Comissões Permanentes da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/portaria_17.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/portaria_17.pdf</t>
   </si>
   <si>
     <t>Dispões acerca da presença de munícipes nas reuniões públicas devido a pandemia causada pelo coronavírus.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/portaria_18.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/portaria_18.pdf</t>
   </si>
   <si>
     <t>Revoga a portaria nº 17/2021 que dispõe acerca da presença de munícipes nas reuniões públicas devido a pandemia causada pelo coronavírus e dá outras providências.”</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/portaria_19.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/portaria_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas repressivas de emergência do novo Coronavirus no âmbito da Câmara Municipal de Bicas e dá outras providências.”</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/portaria_20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/portaria_20.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do horário de realização da 7ª Reunião Pública Ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/portaria_21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/portaria_21.pdf</t>
   </si>
   <si>
     <t>“Altera o parágrafo segundo do art. 1º da Portaria 19/2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/portaria_22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/portaria_22.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 1º da portaria nº 20/2021 que dispõe sobre a Reunião Pública Ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/portaria_23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/portaria_23.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 1º e § 2º da Portaria nº 21/2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/por.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/por.pdf</t>
   </si>
   <si>
     <t>“Nomeia profissional que menciona para exercer a função gratificada de identificador ad hoc”.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/portaria_25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/portaria_25.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a realização da Reunião Pública Ordinária da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/portaria_26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/portaria_26.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o regime de trabalho interno da Câmara Municipal de Bicas no período da ‘Onda Roxa’.”</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/27.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização da Reunião Pública Ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/28.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o regime de trabalho da Câmara Municipal de Bicas no período da ‘Onda Vermelha’.”</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/portaria_29_2.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/portaria_29_2.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão Temporária Especial da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/portaria_30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/portaria_30.pdf</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para ser responsável para o acesso das filmagens das câmeras de segurança da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/portaria_031.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/portaria_031.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara Municipal de Bicas, por sua Presidente, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município de Bicas e pelo Regimento Interno da Câmara,</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/portaria_032.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/portaria_032.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização da 18ª Reunião Pública Ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/portaria_33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/portaria_33.pdf</t>
   </si>
   <si>
     <t>“Altera em parte o art. 2º da portaria nº 027/2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/portaria_34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/portaria_34.pdf</t>
   </si>
   <si>
     <t>“Revoga o inciso IV do § 1º do art. 1º da portaria nº 19/2021 que dispõe sobre as medidas repressivas de emergência do novo coronavírus no âmbito da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/portaria_35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/portaria_35.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização da 20ª Reunião Pública Ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/portaria_36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/portaria_36.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização da 21ª Reunião Pública Ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/portaria_37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/portaria_37.pdf</t>
   </si>
   <si>
     <t>Nomeia membros para comporem a Comissão Especial para Revisão da Lei Orgânica do Município de Bicas criada pela Resolução nº 01/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/38.pdf</t>
   </si>
   <si>
     <t>Nomeia membros para comporem a Comissão Especial para Revisão do Regimento Interno da Câmara Municipal de Bicas criada pela Resolução nº 02/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/portaria_39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/portaria_39.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nomeação de membros para compor a Comissão responsável pelo Edital  referente ao Processo Seletivo Simplificado nº 001/2021 e dá outras providências”</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/portaria_40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/portaria_40.pdf</t>
   </si>
   <si>
     <t>“Revoga art. 2º da portaria nº 18/2021 que dispõe acerca da presença de munícipes nas reuniões públicas devido a pandemia causada pelo coronavírus e dá outras providências.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/portaria_41.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/portaria_41.pdf</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/portaria_42.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/portaria_42.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração dos membros suplentes da Comissão Permanente de Licitação da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/portaria_43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/portaria_43.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para seleção do profissional a ser condecorado com o título de Professor Emérito de Bicas.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/portaria_44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/portaria_44.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a excepcional alteração da data da trigésima reunião ordinária da Câmara Municipal de Bicas.”</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/portaria_45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/portaria_45.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Permanente de Desenvolvimento Urbano e dá outras providências.”</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/portaria_46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/portaria_46.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 30/2021 que garante à população acesso a informações sobre beneficiados por programas sociais da Prefeitura Municipal, através da internet no site da Prefeitura ou outros meios de acesso livre à população.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/portaria_47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/portaria_47.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 44/2021 que estabelece a concessão gratuita de absorventes e tampões higiênicos aos que os requererem.”</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/portaria_48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/portaria_48.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração dos membros da Comissão de Finanças, Legislação e Justiça.”</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/portaria_49_2.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/portaria_49_2.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 42/2021 que institui a Exposição Especializada do Cavalo Mangalarga Marchador.”</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/portaria_50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/portaria_50.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 47/2021 que dispõe sobre a instalação de redes de proteção em janelas e sacadas de edifícios residenciais novos no Município.”</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/portaria_51_2.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/portaria_51_2.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 48/2021 que veda a nomeação pela Administração Pública Direta e Indireta de Bicas de pessoas condenadas pela Lei Federal nº 11.340 de 07 de agosto de 2006.”</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_52.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para seleção do profissional da Educação a ser homenageado como Pedagogo Destaque.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/portaria_53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/portaria_53.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do ponto facultativo do dia 28 de outubro de 2021- comemoração do Dia do Servidor Público, para o dia 29 de outubro de 2021.”</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/portaria_54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/portaria_54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de expediente da Câmara Municipal de Bicas no dia 16 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/portaria_55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/portaria_55.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 52/2021.”</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3405/portaria_56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3405/portaria_56.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS DURANTE O MÊS DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/portaria_57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/portaria_57.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Especial para análise do veto proposto pelo Executivo Municipal ao Projeto de Lei Ordinária nº 51/2021.”</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/portaria_58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/portaria_58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de expediente da Câmara Municipal de Bicas no dia 28 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/portaria_59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/portaria_59.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara Municipal de Bicas, por sua Presidente, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município de Bicas e pelo Regimento Interno da Câmara, _x000D_
          CONSIDERANDO a não possibilidade da realização da 16ª Reunião Extraordinária ocorrer na parte da manhã do dia 28 de dezembro de 2021;</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/portaria_60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/portaria_60.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo em comissão de Diretora Financeira e dá outras providências.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/portaria_61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/portaria_61.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo em comissão de Diretora Administrativa e dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/portaria_62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/portaria_62.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo em comissão de Consultor Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/portaria_63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/portaria_63.pdf</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/portaria_64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/portaria_64.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora que menciona, ocupante de cargo em comissão Assessor de Assuntos Institucionais e Comunicação Social e dá outras providências.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/portaria_65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/portaria_65.pdf</t>
   </si>
   <si>
     <t>“Altera portaria nº 56/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/pdl_03.2021_-_decreto_placa_vereador_jose_cugola.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/pdl_03.2021_-_decreto_placa_vereador_jose_cugola.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da sessão solene para entrega da placa Vereador José Cúgola devido à pandemia causada pela Covid-19 e dá outras providências.”</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/pdl_04.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/pdl_04.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Dr. Paulo Cezar Rossi</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/pdl_05.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/pdl_05.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Otávio Florentino Detoni.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/pdl_06.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/pdl_06.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à Sra. Rosa Maria Bastos Fonseca Mello .</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/pdl_07.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/pdl_07.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Renato Rocha</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/pdl_08.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/pdl_08.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Antônio de Pádua Guarnieri</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/pdl_09.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/pdl_09.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. André Luiz Dias Rossi</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/pdl_10.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/pdl_10.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Enaldo Garcia de Rezende</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/pdl_11.2021.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/pdl_11.2021.doc</t>
   </si>
   <si>
     <t>Concede Título de Menção Honrosa ao Sr. Wilson Carlos do Valle Corrêa</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/plc_01.2021_organograma.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/plc_01.2021_organograma.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa e organizacional do Poder Executivo do Município de Bicas, fixa diretrizes e atribuições dos cargos e dá outras providências”.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/plc_02.2021_-_recomeca_bicas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/plc_02.2021_-_recomeca_bicas.docx</t>
   </si>
   <si>
     <t>"Institui o Plano de Regularização e Incentivo para a retomada da atividade econômica no Município de Bicas - Recomeça Bicas - e dá outras providências."</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/plo_36.2021_recriacao_da_secretaria_municipal_de_meio_ambiente_2.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/plo_36.2021_recriacao_da_secretaria_municipal_de_meio_ambiente_2.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar 40/2021 que Dispõe sobre a organização e estrutura do Poder Executivo do Município de Bicas, criação da Secretaria Municipal de Meio Ambiente, extinção, incorporação, alteração de cargos, criação de departamentos, diretorias, alteração de nomenclatura de cargos e secretarias e dá outras providências."</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/plc_04.2021_-_loro_-_esgotamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/plc_04.2021_-_loro_-_esgotamento.docx</t>
   </si>
   <si>
     <t>“Insere o Art. 24-A no Código de Obras Municipal para dispor sobre obrigatoriedade de instalação de fossa séptica biodigestora.”</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar 40/2021 que Dispõe sobre a organização e estrutura do Poder Executivo do Município de Bicas, criação da Secretaria Municipal de Meio Ambiente,extinção, incorporação, alteração de cargos,criação de departamentos, diretorias, alteração de nomenclatura de cargos e secretaria e dá outras providências."</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/plc_06.2021_-_funcionamento_e_a_instalacao_de_postes.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/plc_06.2021_-_funcionamento_e_a_instalacao_de_postes.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N. 1.278/2006 QUE DISPÕE SOBRE NORMAS GERAIS PARA A INSTALAÇÃO NO MUNICÍPIO DE BICAS DE ESTAÇÕES DE TELECOMUNICAÇÕES DE TRANSMISSÃO E DE ANTENAS TRANSMISSORAS DE RADIO, TELEVISÃO, TELEFONIA, TELECOMUNICÃO EM GERAL E ANTENAS TRANSMISSORAS DE RADIAÇÃO ELETROMAGNETICA NÃO-IONIZANTE E OUTROS EQUIPAMENTOS AFINS E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/plo_01.2021_servico_de_inspecao_municipal_-_ciesp_-_camara.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/plo_01.2021_servico_de_inspecao_municipal_-_ciesp_-_camara.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o Serviço de Inspeção Municipal de produtos de origem animal – SIM/POA no município de Bicas, define os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências.”</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/plo_02.2021_rafael_-_sistema_coleta_agua.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/plo_02.2021_rafael_-_sistema_coleta_agua.docx</t>
   </si>
   <si>
     <t>“Cria o sistema de reuso de água da chuva no município de BICAS-MG, para utilização não potável em condomínios, clubes, conjuntos habitacionais, imóveis residenciais, industriais e comerciais e demais órgãos e entidades públicas.”.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/plo_03.2021_lei_de_subvencoes.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/plo_03.2021_lei_de_subvencoes.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenções sociais à Entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/plo_04.2021_lei_de_subvencoes.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/plo_04.2021_lei_de_subvencoes.doc</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2666/plo_05.2021_defesa_civil.odt</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2666/plo_05.2021_defesa_civil.odt</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Bicas- MG e dá outras providências.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/plo_06.2021_projeto_de_lei_revisao_vencimento_camara.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/plo_06.2021_projeto_de_lei_revisao_vencimento_camara.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual do reajuste dos salários dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/plo_07.2021_dia_da_consciencia_negra.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/plo_07.2021_dia_da_consciencia_negra.docx</t>
   </si>
   <si>
     <t>Inclui no calendário oficial o Dia da Consciência Negra.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/plo_08.2021_melissa_-_compra_vacinas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/plo_08.2021_melissa_-_compra_vacinas.docx</t>
   </si>
   <si>
     <t>“Altera a Lei 1.972 para possibilitar ao Município de Bicas a realizar compra de vacinas e dá outras providências”.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/plo_09.2021_vacinas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/plo_09.2021_vacinas.doc</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/plo_10.2021_marcelo_-_fundo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/plo_10.2021_marcelo_-_fundo.docx</t>
   </si>
   <si>
     <t>"Cria o Fundo Municipal de Amparo às pessoas de baixa renda atingidas pela pandemia do Covid-19 ( Novo Coronavírus )."</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/plo_11.2021_marcelo_-_hortas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/plo_11.2021_marcelo_-_hortas.docx</t>
   </si>
   <si>
     <t>"Autoriza a criação do programa de aproveitamento de terrenos baldios do município para cultivo de hortaliças."</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/plo_12.2021_abertura_de_credito_adicional.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/plo_12.2021_abertura_de_credito_adicional.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de créditos adicionais suplementares com a fonte de recursos do superávit financeiro apurado no Balanço Patrimonial do exercício anterior."</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/plo_13.2021__responsabilizacao_de_organizadores_proprietarios_e_participantes_de_festas_clandestinas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/plo_13.2021__responsabilizacao_de_organizadores_proprietarios_e_participantes_de_festas_clandestinas.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre normas específicas para a responsabilização de locadores, locatários e frequentadores que participem de eventos clandestinos durante a pandemia do Covid-19 no Município de Bicas e dá outras providências."</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/plo_14.2021_marcelo_-_adote_uma_escola.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/plo_14.2021_marcelo_-_adote_uma_escola.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal Adote uma Escola."</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/plo_15.2021_marcelo_-_maria_da_penha_nas_escolas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/plo_15.2021_marcelo_-_maria_da_penha_nas_escolas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do ensino de noções básicas sobre a Lei Maria da Penha nas escolas municipais do Município."</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/plo_16.2021_marcelo_-_atendimento_mulheres.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/plo_16.2021_marcelo_-_atendimento_mulheres.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE ATENDIMENTO ESPECIAL À MULHER EM SITUAÇÃO DE VIOLÊNCIA, EM TODA A REDE DE PRESTAÇÃO DE SERVIÇO DE SAÚDE, PÚBLICOS E PRIVADOS, DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/plo_17.2021_joel_-_doacao_de_lotes.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/plo_17.2021_joel_-_doacao_de_lotes.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de construção de infraestrutura na doação de lotes dos programas habitacionais municipais”.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/plo_18.2021_melissa_-_fila_zero.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/plo_18.2021_melissa_-_fila_zero.docx</t>
   </si>
   <si>
     <t>“Institui o Programa Fila Zero para atendimento das pessoas diagnosticadas com Câncer”</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/plo_19.2021_mesa-_revisao_ticket_alimentacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/plo_19.2021_mesa-_revisao_ticket_alimentacao.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão do vale alimentação  dos Servidores da Câmara Municipal de Bicas/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/plo_20.2021_marcelo_-_fogos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/plo_20.2021_marcelo_-_fogos.docx</t>
   </si>
   <si>
     <t>Proíbe a fabricação, a comercialização, o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no âmbito Municipal, e dá outras providências”</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/plo_21.2021_projeto_de_lei_-_subvencao_sitio_shalom_e_asilo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/plo_21.2021_projeto_de_lei_-_subvencao_sitio_shalom_e_asilo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/plo_22.2021_beto_-_xadez.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/plo_22.2021_beto_-_xadez.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o ensino de Xadrez nas escolas.”</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/plo_23.2021_joel_-_igreja_essencial.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/plo_23.2021_joel_-_igreja_essencial.docx</t>
   </si>
   <si>
     <t>“Estabelece as Igrejas, os templos religiosos de qualquer culto e as Comunidades Missionárias como atividade essencial no Município”.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/plo_24.2021_ldo_2022.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/plo_24.2021_ldo_2022.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/plo_25.2021_lei_superavit_2_-_novo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/plo_25.2021_lei_superavit_2_-_novo.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Créditos Adicionais Suplementares com a fonte de recursos do Superávit Financeiro apurado no Balanço Patrimonial do Exercício Anterior”.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/plo_26.2021_fundeb.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/plo_26.2021_fundeb.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Fundeb do Município de Bicas/MG.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/plo_27.2021_marcelo_-_paa.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/plo_27.2021_marcelo_-_paa.docx</t>
   </si>
   <si>
     <t>"Cria o Programa Aquisição Direta de Alimentos do Pequeno Produtor Rural - PADAPPR com o objetivo de atender às necessidades básicas de alimentos de pessoas em situação de vulnerabilidade social durante o período de pandemia”.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/plo_28.2021_lei_de_subvencoes_-_aumento_-_hospital.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/plo_28.2021_lei_de_subvencoes_-_aumento_-_hospital.doc</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal 1985/2021, que dispõe sobre a concessão de subvenções sociais à entidade que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plo_29.2021_marcelo_-_transparencia_vacina.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plo_29.2021_marcelo_-_transparencia_vacina.docx</t>
   </si>
   <si>
     <t>“INSTITUI SISTEMA DE TRANSPARÊNCIA E RASTREAMENTO DAS DOSES DE VACINAS DE COMBATE AO CORONAVÍRUS RECEBIDAS PELO MUNICÍPIO, E IDENTIFICAÇÃO DA POPULAÇÃO VACINADA COMO FORMA DE CONTROLE DAS DOSES UTILIZADAS”.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/plo_30.2021_marcelo_-_transparencia_benefi.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/plo_30.2021_marcelo_-_transparencia_benefi.docx</t>
   </si>
   <si>
     <t>"Garante à população acesso a informações sobre beneficiados por programas sociais da Prefeitura Municipal, através da Internet no site da Prefeitura ou outros meios de acesso livre à população”.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/plo_31.2021_marcelo_-vala.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/plo_31.2021_marcelo_-vala.docx</t>
   </si>
   <si>
     <t>"TORNA OBRIGATÓRIO O FECHAMENTO DE  VALAS E BURACOS ABERTOS POR EMPRESA PÚBLICA OU PRIVADA, NAS VIAS PÚBLICAS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/plo_32.2021_marcelo_-_banco_de_empregos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/plo_32.2021_marcelo_-_banco_de_empregos.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE Central De Empregos Específica Para Pessoas Com Deficiência - CEPCD”.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/plo_33.2021_marcelo_-_redacao_idoso.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/plo_33.2021_marcelo_-_redacao_idoso.docx</t>
   </si>
   <si>
     <t>INSTITUI CONCURSO ANUAL DE REDAÇÃO ENTRE OS ALUNOS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO SOBRE A VALORIZAÇÃO DO IDOSO E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/plo_34.2021_-_rafael.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/plo_34.2021_-_rafael.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o serviço voluntário na Prefeitura do Município de BICAS, e dá outras providências”.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/plo_35.2021_compdec_do_municipio_de_bicas.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/plo_35.2021_compdec_do_municipio_de_bicas.doc</t>
   </si>
   <si>
     <t>"Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Bicas e dá outras providências."</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$267.000,00 e dá outras providências."</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo_37.2021_-_fernando_-__auxilio_empresa.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo_37.2021_-_fernando_-__auxilio_empresa.docx</t>
   </si>
   <si>
     <t>"Institui a iniciativa Auxilia Empresa Biquense".</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo_38.2021.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo_38.2021.docx</t>
   </si>
   <si>
     <t>Institui diretrizes para a inclusão da capacitação em noções de primeiros socorros para os funcionários das academias de ginástica e similares localizados no âmbito municipal e dá outras providências."</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo_39.2021.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo_39.2021.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de habilitação e registro em federação desportiva regular dos profissionais de capoeira e artes marciais."</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/plo_40.2021_-_fernando_-_auxilio_familias.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/plo_40.2021_-_fernando_-_auxilio_familias.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a redução temporária do subsídios dos vereadores, prefeito e vice-prefeito e agentes políticos para custeio de ações de combate à crise sanitária e econômica causada pela Covid 19."</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial no valor de R$125.996,00 e dá outras providências".</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/plo_42.2021_-_paulinho_-_exposicao_mangalarga.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/plo_42.2021_-_paulinho_-_exposicao_mangalarga.docx</t>
   </si>
   <si>
     <t>"Institui a Exposição Especializada do Cavalo Manga larga Marchador."</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/plo_43.2021_-_melissa_-_preservacao_de_arvores_-_copia.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/plo_43.2021_-_melissa_-_preservacao_de_arvores_-_copia.docx</t>
   </si>
   <si>
     <t>“Estabelece critérios para preservação de árvores em áreas públicas do município de Bicas”</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo_44.2021_-_loro.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo_44.2021_-_loro.docx</t>
   </si>
   <si>
     <t>“Estabelece a concessão gratuita de absorventes e tampões higiênicos aos que os requererem”</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo_45.2021_-_projeto_de_alteracao_cultura.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo_45.2021_-_projeto_de_alteracao_cultura.docx</t>
   </si>
   <si>
     <t>"Alteração da Lei de Criação do Conselho Municipal de Esporte e dá outras providências."</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plo_46.2021_-_fernando_-_auxilio_familias.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plo_46.2021_-_fernando_-_auxilio_familias.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUXÍLIO FINANCEIRO PARA COMBATE DA CRISE ECONÔMICA CAUSADA PELA COVID19”.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/plo_47.2021_-_marcelo_-_rede_de_seguranca.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/plo_47.2021_-_marcelo_-_rede_de_seguranca.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de redes de proteção em janelas e sacadas de edifícios residenciais novos no Município”</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/plo_48.2021_-_melissa_-_nomeacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/plo_48.2021_-_melissa_-_nomeacao.docx</t>
   </si>
   <si>
     <t>“VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DE BICAS DE PESSOAS CONDENADAS PELA LEI FEDERAL Nº. 11.340, DE 07 DE AGOSTO DE 2006.”</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/plo_49.2021_-_rafael_-_prevencao_suicidio.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/plo_49.2021_-_rafael_-_prevencao_suicidio.docx</t>
   </si>
   <si>
     <t>“Institui o “Dia Municipal de Conscientização e Prevenção ao Suicídio” e dá outras providências.”</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/plo_50.2021_-_melissa_-_conselhos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/plo_50.2021_-_melissa_-_conselhos.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a divulgação dos dados dos Conselhos Municipais na página oficial na internet da Prefeitura e Câmara Municipal</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período de 2022/2025".</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Bicas".</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>"Altera proporcionalmente a Lei Municipal 1985/2021, que dispõe sobe a concessão de subvenções sociais à entidade que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/plo_54.2021_lei_distrito_de_santa_helena.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/plo_54.2021_lei_distrito_de_santa_helena.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do distrito denominado de Santa Helena de Bicas. Dá redação à descrição das novas confrontações do distrito-sede de Bicas, e dá outras providências.”</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/plo_55.2021_lei_de_alienacao_de_imovel_municipio.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/plo_55.2021_lei_de_alienacao_de_imovel_municipio.doc</t>
   </si>
   <si>
     <t>Autoriza a alienação de área de propriedade do Município na forma que especifica” .</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/plo_56.2021_marcelo_-_incentivo_energia_solar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/plo_56.2021_marcelo_-_incentivo_energia_solar.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre incentivos à geração de energias alternativas no âmbito municipal.”.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/plo_57.2021_joel_-_bilbia_nas_escoals.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/plo_57.2021_joel_-_bilbia_nas_escoals.docx</t>
   </si>
   <si>
     <t>“Inclui o “Estudo da Bíblia Sagrada” como conteúdo obrigatório no currículo do ensino fundamental no município de Bicas”.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/plo_58.2021novo_elemento_superavit_fonte_200_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/plo_58.2021novo_elemento_superavit_fonte_200_1.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente as naturezas de despesas que menciona, com suas respectivas fontes de recursos.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/plo_59.2021_marcelo_-_jovem_aprendiz.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/plo_59.2021_marcelo_-_jovem_aprendiz.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROGRAMA PRIMEIRO EMPREGO, NO ÂMBITO DO MUNICÍPIO DE BICAS”.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plo_60.2021_rafael_-_horta_escolar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plo_60.2021_rafael_-_horta_escolar.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do programa “Horta Escolar” nas instituições públicas de ensino do município de Bicas.”</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/plo_61.2021_lei_alienacao_de_imovel_municipio_21.09.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/plo_61.2021_lei_alienacao_de_imovel_municipio_21.09.doc</t>
   </si>
   <si>
     <t>Autoriza a alienação de área de propriedade do Município na forma que especifica.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/plo_62.2021_-_melissa_-_mae_solo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/plo_62.2021_-_melissa_-_mae_solo.docx</t>
   </si>
   <si>
     <t>“Altera a lei Nº 1878 de 20 de maio de 2019 para incluir a Mãe Solo como prioridade nos programas habitacionais do Município.”</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/plo_63.2021_aquisicao_de_vans_escolares.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/plo_63.2021_aquisicao_de_vans_escolares.doc</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa _x000D_
 que menciona, com sua respectiva fonte de recurso.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/plo_64.2021_-_consep.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/plo_64.2021_-_consep.doc</t>
   </si>
   <si>
     <t>"Concede Título De Utilidade Pública Municipal Ao “Conselho Comunitário de Segurança Pública de Bicas - CONSEP”.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>"Altera o inciso I do artigo 5º da lei 1.972/2020 e aumenta o limite de 20% (vinte por cento) para 30% (trinta por cento) para abertura de créditos adicionais suplementares da despesa total fixada no orçamento do município para o ano de 2021. ”</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/plo_66.2021_-_marcelo_-_violencia_contra_mulheres.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/plo_66.2021_-_marcelo_-_violencia_contra_mulheres.docx</t>
   </si>
   <si>
     <t>"Autoriza todas as Unidades de Saúde do Município a realizarem o exame corpo de delito em mulheres, crianças e adolescentes vítimas de violência e dá outras providências”.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/plo_67.2021_radio_base.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/plo_67.2021_radio_base.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento e a instalação de postes, torres, antenas, contêineres e demais equipamentos que compõem as Estações Rádio- Base no âmbito do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3264/plo_68.2021_marcelo_-_workshop_vocacional.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3264/plo_68.2021_marcelo_-_workshop_vocacional.docx</t>
   </si>
   <si>
     <t>"INSTITUI PROGRAMA “WORKSHOP VOCACIONAL NA ESCOLA”.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/plo_69.2021_-_fernando_-_condominio.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/plo_69.2021_-_fernando_-_condominio.docx</t>
   </si>
   <si>
     <t>“Estabelece regras para garantir o cumprimento de obrigações de condomínios”.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/plo_70.2021_projeto_de_lei_radio_base._novo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/plo_70.2021_projeto_de_lei_radio_base._novo.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O FUNCIONAMENTO E A INSTALAÇÃO DE POSTES, TORRES, ANTENAS, CONTÊINERES E DEMAIS EQUIPAMENTOS QUE COMPÕEM AS ESTAÇÕES RADIO-BASE NO ÂMBITO DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/plo_71.2021_lei_que_cria_o_nucleo_-_educacao.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/plo_71.2021_lei_que_cria_o_nucleo_-_educacao.doc</t>
   </si>
   <si>
     <t>“Cria o Núcleo de Atendimento Educacional Especializado - NAEE e dá outras providências”.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/lei_subvencoes_sopa.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/lei_subvencoes_sopa.doc</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Subvenção Social à Associação Protetora de Animais de Bicas – SOPA”.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/lei_abono_14_15_16_educacao.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/lei_abono_14_15_16_educacao.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para adoção de medidas de cumprimento ao disposto no inciso XI do art. 212-A da Constituição da República de 1988 e da Lei Federal n° 14.113/2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/plo_74.2021_abertura_de_credito_especial_compra_de_ambulancia.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/plo_74.2021_abertura_de_credito_especial_compra_de_ambulancia.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 238.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/plo_75.2021_idoso_capacita.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/plo_75.2021_idoso_capacita.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar o programa capacitando o idoso e da outras providências”.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>“Obriga as Unidades de Saúde a afixar em lugar visível e de fácil acesso ao público, a escala de todos os funcionários de serviço naquele estabelecimento e suas especialidades, além do responsável pelo plantão.”</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/plo_77.2021_-_suplementacao_natal.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/plo_77.2021_-_suplementacao_natal.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 23.533,34 às dotações do Município de BICAS .</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/plo_78.2021_-_subvencao_hospital.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/plo_78.2021_-_subvencao_hospital.doc</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/plo_79.2021_-_pagamento_por_serivcos_ambientais.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/plo_79.2021_-_pagamento_por_serivcos_ambientais.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Pagamento por Serviços Ambientais - PROMPSA, cria o Fundo Municipal de Pagamento por Serviços Ambientais - FMPSA e dá outras providências.”</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/plo_80.2021_-_alteracao_subvencao_hospital.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/plo_80.2021_-_alteracao_subvencao_hospital.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 1985/2021, QUE DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/plo_81.2021_-_alteracao_subvencao_asilo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/plo_81.2021_-_alteracao_subvencao_asilo.docx</t>
   </si>
   <si>
     <t>“ALTERA PARCIALMENTE A LEI Nº 1996/2021, QUE DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/projeto_de_resolucao_01.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/projeto_de_resolucao_01.docx</t>
   </si>
   <si>
     <t>Dispões sobre a constituição de Comissão Especial para Revisão da Lei Orgânica do Município de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projeto_de_resolucao_02.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projeto_de_resolucao_02.docx</t>
   </si>
   <si>
     <t>Dispões sobre a constituição de Comissão Especial para Revisão do Regimento Interno da Câmara Municipal de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/projeto_de_resolucao_03.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/projeto_de_resolucao_03.docx</t>
   </si>
   <si>
     <t>Regulamenta a carteira de identidade funcional dos membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/projeto_de_resolucao_04_criacao_de_comissao_permanente.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/projeto_de_resolucao_04_criacao_de_comissao_permanente.docx</t>
   </si>
   <si>
     <t>“Cria a Comissão Permanente de Desenvolvimento Urbano e altera o art. 60 do Regimento Interno da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/projeto_de_resolucao_05.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/projeto_de_resolucao_05.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre o acréscimo de 5% ( cinco por cento) ao percentual máximo para a contratação de operações de crédito com desconto automático em folha de pagamento até 31 de dezembro de 2021, nos termos da Lei Federal nº 14.131, de 30 de março de 2021".</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/01.pdf</t>
   </si>
   <si>
     <t>Solicito o envio do presente requerimento à AGENCIA NACIONAL DE ENERGIA ELÉTRICA, comunicando as constantes interrupções e oscilações de energia em nossa cidade por parte da empresa CEMIG, bem como solicitando a aplicação de penalidades e desconto em conta de luz.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/02.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/02.pdf</t>
   </si>
   <si>
     <t>Solicito o envio do presente pedido à CEMIG, solicitando poda das árvores na Rua Santa Tereza.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/03.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/03.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado pela Polícia Militar de Minas Gerais cópias dos Boletins de Ocorrência de registro de infrações referentes ao descumprimento dos protocolos de isolamento social(B.O.s da Covid) registrados em 2020 e este ano em nosso município.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/4_melissa_ima.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/4_melissa_ima.doc</t>
   </si>
   <si>
     <t>Solicito que o IMA - Instituto Mineiro de Agropecuária, retorne o atendimento presencial no escritório em nosso município.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>Solicito da Secretaria Estadual de saúde, juntamente com a Regional de Saúde de Juiz de Fora, que procedam o envio das doses referentes aos profissionais da educação que residem em Bicas e trabalham em outras cidades.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/06.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/06.pdf</t>
   </si>
   <si>
     <t>Solicito o envio do presente requerimento à SECRETARIA DE ESTADO DE SAÚDE, para reivindicar a extensão de vacinação contra a covid19, para todas as lactantes do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/07.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/07.pdf</t>
   </si>
   <si>
     <t>Solicito que a Viação Bassamar viabilize linhas com saída de Bicas para atendimento de nossos munícipes, de forma a possibilitar que nossa população possa contar com o transporte Juiz de Fora – Bicas - Juiz de Fora, bem como a instalação de guichê no terminal rodoviário de Bicas.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/08.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/08.pdf</t>
   </si>
   <si>
     <t>Solicito que seja oficiada a empresa Viação Bassamar, para que informe a esta casa quais investimentos serão realizados para atendimento dos passageiros de Bicas.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/9.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/9.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Autoposto Líder solicitando a alteração da posição da placa de anúncio dos preços.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério, Dr. Beto, Fernando Bigode, Fernando Joca, Loro, Marcelo Jardim, Melissa Terra, Paulinho Plantas, Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/10.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/10.pdf</t>
   </si>
   <si>
     <t>Solicito à Companhia de Saneamento de Minas Gerais – COPASA – que instale gerador para atender à captação e distribuição de água para Bicas e Guarará na comunidade de São Manoel.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/01_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/01_2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa a cópia das notas fiscais, empenhos e comprovantes de pagamento derivados dos processos de dispensa nº 19/2020 e 26/2020.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa a cópia do atual contrato de gestão da policlínica.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/03_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/03_2021.pdf</t>
   </si>
   <si>
     <t>Que seja ordenada abertura de sindicância para apurar possível desvio de finalidade, com vistas a favorecimento de servidor público investido em cargo de confiança, quanto ao uso de veículo da Prefeitura e possível desvio de materiais de construção.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/04_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/04_2021.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal ordene abertura tomada de Contas Especial para averiguar a aquisição de materiais de construção com verbas da educação em 2017 e 2018, com o encaminhamento do resultado do processo à esta Casa.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/05_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/05_2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Exma. Presidente desta Casa Legislativa, que indicou o membro (vereador Marcelo Navarro Jardim) como representante junto ao Conselho do Hospital São José de Bicas, informações sobre aquela entidade, a seguir:_x000D_
 _x000D_
 1)	Relação de todas as dívidas do Hospital São José discriminado por fornecedor, valor dívidas trabalhistas, e fiscais (por ente federado);_x000D_
 2)	Relação do quadro de funcionários atual com suas funções e salários;_x000D_
 3)	Relação nominal de toda a diretoria;_x000D_
 4)	Relação de todas as intervenções cirúrgicas feitas durante o ano de 2020, mês a mês, com os devidos valores cobrados de cada paciente naquela unidade, destacando as cirurgias feitas pelo sistema SUS;_x000D_
 5)	Cópia de todas as atas das reuniões do conselho deliberativo desde a nomeação desta diretoria atual;_x000D_
 6)	Cópia da folha de pagamento de janeiro de 2019, janeiro de 2020 e janeiro 2021;_x000D_
 7)	Relação com valores de todas as doações feitas por terceiros no ano de 2020;</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/06_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/06_2021.pdf</t>
   </si>
   <si>
     <t>Exmo Sr Prefeito cópia de todo o processo de contratação da empresa médica na modalidade dispensa (dispensa 2/2021) feita no dia 04/1/2021 para atendimento na Policlínica.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/07_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/07_2021.pdf</t>
   </si>
   <si>
     <t>Exmo Sr Prefeito relação de todos os processos de licitação que tenham acontecido no mês de janeiro de 2021.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/08_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/08_2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao ExmoSr Prefeito que tome todas as medidas para que siga estritamente o plano de vacinação do COVID19 e que informe mensalmente através de relação nominativa as pessoas beneficiadas com a vacina, e que estas informações sejam disponibilizadas no portal da transparência mensalmente.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/09_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/09_2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao ExmoSr Prefeito as relações de todos os aluguéis pagos pela Prefeitura Municipal de Bicas com os valores e os convênios que autorizam o pagamento destes valores quando for o caso.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/10_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/10_2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo Sr. Prefeito Municipal Cópia do convênio (e alterações) que mantém a prefeitura com o HSJB, e toda a prestação de contas referentes ao ano de 2020.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/11_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/11_2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr Prefeito Municipal cópia de todo o processo de contratação com os devidos aditivos referente à empresa médica que prestava serviços na policlínica nos anos 2017 a 2020.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/12_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/12_2021.pdf</t>
   </si>
   <si>
     <t>Solicito à Exma. Presidente desta Casa Legislativa que solicite uma vistoria do corpo de bombeiros no prédio que abrange a Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/13_2021.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/13_2021.pdf</t>
   </si>
   <si>
     <t>Solicita explicações quanto aos critérios utilizados para distribuições do primeiro lote de vacinas contra Covid-19 em nosso município, a real quantidade de doses e o número de pessoas imunizadas, considerando o justificado abaixo.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/requerimento_14.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Que seja verificada urgentemente a demanda do Conselho da Comunidade da Comarca de Bicas, relativo a recursos do PNAISP.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/15.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/15.pdf</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/16.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/16.pdf</t>
   </si>
   <si>
     <t>Que a Comissão de Saúde, Educação e Assistência Social apure possível irregularidade na destinação de reativos no laboratório municipal conforme segue.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/18_01.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/18_01.pdf</t>
   </si>
   <si>
     <t>Que seja feito e encaminhado  a esta Casa levantamento sobre a população municipal de PCDs.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/20.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/20.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais medidas vem sendo tomadas para o cumprimento da lei nº 13.935, de 11 de dezembro de 2019 que cria os serviços de psicologia e de serviço social para atender às necessidades e prioridades definidas pelas políticas de educação.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/21.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa cópia do projeto elaborado/aprovado pela prefeitura e planilha demonstrando os gastos com as obras das Ruas Melo Viana e Prefeito Oliveira Souza.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/22.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/22.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora notifique o Executivo do descumprimento do prazo de reposta das indicações 3/2021 e 4/2021.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/23.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/23.pdf</t>
   </si>
   <si>
     <t>Que seja enviada toda a documentação referente ao laboratório Eurico Passos para fornecimento de exames da Covid 19 (Licitação e contrato) juntamente com a relação das pessoas examinadas nos meses de  janeiro e fevereiro com seus devidos valores.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/24.pdf</t>
   </si>
   <si>
     <t>Solicito a Presidência desta Casa Legislativa que me informe através de Watsap das reuniões das Comissões de Finanças, Legislação e Justiça e Saúde, Educação e Assistência Social com até três horas de atecedência.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/25.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/25.pdf</t>
   </si>
   <si>
     <t>Solicito a Presidência desta Casa Legislativa que solicita através do representante da Câmara no Conselho do Hospital os documentos abaixo:_x000D_
 _x000D_
 •	Cópia das certidões com FGTS, INSS e IRF e outros tributos federais se houver;_x000D_
 •	Cópias das guias assinadas pelos pacientes de todos os procedimentos feitos pelo fisioterapeuta Ivo Andrade Santos Neto durante o ano de 2020;_x000D_
 •	Relação das cirurgias feitas em outubro a dezembro de 2020;_x000D_
 •	Cópias dos documentos que comprove o recebimento pelo hospital referente aos procedimentos cirúrgicos particulares feitos no ano de 2020;_x000D_
 •	Solicito nome do enfermeiro que responde tecnicamente (RT) do hospital;_x000D_
 •	Solicito nome do diretor clínico e salário que responde atualmente pelo hospital;_x000D_
 •	Solicito cópia das folhas de ponto eletrônico de todos funcionários de janeiro de 2021.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2779/26.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2779/26.pdf</t>
   </si>
   <si>
     <t>Solicito a Presidência desta Casa Legislativa que solicita através do representante da Câmara no Conselho do Hospital o que segue:_x000D_
 _x000D_
 •	Cópia da relação de Conselheiros atuais do HSJB;_x000D_
 •	Justificativa do porque os Enfermeiros Tiago e Londirley recebem gratificações de R$ 1.500,00 e R$ 1.000,00 respectivamente.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/27.pdf</t>
   </si>
   <si>
     <t>Que seja informado pelo departamento pessoal todos os contratos advindos de processos seletivos realizados este ano discriminando quais são pela folha e quais são prestadores de serviço.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/28.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal toda documentação pertinente à autorização judicial que porventura ampare o executivo a fazer repasses para instituições que não tenham certidões do FGTS – INSS e demais tributos federais conforme determina a legislação atual.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/29.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa informação de todos os valores gastos com compra de asfalto nos últimos 5 anos, separados por processo licitatório.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/30.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que seja enviado a esta Casa o convênio com o HSJB realizado este ano. Caso ainda não exista, que envie assim que firmado.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/31.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa as notificações e os B.O.s referentes ao descumprimento de normas de combate a pandemia nos anos de 2020 e 2021.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/32.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/32.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Assistência Social, que informe se o Município está apto a receber o piso Mineiro de Assistência Social.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/33.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/33.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa levantamento sobre a demanda reprimida do Prorreforma.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/34.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/34.pdf</t>
   </si>
   <si>
     <t>Que seja informado o total de gastos com a obra à entrada da Sede da prefeitura de Bicas, bem como explicações sobre as alterações da obra.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/35.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/35.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que informe o último LIRAa, e a situação nos bairros.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/36.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/36.pdf</t>
   </si>
   <si>
     <t>Que seja informado todos os contratos advindos de processos seletivos realizados este ano que sejam prestadores de serviço. Peço também que seja informado como foram contratados pessoal para barreiras sanitárias, fiscalização de posturas e outras ações referentes à Onda Roxa.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/37.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/37.pdf</t>
   </si>
   <si>
     <t>Que seja enviado o que segue sobre recursos destinados ao município através daPolítica Nacional de Atenção Integral à Saúde das Pessoas Privadas de Liberdade no Sistema Prisional - PNAISP:_x000D_
 •	Cópia do Plano de Trabalho_x000D_
 •	Cópia do cronograma de desembolso_x000D_
 •	Informação atualizada dos valores repassados e sua destinação, utilizados e o destino, e valores a serem recebidos nos próximos 3 meses.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/38.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/38.pdf</t>
   </si>
   <si>
     <t>Que seja aberta tomada de Contas Especiais para apuração dos recursos gastos com combate à Covid-19 em 2020.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/39.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/39.pdf</t>
   </si>
   <si>
     <t>Solicito o envio do presente requerimento à empresa UNIÃO RECICLÁVEIS, que é responsável pelo recolhimento do lixo em nossa cidade, acerca de cuidados no recolhimento, e disponibilização de aplicativo prometido a esta casa a alguns anos</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/40.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/40.pdf</t>
   </si>
   <si>
     <t>Peço à mesa diretora que encaminhe as seguintes informações:_x000D_
 _x000D_
 1)Quais os valores que a Câmara dispõe para gastar? Com o que estes valores são gastos?_x000D_
 2)Quantos servidores a Câmara tem e quais suas funções e salários?_x000D_
 3)Quais são os vencimentos (total) dos vereadores?</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>Que seja informado pela Secretaria Municipal de Assistência Social quais serão as ações que serão tomadas para manutenção da distribuição das cestas básicas.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/43.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/43.pdf</t>
   </si>
   <si>
     <t>Que seja enviada listagem das pessoas que foram imunizadas contra COVID do Ciesp.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/44.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/44.pdf</t>
   </si>
   <si>
     <t>Que seja informado como está sendo feita o trabalho de visitação dos agentes de saúde e se há algum PSF ou bairro do município sem agente, mais especificamente em relação ao Bairro Santana.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/45.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/45.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que dê explicações sobre os recursos para obras nas Ruas Tiradentes e Santa Fé.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/46.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/46.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidente desta Casa que peça ao Hospital São José, através de seu representante no Conselho, o que segue:_x000D_
 1) relação de todos os convênios federal e estaduais ondereceberam verbas e as devidas prestações de contas destes no ano de 2020 e 2021_x000D_
 2) cópia das prestações de contas das prefeituras de Maripá e Guarará no ano 2020_x000D_
 3) Informação sobre quantos aparelhos respiradores estão instalados e se existe outros a serem instalados.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/47.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/47.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que informe os critérios que serão adotados para a vacinação das pessoas com comorbidades, devendo dar ampla divulgação quanto a ordem de vacinação e a forma de comprovação da doença a que faz tratamento.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/48.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/48.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que informe se fez a solicitação de recursos para ações estratégicas de apoio a gestação.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/49.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/49.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria competente explicações sobre a cobrança aos produtores rurais de R$ 50,00(Cinquenta Reais) pela hora dos tratores e a forma de recolhimento destes valores.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/50.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/50.pdf</t>
   </si>
   <si>
     <t>Faço está solicitação devido a várias reclamações que venho recebendo de alguns munícipes sobre a falta de alguns medicamentos na Farmácia Popular.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/51.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/51.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Fazenda, a criação e grupo de trabalho para tratar das obrigações acessórias do ISS no município de Bicas.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/52.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/52.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias competentes, que informe se foram enviados as informações e dados contábeis orçamentários e fiscais, relativos ao exercício financeiro de 2019._x000D_
 		Solicito ainda que seja enviada cópia para a Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/53.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/53.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria competente que informe onde foram e por que retiraram parte das telhas da cobertura da raia de malha ali do terreno da rede em frente campo futebol.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/54.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/54.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal que informe a esta Casa a listagem dos nomeados para os cargos de livre nomeação e exoneração do novo organograma.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/55.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/55.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa o motivo dos motoristas da Saúde terem recebido um aviso de que não será cumprida a lei das diárias.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56.pdf</t>
   </si>
   <si>
     <t>Solicito à secretaria competente que informe a esta casa a os nomes de todos óbitos por covid-19 e complicações em nosso município. Peço também que toda sexta-feira seja encaminhada atualização desta listagem, caso exista.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa a listagem dos veículos da frota municipal e em quais departamentos cada um deles está lotado.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58.pdf</t>
   </si>
   <si>
     <t>Solicito o envio do presente requerimento à SECRETARIA DE ESTADO DE SAÚDE, para que se manifeste a respeito do baixo numero de doses enviadas a Bicas, e às cidades vizinhas.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Saúde, que faça acompanhamento dos casos positivos através dos agentes de saúde dos PSFs, que entregue orientações no ato do exame, deixando claro que serão observados e podem responder criminalmente caso descumpram as orientações, e que haverá encaminhamento ao Ministério Público dos casos em que as pessoas não guardem a quarentena.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/60.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/60.pdf</t>
   </si>
   <si>
     <t>Solicito cópia das planilhas de controle de gastos com combustíveis de todos os veículos da Prefeitura Municipal, separados por Secretaria, do período compreendido entre Janeiro e Maio de 2021.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/61.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/61.pdf</t>
   </si>
   <si>
     <t>Solicito cópia das notas fiscais do Processo Licitatório para compra de materiais de construção e manilhas que estão sendo usados na obra executada na Rua Santa Tereza sentido Álvaro Dias.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/62.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/62.pdf</t>
   </si>
   <si>
     <t>Solicito cópia das notas fiscais dos materiais gastos até o momento na obra da guarita que está sendo construída na Secretaria de Obras.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/63.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/63.pdf</t>
   </si>
   <si>
     <t>Solicito cópia das notas fiscais dos gastos com manutenção dos veículos da Prefeitura Municipal, separados por secretarias (Saúde, Educação e Obras), incluindo as peças e mão de obra pagos a terceiros.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/64.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/64.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal através do Departamento de Cultura, que informe a esta casa se esta providenciando a aplicação dos recursos da lei Aldir Blanc, Lei 14.017 de 29 de junho de 2020, alterada pela lei 14150, de 12 de maio de 2021.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/65.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/65.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que informe se ocorreram perdas de doses das vacinas de combate ao covid19, por algum motivo de armazenamento ou aplicação, na cidade de Bicas.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/66.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/66.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa cópia do Convênio do nosso município com a EMATER - MG</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/67.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/67.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa os critérios que serão adotados para a vacinação dos profissionais da Educação em nosso município e como será este procedimento.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/68.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/68.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal que informe se enviou rsposta a questionário do TRIBUNAL DE CONTAS DE MINAS GERAIS, para subsidiar ações de fiscalização e planejamento na Educação.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/69.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/69.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de saúde, que informe as pessoas vacinadas pela prioridade de comorbidade, e com a justificativa e documentos comprobatórios de cada vacinado</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/70.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/70.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de saúde, que informe se o Município recebeu lote com menores, ou maiores quantidades de doses em alguns frascos.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/71.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/71.pdf</t>
   </si>
   <si>
     <t>Solicito relação de todas as licitações feitas na secretaria de obras do início do ano até hoje(incluindo materiais de construção,peças de carros, caminhões, tratores e máquinas,pneus e mão de obras que sejam pagos com dotações de outras secretarias), com os fornecedores vencedores,</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/72.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/72.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa quais os serviços que estão abrangidos pelos contratos de rateio do com o CIESP.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/73.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/73.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa o currículo dos ocupantes de cargo de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/74.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/74.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais são os problemas que até hoje impedem que os beneficiados pela doação de terrenos autorizada pela Lei 1.583 de 23 de dezembro de 2011 consigam financiamento junto à Caixa para iniciarem a construção de suas casas.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/75.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/75.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o estudo de impacto ambiental de todo loteamento em andamento na zona rural de nosso município, independente das aprovações de extensão urbana que se encontram tramitando ou tramitaram nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/76.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/76.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa relação de quantidade de exames em atraso(demanda reprimida) que existe hoje na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/77.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/77.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração municipal, que envie proposta para aquisição de academia de saúde para ser instalada no Parque de exposições de Bicas.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/78.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/78.pdf</t>
   </si>
   <si>
     <t>Solicito do Departamento de Meio Ambiente, que informe a esta casa, sobre as discussões e definições que estão sendo tomadas pelo município acerca do manejo dos resíduos e tratamento de esgoto, a agência que esta sendo direcionada para cuidar da regulação e fiscalização.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/79.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/79.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Saúde, que informe se o Município de Bicas aderiu à Rede Cegonha, para recebimento de testes rápidos de gravidez.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/80.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/80.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Saúde, que informe se enviou proposta para receber recursos referentes ao incremento temporário ao custeio dos serviços de Atenção Primária à Saúde.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/81.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/81.pdf</t>
   </si>
   <si>
     <t>Que seja informado pela Secretaria Municipal de Saúde se nosso município faz parte do Programa Brasil Sorridente e, caso afirmativo, como é feito o atendimento dos pacientes.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/82.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/82.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal faça contratar auditoria externa especializada para averiguação das contas e gastos da prefeitura nos anos 2017, 2018, 2019 e 2020.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/83.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/83.pdf</t>
   </si>
   <si>
     <t>Que seja informado os procedimentos adotados pela prefeitura para o cumprimento da Lei nº1962 de 03 de setembro de 2020 que "Dispõe sobre a utilização de massa asfáltica composta por borracha proveniente de pneus inservíveis e dá outras providências".</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/85.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/85.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que realize vistorias presenciais periódicas, realizadas por profissionais com habilitação técnica adequada, em todos os loteamentos em andamento em nosso município, autorizados ou não, para verificar o cumprimento das normas ambientais, dos códigos de posturas e obras, iniciando imediatamente, em especial no loteamento clandestino Jardins Paraíso. Peço também a elaboração de relatório detalhado da visita a ser encaminhado a esta Casa.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/86.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/86.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, Consep e PM informação sobre ações tomadas com relação a duas festas ocorridas neste Fim de Semana, uma patrocinada pela Prefeitura no Pesqueiro Pantanal e outra no Point do Verão.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/87.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/87.pdf</t>
   </si>
   <si>
     <t>Peço a Secretaria de Educação que envie a este vereador e à Comissão de Saúde, Educação e Assistência Social a lista dos mantimentos que serão entregues aos alunos a partir deste mês (próxima entrega).</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/88.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/88.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada cópia das notas fiscais de materiais de construção distribuídos pelo programa Pró-reforma e a listagem de todos os contemplados durante o período de 2017 a 2020.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/89.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/89.pdf</t>
   </si>
   <si>
     <t>Que seja informado o cronograma de reparos nas quadras dos bairros e escolas de nosso município.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/90.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/90.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das secretarias responsáveis, que informe sobre as emendas impositivas indicadas pelos vereadores no ano passado, com a devida comprovação de transferência ou efetivação do objetivo indicado por cada parlamentar.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/91.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/91.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de Saúde que informe o motivo do não credenciamento Centros Comunitários de Referência para Enfrentamento da Covid-19, e como Centros de Atendimento para Enfrentamento da Covid-19, de que trata a PORTARIA GM/MS Nº 2.010, DE 18 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/92.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/92.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de Saúde informações a respeito de desabilitação de proposta de reforma de ubs, habilitada em 2014 de acordo com PORTARIA GM/MS n.º 1975, de 16 de agosto de 2021.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/93.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/93.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de Saúde, que informe se o Municipio enquadra nas portarias abaixo indicadas, e se fez a habilitação em cada uma das portarias.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério, Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/94.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/94.pdf</t>
   </si>
   <si>
     <t>Que seja informado o índice de comprometimento da folha de pagamento mês a mês de janeiro deste ano até o presente.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/95.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/95.pdf</t>
   </si>
   <si>
     <t>Que seja informado se a prefeitura possuiu algum registro de entidades que realizem distribuição de cestas básicas e alimentos à população carente e caso existe, informe quais são estas entidades.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/96.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/96.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Ministério Público de Contas do Estado de Minas Gerais, solicitando análise da Lei Complementar Municipal nº 40/2021, de 04 de março de 2021, que trata da reestruturação administrativa e organizacional do Poder Executivo Municipal. Solicito ainda que seja feita uma consulta ao Tribunal de Contas sobre a legalidade da concessão da revisão geral anual no exercício 2021 e a respeito do Projeto de Lei Complementar nº 05/2021, que pretende modificar a Lei objeto deste pedido.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/97.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/97.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através das Secretarias competentes, as seguintes listagens com suas respectivas informações pertinentes:_x000D_
 _x000D_
 1-	de tombamento de bens imóveis e registro de bens imateriais;_x000D_
 2-	 registro de loteamentos aprovados;_x000D_
 3-	Empresas atualmente contempladas pela Lei 1.662/2013 (Programa de incentivo à instalação de novas empresas, modernização e/ou ampliação de postos de Trabalho em empresas já instaladas – PROMOVE)</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/98.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/98.pdf</t>
   </si>
   <si>
     <t>Que a Presidência desta Casa Legislativa suspenda a tramitação do Projeto de Lei Complementar nº 05/2021, até que seja respondida consulta ao Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/99.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/99.pdf</t>
   </si>
   <si>
     <t>Solicito cópia de todo processo licitatório e contrato com a empresa vencedora para fazer o asfaltamento das ruas Santa Fé e Baronesa de Catas Altas.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/100.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/100.pdf</t>
   </si>
   <si>
     <t>Solicito as informações sobre previsão de término da obra da praça do bairro Joaquim Florentino de Souza.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/101.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/101.pdf</t>
   </si>
   <si>
     <t>Solicito a Chefia do Meio Ambiente que envie a este vereador todas as medidas tomadas e os documentos apresentados após esta casa ter aprovado as extensões do loteamento Jardins Paraiso até a presente data.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/102.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/102.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Educação, que envie o quantitativo de crianças e jovens matriculados nas escolas municipais, que são portadores da Síndrome de Down e Transtorno do espectro autista (TEA), e ainda, informações sobre o centro de atendimento especial.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/103.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/103.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado relatório da execução de obras do programa PRORREFORMA e atualização de informações sobre demanda reprimida.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/104.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/104.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que reavalie o edital que prevê premiação da Lei 14.017/2020 (Lei Aldir Blanc) publicado por afixação no dia 10/09/2021, para melhor definição de critérios.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/105.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/105.pdf</t>
   </si>
   <si>
     <t>Que seja informado o quantitativo de prestadores de serviço pessoa física, discriminados por função, que hoje atuam para a Prefeitura Municipal de Bicas.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/106.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/106.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que informe os valores repassados a entidades no ano de 2021, até o presente momento.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/107.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/107.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria de Saúde, que informe se o Comitê de combate a dengue está se reunindo, nos enviando as atas das reuniões, e solicitando ações de mutirão para limpeza de terrenos e casas, recolhendo objetos que estão jogados e podem colaborar para criadouro de larvas do Mosquito da Dengue.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/108.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/108.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais critérios adotados para ocupação das vagas da creche municipal e o número de crianças que estão na lista de espera. Solicito ainda que o Executivo informe que medidas irá adotar para atender à esta demanda e o prazo para que a situação seja normalizada, tendo em vista o retorno das aulas e a necessidade dos pais.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/109.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/109.pdf</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/110.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/110.pdf</t>
   </si>
   <si>
     <t>Solicito todos documentos referente a licitação para reforma do Colégio Gilson Lamha e também dos reparos das escolas municipais, incluindo Processo Licitatório, Contrato e Copia das Notas Fiscais dos serviços executados já faturados com as devidas notas de empenho</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/111.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/111.pdf</t>
   </si>
   <si>
     <t>Que seja informado como será realizado o transporte intermunicipal de estudantes e quais as modalidades (passe, veículo próprio, vans, etc) estão sendo/serão oferecidas.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/112.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/112.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria de Obras e da Defesa Civil, que informem a composição da defesa civil no município, relação dos funcionários da Secretaria de Obras designados para apoio, e se existe regime de plantão de funcionários para atendimento a emergências._x000D_
 		Requeiro ainda, o plano de contingência e levantamento de áreas de risco, com devido monitoramento de áreas perigosas caso existam.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/113.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/113.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa as imagens de todas as câmeras de segurança do almoxarifado das últimas 4 semanas.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/114.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/114.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, juntamente com o Comitê Gestor da Lei Aldir Blanc, esclarecimentos com critérios técnicos, sobre a classificação e premiação dos inscritos no edital, bem como todo o processo.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/115.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/115.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado a esta Casa a relação de demanda de exames pendentes em 31/12/2020 e a mesma relação na data de hoje.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/116.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/116.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado a esta Casa quais são os documentos a serem apresentados pela empresa responsável pelo loteamento Jardins Paraiso, após a alteração na lei orgânica e se algum documento já foi apresentado.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/117.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/117.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas notas fiscais, notas de balcão e nomes das pessoas que assinaram para liberação de todas as peças para veículos de janeiro ate o momento.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/118.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/118.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado a esta Casa cópias as notas fiscais e de emprenho de prestações de serviço da empresa “W6 Produções”, bem como os processos licitatórios destinados à divulgação e propaganda, tais como inserções em rádios, propagandas volantes, etc.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/119.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/119.pdf</t>
   </si>
   <si>
     <t>Seguindo o que manda o Art. 181, inciso III do Regimento Interno da Câmara Municipal de Bicas, solicito que a Presidência desta Casa e encaminhe o Projeto de Lei do Executivo nº 61/2021 à Comissão Permanente de Desenvolvimento Urbano para uma melhor discussão da matéria na questão do seu mérito e, se necessário, encaminhe posteriormente à Comissão Permanente de Participação Popular.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/120.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/120.pdf</t>
   </si>
   <si>
     <t>Que as secretarias de Assistência Social e Saúde informem como se dá o processo de internação de usuário ou dependente de drogas em nosso município.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/121.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/121.pdf</t>
   </si>
   <si>
     <t>Solicito da administração Municipal, através do Departamento de meio ambiente e Proteção Animal, a listagem com quantitativo de animais castrados, com data da realização, nome e endereço do dono do animal.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/122.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/122.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, que informe a listagem das solicitações de extensão de rede, colocação e troca de postes e outros serviços custeados pelos recursos da iluminação pública, contemplando as solicitações atendidas e os pendentes, indicando as licitações realizadas, valores existentes na conta e valores utilizados no ano de 2021.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/123.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/123.pdf</t>
   </si>
   <si>
     <t>Solicito a diretoria de meio ambiente a apuração a causa da morte de uma arvore no canteiro central da rua governador Valadares (retta) e que seja feita a  substituição por uma da mesma qualidade o mais rápido possível.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/124.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/124.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Hélber Marques através da secretaria de saúde  que nos informe :_x000D_
 _x000D_
 1-	Quais os exames marcados nos últimos 30 dias (separado por tipo)_x000D_
 2-	Quais os valores gastos com estes exames</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/125.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/125.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito Hélber Marques através da diretora do meio ambiente as informações detalhadas abaixo descritas :_x000D_
 _x000D_
 1-	Se a empresa Jardim Paraíso entregou todo o documento necessário para aprovação do empreendimento _x000D_
 2-	Em caso negativo, qual documento ficou faltando e qual a medida tomada por esta diretora._x000D_
 3-	Qual medida foi tomada por esta diretora referente a denuncia que este vereador fez sobre o desrespeito a Lei Federal, Estadual e Municipal que fala das extensões das áreas de reservas das estradas rurais, inclusive com a perfuração do poço artesiano no loteamento Jardim Paraíso._x000D_
 4-	Qual medida foi tomada com relação à mudança da estrada rural para construção de um açude represa pela empresa Vale Correa na estrada que liga Bicas a Guarará, desrespeitando as Leis Federal, Estadual e Municipal.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/126.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/126.pdf</t>
   </si>
   <si>
     <t>Que seja informado todos os dados e notificações da defesa civil sobre lugares de risco na nossa cidade.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/127.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/127.pdf</t>
   </si>
   <si>
     <t>Solicito a defesa civil informação a respeito da visita feita na residência da Senhora Maria Luzia da Silva Carvalho,  residente da Rua Olegário Maciel, numero 224, nos seguintes termos:_x000D_
 1. Foi realmente feito a visita na referida residência;_x000D_
 2. Em caso afirmativo qual o parecer feito pela defesa civil;_x000D_
 3. A visita foi acompanhada por alguém responsável técnico ou engenheiro;_x000D_
 4. No caso de sim qual foi o responsável técnico ou engenheiro que acompanhou a visita;_x000D_
 5. E por último a situação do imóvel apresenta algum risco ao morador.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/128.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/128.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de Saúde, que informe se Bicas recebeu recursos para Saúde Bucal e para informatização, e em caso positivo, se foram executados.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/129.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/129.pdf</t>
   </si>
   <si>
     <t>Solicito da Administração Municipal, através da Secretaria Municipal de Saúde, que informe se Bicas receberá recursos previstos no crédito extraordinário da MP 1062 de 09/08/2021, e o valor caso positivo.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/130.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/130.pdf</t>
   </si>
   <si>
     <t>Que seja informado o andamento da adesão do município de Bicas ao programa “Brasil Sorridente” do Governo Federal.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/131.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/131.pdf</t>
   </si>
   <si>
     <t>Que sejam fornecidas as imagens do sistema de segurança do almoxarifado do dia 12/11/2021 das 13h às 18h;</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/132.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/132.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora solicite o envio da resposta ao Anteprojeto de Lei nº9/2021 apresentado em 08 de setembro deste ano.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/133.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/133.pdf</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/134.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/134.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada uma sala reservada para o atendimento individual no Conselho Tutelar._x000D_
 	Solicito ainda o concerto de uma impressora do conselho, já que hoje para imprimir qualquer documento às pessoas tem que ir ate a prefeitura, porem nos plantões noturnos ou nos finais de semana não tem como que os documentos sejam impressos.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/135.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/135.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita vistoria no loteamento Jardins Paraíso para emissão de laudos das Obras e a real situação do local.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/136.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/136.pdf</t>
   </si>
   <si>
     <t>Solicito à Comissão de Desenvolvimento Urbano que vistorie o loteamento Jardins Paraíso.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/137.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/137.pdf</t>
   </si>
   <si>
     <t>Solicito a cópia de todo Pareceres Sociais atendidos este ano até 30 de novembro de 2021 com as copias de notas fiscais, empenhos, AFs, pareceres sociais e comprovantes de recebimento de materiais e serviços.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/138.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/138.pdf</t>
   </si>
   <si>
     <t>Solicito a explicação do oficio 0318/obras/2021 e 0312/OBRAS/2021, contendo uma resposta satisfatória.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/139.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/139.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais os projetos são oferecidos pela Secretaria de Assistência Social, onde são realizados, horários, quais públicos atendem e o local de inscrição.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/141.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/141.pdf</t>
   </si>
   <si>
     <t>Solicito DA ADMINISTRAÇÃO MUNICIPAL, através das respectivas secretarias, que envie cópia das atas de todas as reuniões, de todos os conselhos municipais, de janeiro até a presente data, com a relação dos integrantes de cada conselho.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/142.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/142.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Prefeito Municipal através da Secretaria de Fazenda toda prestação de contas referentes as emendas impositivas de 2020 para execução no ano de 2021</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/144.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/144.pdf</t>
   </si>
   <si>
     <t>Solicito a Diretora do Meio Ambiente informe sobre o loteamento Jardim Paraíso, pois segundo informações desta diretora em conversa com este vereador e posteriormente com o vereador presidente da Comissão de Desenvolvimento Urbano que foi determinado aos responsáveis do referido loteamento a paralisação dos serviços ate que a Prefeitura libere o empreendimento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9412,67 +9412,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/ato_convocatorio_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/ato_convocatorio_02.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/01_emenda_a_lei_organica_emenda_impositiva.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/02_prazos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/03_distribuicao_de_lotes.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/04_expansao_urbana.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/05_expansao_urbana_ii_1.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/06_lei_expansao_urbana_marcelo_jardim_-_emenda_camara.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/07_maquinas_2.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/ind_01_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/ind_2_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/03_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/ind_04_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/ind_5_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/ind_6_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/ind_7_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/ind_8_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/ind_9_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/ind_10_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/ind_11_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/ind_12_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/ind_13_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/ind_14_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/ind_15_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/162021_rafael_aquino.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_172021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/ind_18_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/ind_1902021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/ind_20_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/ind_21_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/ind_22_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/ind_23_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2634/34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2635/35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2637/37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/39.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2640/40.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/41_01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/42.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/43.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/44.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/45.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/46.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/47.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/48.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/49.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/50.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/51.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/52.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/53.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/54.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/55.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/56.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/57.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/58.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/59.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/60.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/61.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/62.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/63.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/064_fernando_-_transparencia.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/65.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/66.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/67.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/68.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/69.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/71.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/72.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/73.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/74.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/75.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/76.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/77.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/78.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/79.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/80.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/81.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/82.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/83.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/84.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/85.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/87.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/88.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/89.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/90.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/91.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/92.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/93.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/94.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/95.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/96.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/97.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/99.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/101.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/102.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/103.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/104.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/105.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/106.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/107.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/108.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/109.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/110.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/111.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/112.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/113.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/114.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/115.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/116.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/117.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/118.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/119.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/120.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/121.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/122.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/123.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/124.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/125.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/126.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/127.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/128.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/129.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/130.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/131.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/132.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/133.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/134.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/135.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/136.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/137.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/138.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/139.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/140.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/141.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/142.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/143.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/144.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/145.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/146.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/147.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/148.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/149.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/150.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/151.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/152.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/153.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/154.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/155.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/156.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/157.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/158.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/159.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/160.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/161.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/162.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/163.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/164.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/165.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/166.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/167.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/168.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/169.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/170.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/171.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/172.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/173.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/174.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/175.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/176.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/177.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/178.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/179.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/180.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/181.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/182.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/183.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/184.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/185.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/186.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/187_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/188.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/189.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/190.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/191.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/192.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/193.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/194.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/195.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/196.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/197.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/198.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/199.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/200.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/201.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/202.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/203.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/205.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/207.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/208.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/210.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/210.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/211.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/212.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/213.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/214.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/215.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/216.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/217.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/218.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/219.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/220.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/221.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/222.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/223.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/224.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/225.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/226.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/230.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/232.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/234.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/235.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/236.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/237.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/238.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/239.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/240.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/241.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/242.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/243.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/244.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/245.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/246.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/247.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/248.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/250.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/251.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/252.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/253.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/254.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/255.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/256.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/257.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/258.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/259.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/260.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/261.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/262.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/263.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/265.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/266.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/267.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/268.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/269.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/270.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/271.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/272.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/273.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/274.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/275.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/276.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/277.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/279.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/280.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/281.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/282.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/283.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/285.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/286.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/287.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/288.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/289.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/290.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/291.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/292.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/293.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/294.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/295.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/296.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/297.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/298.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/299.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/300.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/301.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/302.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/303.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/304.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/305.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/306.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/307.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/308.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/309.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/310.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/311.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/312.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/313.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/314.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/315.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/316.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/317.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/318.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/320.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/321.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/322.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/323.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/324.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/325.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/326.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/327.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/328.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/329.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/330.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/331.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/332.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/333.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/334.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/335.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/337.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/338.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/339.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/340.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/341.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/342.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/343.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/345.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/346.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/347.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/348.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/349.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/350.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/351.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/353.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/354.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/355.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/356.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/357.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/359.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/360.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/360.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/361.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/362.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/363.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/364.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/365.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/366.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/367.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/369.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/370.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/371.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/373.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/374.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/375.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/376.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/377.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/378.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/379.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/370.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/381.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/382.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/383.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/384.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/385.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/386.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/387.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/388.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/389.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/390.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/391.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/392.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/393.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/394.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/395.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/396.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/397.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/398.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/399.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/400.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/401.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/402.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/403.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/404.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/405.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/406.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/407.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/408.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/409.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/410.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/411.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/412.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/413.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/414.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/415.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/416.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/417.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/418.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/419.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/420.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/421.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/422.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/424.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/425.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3339/426.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/427.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/428.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/430.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/431.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/432.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/433.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/434.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/435.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/436.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/437.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/438.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/439.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/440.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/441.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/442.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/443.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/445.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/445.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/446.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/447.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/449.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/450.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/451.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/452.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/453.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/454.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/455.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/456.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/457.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3391/458.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/459.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/460.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/461.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/464.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/465.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/466.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/467.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/468.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/469.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3431/470.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/471.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/472.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/473_2.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/474.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/475.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/moc2_-_rafael-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/moc3_-_melissa_-_pesar.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/05.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/06.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/07.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/09_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/10_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/11_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/12.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/13.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/14.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/15.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/16.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/17.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/18.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/19.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/20.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/21.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/22.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/23.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/24.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/25.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/26.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/27.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/28.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/29.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/30.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/31.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/32.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/33.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/34.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/35.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/36.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/37.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/38.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/39.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/40.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/41.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/42.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/43.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/44.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/45.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/46.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_cleuza.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_nathanne.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/portaria_102021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/portaria_122021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/por.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/27.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/28.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/portaria_29_2.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/38.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/portaria_39.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/portaria_40.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/portaria_41.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/portaria_42.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/portaria_43.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/portaria_44.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/portaria_45.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/portaria_46.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/portaria_49_2.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/portaria_51_2.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/portaria_53.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/portaria_54.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/portaria_55.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3405/portaria_56.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/portaria_57.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/portaria_58.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/portaria_59.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/portaria_60.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/portaria_61.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/portaria_62.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/portaria_63.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/portaria_64.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/portaria_65.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/pdl_03.2021_-_decreto_placa_vereador_jose_cugola.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/pdl_04.2021.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/pdl_05.2021.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/pdl_06.2021.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/pdl_07.2021.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/pdl_08.2021.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/pdl_09.2021.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/pdl_10.2021.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/pdl_11.2021.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/plc_01.2021_organograma.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/plc_02.2021_-_recomeca_bicas.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/plo_36.2021_recriacao_da_secretaria_municipal_de_meio_ambiente_2.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/plc_04.2021_-_loro_-_esgotamento.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/plc_06.2021_-_funcionamento_e_a_instalacao_de_postes.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/plo_01.2021_servico_de_inspecao_municipal_-_ciesp_-_camara.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/plo_02.2021_rafael_-_sistema_coleta_agua.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/plo_03.2021_lei_de_subvencoes.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/plo_04.2021_lei_de_subvencoes.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2666/plo_05.2021_defesa_civil.odt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/plo_06.2021_projeto_de_lei_revisao_vencimento_camara.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/plo_07.2021_dia_da_consciencia_negra.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/plo_08.2021_melissa_-_compra_vacinas.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/plo_09.2021_vacinas.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/plo_10.2021_marcelo_-_fundo.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/plo_11.2021_marcelo_-_hortas.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/plo_12.2021_abertura_de_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/plo_13.2021__responsabilizacao_de_organizadores_proprietarios_e_participantes_de_festas_clandestinas.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/plo_14.2021_marcelo_-_adote_uma_escola.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/plo_15.2021_marcelo_-_maria_da_penha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/plo_16.2021_marcelo_-_atendimento_mulheres.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/plo_17.2021_joel_-_doacao_de_lotes.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/plo_18.2021_melissa_-_fila_zero.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/plo_19.2021_mesa-_revisao_ticket_alimentacao.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/plo_20.2021_marcelo_-_fogos.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/plo_21.2021_projeto_de_lei_-_subvencao_sitio_shalom_e_asilo.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/plo_22.2021_beto_-_xadez.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/plo_23.2021_joel_-_igreja_essencial.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/plo_24.2021_ldo_2022.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/plo_25.2021_lei_superavit_2_-_novo.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/plo_26.2021_fundeb.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/plo_27.2021_marcelo_-_paa.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/plo_28.2021_lei_de_subvencoes_-_aumento_-_hospital.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plo_29.2021_marcelo_-_transparencia_vacina.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/plo_30.2021_marcelo_-_transparencia_benefi.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/plo_31.2021_marcelo_-vala.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/plo_32.2021_marcelo_-_banco_de_empregos.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/plo_33.2021_marcelo_-_redacao_idoso.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/plo_34.2021_-_rafael.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/plo_35.2021_compdec_do_municipio_de_bicas.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo_37.2021_-_fernando_-__auxilio_empresa.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo_38.2021.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo_39.2021.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/plo_40.2021_-_fernando_-_auxilio_familias.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/plo_42.2021_-_paulinho_-_exposicao_mangalarga.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/plo_43.2021_-_melissa_-_preservacao_de_arvores_-_copia.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo_44.2021_-_loro.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo_45.2021_-_projeto_de_alteracao_cultura.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plo_46.2021_-_fernando_-_auxilio_familias.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/plo_47.2021_-_marcelo_-_rede_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/plo_48.2021_-_melissa_-_nomeacao.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/plo_49.2021_-_rafael_-_prevencao_suicidio.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/plo_50.2021_-_melissa_-_conselhos.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/plo_54.2021_lei_distrito_de_santa_helena.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/plo_55.2021_lei_de_alienacao_de_imovel_municipio.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/plo_56.2021_marcelo_-_incentivo_energia_solar.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/plo_57.2021_joel_-_bilbia_nas_escoals.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/plo_58.2021novo_elemento_superavit_fonte_200_1.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/plo_59.2021_marcelo_-_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plo_60.2021_rafael_-_horta_escolar.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/plo_61.2021_lei_alienacao_de_imovel_municipio_21.09.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/plo_62.2021_-_melissa_-_mae_solo.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/plo_63.2021_aquisicao_de_vans_escolares.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/plo_64.2021_-_consep.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/plo_66.2021_-_marcelo_-_violencia_contra_mulheres.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/plo_67.2021_radio_base.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3264/plo_68.2021_marcelo_-_workshop_vocacional.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/plo_69.2021_-_fernando_-_condominio.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/plo_70.2021_projeto_de_lei_radio_base._novo.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/plo_71.2021_lei_que_cria_o_nucleo_-_educacao.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/lei_subvencoes_sopa.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/lei_abono_14_15_16_educacao.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/plo_74.2021_abertura_de_credito_especial_compra_de_ambulancia.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/plo_75.2021_idoso_capacita.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/plo_77.2021_-_suplementacao_natal.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/plo_78.2021_-_subvencao_hospital.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/plo_79.2021_-_pagamento_por_serivcos_ambientais.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/plo_80.2021_-_alteracao_subvencao_hospital.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/plo_81.2021_-_alteracao_subvencao_asilo.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/projeto_de_resolucao_01.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projeto_de_resolucao_02.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/projeto_de_resolucao_03.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/projeto_de_resolucao_04_criacao_de_comissao_permanente.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/projeto_de_resolucao_05.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/01.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/02.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/03.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/4_melissa_ima.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/06.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/07.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/08.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/9.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/10.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/01_2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/03_2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/04_2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/05_2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/06_2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/07_2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/08_2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/09_2021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/10_2021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/11_2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/12_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/13_2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/15.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/16.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/18_01.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/20.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/21.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/22.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/23.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/24.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/25.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2779/26.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/27.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/28.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/29.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/30.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/31.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/32.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/33.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/34.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/35.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/36.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/37.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/38.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/39.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/40.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/43.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/44.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/45.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/46.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/47.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/48.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/49.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/50.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/51.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/52.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/53.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/54.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/55.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/60.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/61.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/62.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/63.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/64.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/65.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/66.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/67.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/68.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/69.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/70.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/71.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/72.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/73.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/74.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/75.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/76.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/77.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/78.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/79.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/80.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/81.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/82.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/83.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/85.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/86.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/87.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/88.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/89.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/90.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/91.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/92.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/93.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/94.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/95.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/96.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/97.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/98.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/99.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/100.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/101.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/102.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/103.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/104.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/105.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/106.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/107.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/108.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/109.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/110.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/111.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/112.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/113.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/114.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/115.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/116.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/117.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/118.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/119.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/120.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/121.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/122.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/123.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/124.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/125.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/126.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/127.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/128.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/129.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/130.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/131.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/132.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/133.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/134.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/135.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/136.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/137.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/138.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/139.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/141.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/142.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/144.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/ato_convocatorio_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/ato_convocatorio_02.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/01_emenda_a_lei_organica_emenda_impositiva.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/02_prazos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/03_distribuicao_de_lotes.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/04_expansao_urbana.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/05_expansao_urbana_ii_1.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/06_lei_expansao_urbana_marcelo_jardim_-_emenda_camara.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/07_maquinas_2.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/ind_01_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/ind_2_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/03_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/ind_04_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/ind_5_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/ind_6_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/ind_7_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/ind_8_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/ind_9_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/ind_10_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/ind_11_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/ind_12_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/ind_13_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/ind_14_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/ind_15_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/162021_rafael_aquino.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_172021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/ind_18_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/ind_1902021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/ind_20_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/ind_21_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/ind_22_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/ind_23_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2634/34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2635/35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2637/37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/39.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2640/40.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/41_01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/42.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/43.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/44.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/45.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/46.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/47.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/48.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/49.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/50.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/51.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/52.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/53.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/54.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/55.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/56.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/57.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/58.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/59.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/60.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/61.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/62.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/63.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/064_fernando_-_transparencia.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/65.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/66.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/67.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/68.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/69.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/71.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/72.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/73.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/74.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/75.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/76.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/77.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/78.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/79.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/80.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/81.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/82.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/83.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/84.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/85.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/87.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/88.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/89.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/90.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/91.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/92.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/93.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/94.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/95.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/96.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/97.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/99.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/101.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/102.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/103.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/104.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/105.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/106.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/107.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/108.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/109.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/110.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/111.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/112.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/113.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/114.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/115.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/116.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/117.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/118.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/119.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/120.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/121.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/122.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/123.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/124.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/125.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/126.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/127.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/128.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/129.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/130.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/131.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/132.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/133.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/134.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/135.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/136.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/137.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/138.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/139.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/140.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/141.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/142.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/143.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/144.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/145.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/146.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/147.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/148.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/149.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/150.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/151.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/152.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/153.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/154.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/155.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/156.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/157.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/158.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/159.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/160.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/161.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/162.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/163.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/164.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/165.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/166.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/167.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/168.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/169.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/170.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/171.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/172.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/173.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/174.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/175.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/176.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/177.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/178.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/179.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/180.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/181.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/182.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/183.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/184.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/185.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/186.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/187_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/188.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/189.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/190.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/191.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/192.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/193.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/194.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/195.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/196.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/197.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/198.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/199.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/200.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/201.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/202.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/203.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/205.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/207.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/208.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/210.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/210.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/211.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/212.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/213.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/214.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/215.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/216.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/217.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/218.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/219.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/220.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/221.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/222.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/223.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/224.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/225.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/226.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/230.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/232.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/234.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/235.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/236.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/237.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/238.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/239.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/240.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/241.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/242.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/243.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/244.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/245.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/246.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/247.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/248.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/250.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/251.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/252.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/253.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/254.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/255.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/256.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/257.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/258.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/259.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/260.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/261.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/262.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/263.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/265.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/266.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/267.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/268.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/269.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/270.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/271.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/272.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/273.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/274.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/275.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/276.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/277.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/279.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/280.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/281.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/282.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/283.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/285.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/286.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/287.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/288.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/289.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/290.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/291.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/292.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/293.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/294.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/295.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/296.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/297.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/298.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/299.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/300.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/301.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/302.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/303.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/304.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/305.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/306.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/307.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/308.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/309.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/310.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/311.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/312.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/313.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/314.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/315.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/316.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/317.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/318.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/320.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/321.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/322.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/323.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/324.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/325.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/326.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/327.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/328.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/329.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/330.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/331.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/332.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/333.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/334.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/335.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/337.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/338.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/339.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/340.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/341.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/342.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/343.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/345.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/346.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/347.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/348.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/349.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/350.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/351.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/353.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/354.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/355.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/356.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/357.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/359.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/360.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/360.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/361.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/362.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/363.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/364.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/365.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/366.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/367.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/369.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/370.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/371.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/373.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/374.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/375.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/376.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/377.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/378.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/379.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/370.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/381.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/382.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/383.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/384.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/385.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/386.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/387.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/388.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/389.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/390.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/391.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/392.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/393.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/394.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/395.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/396.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/397.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/398.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/399.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/400.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/401.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/402.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/403.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/404.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/405.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/406.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/407.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/408.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/409.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/410.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/411.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/412.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/413.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/414.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/415.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/416.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/417.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/418.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/419.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/420.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/421.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/422.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/424.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/425.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3339/426.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/427.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/428.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/430.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/431.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/432.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/433.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/434.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/435.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/436.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/437.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/438.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/439.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/440.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/441.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/442.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/443.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/445.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/445.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/446.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/447.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/449.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/450.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/451.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/452.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/453.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/454.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/455.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/456.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/457.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3391/458.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/459.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/460.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/461.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/464.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/465.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/466.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/467.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/468.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/469.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3431/470.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/471.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/472.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/473_2.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/474.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/475.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/moc2_-_rafael-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/moc3_-_melissa_-_pesar.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/05.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/06.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/07.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/09_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/10_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/11_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/12.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/13.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/14.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/15.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/16.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/17.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/18.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/19.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/20.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/21.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/22.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/23.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/24.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/25.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/26.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/27.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/28.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/29.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/30.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/31.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/32.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/33.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/34.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/35.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/36.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/37.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/38.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/39.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/40.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/41.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/42.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/43.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/44.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/45.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/46.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_cleuza.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_nathanne.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/portaria_102021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/portaria_122021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/por.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/27.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/28.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/portaria_29_2.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/38.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/portaria_39.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/portaria_40.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/portaria_41.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/portaria_42.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/portaria_43.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/portaria_44.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/portaria_45.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/portaria_46.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/portaria_49_2.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/portaria_51_2.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/portaria_53.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/portaria_54.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/portaria_55.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3405/portaria_56.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/portaria_57.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/portaria_58.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/portaria_59.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/portaria_60.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/portaria_61.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/portaria_62.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/portaria_63.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/portaria_64.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/portaria_65.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/pdl_03.2021_-_decreto_placa_vereador_jose_cugola.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/pdl_04.2021.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/pdl_05.2021.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/pdl_06.2021.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/pdl_07.2021.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/pdl_08.2021.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/pdl_09.2021.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/pdl_10.2021.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/pdl_11.2021.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/plc_01.2021_organograma.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/plc_02.2021_-_recomeca_bicas.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/plo_36.2021_recriacao_da_secretaria_municipal_de_meio_ambiente_2.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/plc_04.2021_-_loro_-_esgotamento.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/plc_06.2021_-_funcionamento_e_a_instalacao_de_postes.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/plo_01.2021_servico_de_inspecao_municipal_-_ciesp_-_camara.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/plo_02.2021_rafael_-_sistema_coleta_agua.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/plo_03.2021_lei_de_subvencoes.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/plo_04.2021_lei_de_subvencoes.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2666/plo_05.2021_defesa_civil.odt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/plo_06.2021_projeto_de_lei_revisao_vencimento_camara.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/plo_07.2021_dia_da_consciencia_negra.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/plo_08.2021_melissa_-_compra_vacinas.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/plo_09.2021_vacinas.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/plo_10.2021_marcelo_-_fundo.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/plo_11.2021_marcelo_-_hortas.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/plo_12.2021_abertura_de_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/plo_13.2021__responsabilizacao_de_organizadores_proprietarios_e_participantes_de_festas_clandestinas.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/plo_14.2021_marcelo_-_adote_uma_escola.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/plo_15.2021_marcelo_-_maria_da_penha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/plo_16.2021_marcelo_-_atendimento_mulheres.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/plo_17.2021_joel_-_doacao_de_lotes.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/plo_18.2021_melissa_-_fila_zero.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/plo_19.2021_mesa-_revisao_ticket_alimentacao.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/plo_20.2021_marcelo_-_fogos.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/plo_21.2021_projeto_de_lei_-_subvencao_sitio_shalom_e_asilo.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/plo_22.2021_beto_-_xadez.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/plo_23.2021_joel_-_igreja_essencial.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/plo_24.2021_ldo_2022.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/plo_25.2021_lei_superavit_2_-_novo.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/plo_26.2021_fundeb.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/plo_27.2021_marcelo_-_paa.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/plo_28.2021_lei_de_subvencoes_-_aumento_-_hospital.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plo_29.2021_marcelo_-_transparencia_vacina.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/plo_30.2021_marcelo_-_transparencia_benefi.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/plo_31.2021_marcelo_-vala.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/plo_32.2021_marcelo_-_banco_de_empregos.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/plo_33.2021_marcelo_-_redacao_idoso.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/plo_34.2021_-_rafael.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/plo_35.2021_compdec_do_municipio_de_bicas.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo_37.2021_-_fernando_-__auxilio_empresa.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo_38.2021.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo_39.2021.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/plo_40.2021_-_fernando_-_auxilio_familias.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/plo_42.2021_-_paulinho_-_exposicao_mangalarga.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/plo_43.2021_-_melissa_-_preservacao_de_arvores_-_copia.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo_44.2021_-_loro.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo_45.2021_-_projeto_de_alteracao_cultura.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plo_46.2021_-_fernando_-_auxilio_familias.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/plo_47.2021_-_marcelo_-_rede_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/plo_48.2021_-_melissa_-_nomeacao.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/plo_49.2021_-_rafael_-_prevencao_suicidio.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/plo_50.2021_-_melissa_-_conselhos.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/plo_54.2021_lei_distrito_de_santa_helena.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/plo_55.2021_lei_de_alienacao_de_imovel_municipio.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/plo_56.2021_marcelo_-_incentivo_energia_solar.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/plo_57.2021_joel_-_bilbia_nas_escoals.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/plo_58.2021novo_elemento_superavit_fonte_200_1.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/plo_59.2021_marcelo_-_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plo_60.2021_rafael_-_horta_escolar.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/plo_61.2021_lei_alienacao_de_imovel_municipio_21.09.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/plo_62.2021_-_melissa_-_mae_solo.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/plo_63.2021_aquisicao_de_vans_escolares.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/plo_64.2021_-_consep.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/plo_66.2021_-_marcelo_-_violencia_contra_mulheres.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/plo_67.2021_radio_base.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3264/plo_68.2021_marcelo_-_workshop_vocacional.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/plo_69.2021_-_fernando_-_condominio.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/plo_70.2021_projeto_de_lei_radio_base._novo.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/plo_71.2021_lei_que_cria_o_nucleo_-_educacao.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/lei_subvencoes_sopa.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/lei_abono_14_15_16_educacao.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/plo_74.2021_abertura_de_credito_especial_compra_de_ambulancia.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/plo_75.2021_idoso_capacita.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/plo_77.2021_-_suplementacao_natal.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/plo_78.2021_-_subvencao_hospital.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/plo_79.2021_-_pagamento_por_serivcos_ambientais.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/plo_80.2021_-_alteracao_subvencao_hospital.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/plo_81.2021_-_alteracao_subvencao_asilo.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/projeto_de_resolucao_01.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projeto_de_resolucao_02.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/projeto_de_resolucao_03.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/projeto_de_resolucao_04_criacao_de_comissao_permanente.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/projeto_de_resolucao_05.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/01.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/02.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/03.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/4_melissa_ima.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/06.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/07.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/08.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/9.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/10.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/01_2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/03_2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/04_2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/05_2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/06_2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/07_2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/08_2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/09_2021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/10_2021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/11_2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/12_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/13_2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/15.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/16.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/18_01.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/20.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/21.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/22.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/23.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/24.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/25.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2779/26.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/27.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/28.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/29.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/30.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/31.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/32.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/33.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/34.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/35.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/36.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/37.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/38.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/39.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/40.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/43.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/44.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/45.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/46.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/47.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/48.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/49.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/50.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/51.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/52.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/53.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/54.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/55.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/60.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/61.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/62.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/63.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/64.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/65.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/66.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/67.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/68.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/69.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/70.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/71.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/72.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/73.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/74.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/75.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/76.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/77.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/78.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/79.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/80.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/81.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/82.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/83.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/85.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/86.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/87.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/88.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/89.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/90.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/91.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/92.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/93.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/94.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/95.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/96.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/97.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/98.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/99.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/100.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/101.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/102.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/103.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/104.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/105.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/106.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/107.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/108.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/109.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/110.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/111.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/112.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/113.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/114.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/115.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/116.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/117.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/118.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/119.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/120.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/121.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/122.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/123.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/124.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/125.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/126.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/127.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/128.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/129.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/130.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/131.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/132.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/133.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/134.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/135.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/136.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/137.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/138.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/139.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/141.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/142.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/144.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H844"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>