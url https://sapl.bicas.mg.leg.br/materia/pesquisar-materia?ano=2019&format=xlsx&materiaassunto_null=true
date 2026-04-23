--- v0 (2026-02-26)
+++ v1 (2026-04-23)
@@ -51,4362 +51,4362 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emendas à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Inciso XX do Artigo nº 91 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2134/pelo_02.2019.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2134/pelo_02.2019.docx</t>
   </si>
   <si>
     <t>Altera a redação do § 1°, do artigo 4°, da Lei Orgânica do Município – LOM e do inciso X, do art. 1°, dos Atos das Disposições Transitórias da LOM, para ampliar o perímetro urbano do Município de Bicas.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/01_loro_ce_agua.esgoto1.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/01_loro_ce_agua.esgoto1.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora a implantação de Comissão Especial para estudo, discussão e apresentação de relatório tratando da concessão do serviço de coleta tratamento, distribuição e manutenção da rede de água e também da rede de esgotos municipais.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1835/02_joel_auxilio_funeral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1835/02_joel_auxilio_funeral.pdf</t>
   </si>
   <si>
     <t>Que seja aumentado o valor do auxílio funeral</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/03_loro_calcada_bianco.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/03_loro_calcada_bianco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria de Obras, providencie o reparo da calçada localizada em frente ao imóvel de número 92 à Avenida Bianco.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/04_joel_bueiro_contorno.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/04_joel_bueiro_contorno.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina da Avenida do Contorno e o desentupimento do bueiro que fica próximo ao estacionamento do Sr. Gelson.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/05_joel_capina.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/05_joel_capina.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina na Rua I, do bairro Gilson Lamha</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/06_capina_travessa_camilo.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/06_capina_travessa_camilo.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina na Rua Benedicto Dore.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/07_joel_limpeza_cutieira.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/07_joel_limpeza_cutieira.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina, remoção de entulho e limpeza das ruas da “Cutieira”.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Diego da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/08_diego_limpeza_olaria.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/08_diego_limpeza_olaria.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina, remoção de entulho e limpeza do trecho da rua Padre Manoel Pires Pereira esquina com Américo Ribeiro.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/09_diego_calcamento.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/09_diego_calcamento.pdf</t>
   </si>
   <si>
     <t>Reitero as indicações nº38/2017 e 42/2018 que solicitam ao Prefeito que seja construída o restante da calçada à rua Nilson Batista Vieira.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/10_tanauza_-_travessia_sao_jose.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/10_tanauza_-_travessia_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que seja construída travessia elevada de pedestres na praça São José em frente à Casa Paroquial e também do lado oposto.Que seja construída travessia elevada de pedestres na praça São José em frente à Casa Paroquial e também do lado oposto.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t xml:space="preserve">Isaias </t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1844/11_isaias_pintura.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1844/11_isaias_pintura.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura da faixa de pedestres na Travessa Pedro Assis Amaral, em frente à igreja do Sagrado Coração</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1845/12_diego_protetor_solar.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1845/12_diego_protetor_solar.pdf</t>
   </si>
   <si>
     <t>Que seja distribuído protetor solar aos servidores públicos municipais que trabalham em atividades que os exponham ao sol, como capina e limpeza urbana.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1846/13_rafael_lixeiras_pracas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1846/13_rafael_lixeiras_pracas.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, através das Secretarias competentes, a instalação de lixeiras nas praças públicas e logradouros da cidade, podendo inclusive ser de separação de acordo com o objeto a ser descartado, facilitando e incentivando o trabalho de catadores para reciclagem.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/14_rafael_caixas_dagua.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/14_rafael_caixas_dagua.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie a retirada de caixas d’água no parque de exposição, que estão inativas, bem como intervenção para retirada de acumulo de água de chuva em um dos pavilhões</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1848/15_rafael_lei_13803.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1848/15_rafael_lei_13803.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito que seja oficiado a Secretaria de educação para que informe e alerte a todas as escolas Municipais sobre a importância e o cumprimento da Lei 13.803, de 2019.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1849/16_rafael_portal_de_investimentos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1849/16_rafael_portal_de_investimentos.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Desenvolvimento Econômico, que estude a viabilidade de elaborar um portal de investimentos, a ser lançado na internet e nas redes sociais.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1850/17_rafael_piso_magisterio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1850/17_rafael_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, a atualização do piso salarial do Magistério.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1851/18_joel_-_operarios.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1851/18_joel_-_operarios.pdf</t>
   </si>
   <si>
     <t>Que seja distribuído aos operários uniformes, botas, luvas e ferramentas compatíveis com os trabalhos por eles realizados.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1852/19_joel_-_horario_de_trabalho.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1852/19_joel_-_horario_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Que a jornada de trabalho dos varredores de rua e operários da capina seja iniciada uma hora antes do habitual.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/20_diego_-_rotatoria.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/20_diego_-_rotatoria.pdf</t>
   </si>
   <si>
     <t>Que seja regularizada a sinalização da rotatória em frente ao Coronel Souza, pois as sinalizações horizontal e vertical não coincidem.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/21_diego_quebra_molas_miquelina.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/21_diego_quebra_molas_miquelina.pdf</t>
   </si>
   <si>
     <t>Que seja colocado quebra-molas na rua Dona Miquelina, próximo ao número 128.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Denisy Durão</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/22_denisy_jorge_franklin.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/22_denisy_jorge_franklin.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da rua que dá acesso ao espaço Jorge Franklin</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/23_tanauza_minas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/23_tanauza_minas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e restauração das minas de água de nosso município.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/24_rafael_parquinho_praca.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/24_rafael_parquinho_praca.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie  reparos no parquinho da praça localizado na Rua Garcia Passos.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/25_rafael_reparo_quadra.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/25_rafael_reparo_quadra.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie o reparo de um dos refletores da quadra do Campo do Leopoldina, bem como da cesta de basquete, e providencie os suportes para rede de vôlei que ainda não foram disponibilizadas.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/26_tiago_redutor_de_velocidadeverbal.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/26_tiago_redutor_de_velocidadeverbal.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria Competente, que providencie a retirada do redutor de velocidade em frente ao Sicoob. Aproveitando a oportunidade, solicito que seja colocado um redutor de velocidade mais abaixo, próximo a descida na Rua Artur Bernardes.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1888/27_diego_sao_manoel_quebra_molas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1888/27_diego_sao_manoel_quebra_molas.docx</t>
   </si>
   <si>
     <t>Que seja instalado quebra-molas no início da rua principal do povoado de São Manoel.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/28_loro_calcamento_travessa_pedro_dutra.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/28_loro_calcamento_travessa_pedro_dutra.docx</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria de Obras, providencie o reparo do calçamento da Travessa Pedro Dutra no Bairro São Pedro.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/29_rafael_internet.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/29_rafael_internet.docx</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, que verifique a qualidade do sinal de internet nas praças, estude a viabilidade de ampliação do serviço, e de disponibilização para os cidadãos nos prédios públicos onde existe fila de espera.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/30_rafael_retirada_de_lixeira.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/30_rafael_retirada_de_lixeira.docx</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie a retirada da lixeira colocada a Rua Otávio Cassiano da Silva, no Bairro São Pedro.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/31_rafael_consulta_publica.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/31_rafael_consulta_publica.docx</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, bem como da Mesa Diretora desta casa, a viabilidade de disponibilização de sistema de Consulta Pública Digital.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/32_tanauza_patrol_sao_manoel.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/32_tanauza_patrol_sao_manoel.docx</t>
   </si>
   <si>
     <t>Que seja feita o nivelamento (patrolagem) da estrada do povoado de São Manoel depois do ponto de captação de água no caminho para o sítio do Paquinha.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/33_diego_varredura_avenida_do_contorno.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/33_diego_varredura_avenida_do_contorno.docx</t>
   </si>
   <si>
     <t>Que seja feita a varrição e capina na Avenida do Contorno.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/34_joel_estacionamento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/34_joel_estacionamento.docx</t>
   </si>
   <si>
     <t>Que seja demarcada como área de estacionamento proibido o trecho ao lado da banca de jornais na Rua Capitão Pedro Assis de Amaral.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/35_loro_impositiva.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/35_loro_impositiva.docx</t>
   </si>
   <si>
     <t>A destinação de R$ 7.549,21 (sete mil, quinhentos e quarenta e nove reais, vinte e um centavos), para asfaltamento de trecho de trinta e cinco metros da Travessa Pedro Dutra de Moraes, iniciando na esquina com a Rua Otávio Cassiano da Silva em sentido descendente em direção à Rua Morvan Dias de Figueiredo e terminando na metragem determinada.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/36_tanauza_impositiva.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/36_tanauza_impositiva.docx</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/37_joel_impositiva.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/37_joel_impositiva.docx</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal, à: instalação de poste à Rua Roseli Arruda R$ 5.500,00(cinco mil e quinhentos reais); construção de lixeiras uma à Rua C e outra no entroncamento das ruas B e E no Bairro Gilson Lamha, R$ 3.000,00(três mil reais); Obras de instalação de travessia elevada de pedestres à Rua Santa Tereza e 2(dois) quebra-molas na rua H do bairro Gilson R$1.000,00(Hum mil reais); R$ 2.350,79 (dois mil trezentos e cinquenta reais e setenta e nove centavos) calçamento de trecho de dez  metros da Travessa Pedro Dutra de Moraes, iniciando na esquina com a Rua Otávio Cassiano da Silva em sentido descendente em direção à Rua Morvan Dias de Figueiredo, em complemento à indicação 35/2019 do vereador Loro; e R$ 9.198,42 para o calçamento do trecho de 33 metros da rua Sebastião Croce, compreendido entre os postes de número 165 a 166, no bairro São Pedro.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/38_diego_-_poda_melo_viana.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/38_diego_-_poda_melo_viana.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada poda das árvores à rua Melo Viana.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/39_joel_kombi_escolar.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/39_joel_kombi_escolar.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado reparo na Kombi escolar que transporta os estudantes com necessidades especiais.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/40_joel_monitor_kombi.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/40_joel_monitor_kombi.pdf</t>
   </si>
   <si>
     <t>Que as crianças com necessidades especiais sejam acompanhadas por um monitor durante o transporte escolar.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/41_joel_area_de_carga_e_descarga.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/41_joel_area_de_carga_e_descarga.pdf</t>
   </si>
   <si>
     <t>Que seja recolocada a placa de área de carga e descarga à Rua dos Operários próximo ao número 131.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/42_denisy_programa_de_protecao_de_minas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/42_denisy_programa_de_protecao_de_minas.pdf</t>
   </si>
   <si>
     <t>Que as secretarias de Desenvolvimento Econômico e Meio Ambiente trabalhem em conjunto na formulação de políticas de incentivo à proteção de mananciais.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1909/43_isais_capina_jose_monteiro_de_rezende.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1909/43_isais_capina_jose_monteiro_de_rezende.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina na Rua José Monteiro de Rezende, no Morro do Cruzeiro.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/44_isaias_cemiterio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/44_isaias_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e limpeza no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/45_isais_varredura_da_rua_homero_jose_mattos_de_souza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/45_isais_varredura_da_rua_homero_jose_mattos_de_souza.pdf</t>
   </si>
   <si>
     <t>Que seja feita a varrição da Rua Prefeito Homero José Mattos de Souza e limpeza do terreno em frente ao número 142.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/46_rafael_regularizacao_no_de_casas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/46_rafael_regularizacao_no_de_casas.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, que proceda a regularização do número das casas no Povoado de Santa Helena.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/47_rafael__curso_de_libras.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/47_rafael__curso_de_libras.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Assistência Social a viabilidade de oferta de curso de Libras para a população, bem como da Secretaria de Educação, ofertar o curso para os professores que se interessarem e/ou que possuírem alunos com deficiência auditiva.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._48_tanauza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._48_tanauza.pdf</t>
   </si>
   <si>
     <t>Que seja reparada a calçada ao redor do prédio da Câmara.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/ind._49_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/ind._49_loro.pdf</t>
   </si>
   <si>
     <t>Que a Comissão Permanente de Participação Popular e Fiscalização da Cidade convoque audiência pública para discussão do serviço terceirizado de coleta de lixo urbano.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/ind._50_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/ind._50_loro.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da fiscalização de posturas municipal, ordene diligência no estabelecimento comercial localizado à Rua Coronel Souza nº 160, solicitando para que o mesmo posicione seu lixo doméstico em frente ao seu próprio estabelecimento.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/ind._51_denisy.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/ind._51_denisy.pdf</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/ind._52_tiago.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/ind._52_tiago.pdf</t>
   </si>
   <si>
     <t>Que seja feita poda das árvores à Rua Camilo Fernandes Alhadas nos arredores do Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/ind._53_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/ind._53_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras que providencie a limpeza da Academia popular localizada ao lado do prédio onde está funcionando o CREAS, no parque dos ferroviários.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._54_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._54_loro.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 3.886,49 (três mil oitocentos e oitenta e seis reais e quarenta e nove centavos), para a Associação de Moradores do Bairro Gilson Lamha, para custeio dos projetos sociais por ela desenvolvidos.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._55_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._55_loro.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 7.500,00 (sete mil e quinhentos reais) ao ProjetoTatu Bola para custeio dos projetos sociais desenvolvidos no Bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._56_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._56_joel.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal, à: instalação de poste à Rua Roseli Arruda R$ 5.500,00(cinco mil e quinhentos reais); Obras de instalação de travessia elevada de pedestres à Rua Santa Tereza e 2(dois) quebra-molas na rua H do bairro Gilson R$1.000,00(Hum mil reais); R$ 2.350,79 (dois mil trezentos e cinquenta reais e setenta e nove centavos) calçamento de trecho de dez  metros da Travessa Pedro Dutra de Moraes, iniciando na esquina com a Rua Otávio Cassiano da Silva em sentido descendente em direção à Rua Morvan Dias de Figueiredo, em complemento à indicação 35/2019 do vereador Loro; e R$ 10.084,91 para o calçamento do trecho de 35 metros da rua Sebastião Croce, compreendido entre os postes de número 165 a 166, no bairro São Pedro.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/57_diego_quebra_molas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/57_diego_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Senhoria nos termos regimentais a seguinte indicação:_x000D_
 Que seja colocado quebra molas à rua Santo Antônio próximo à Padre Manoel Pires Pereira</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/58_tiago_lampadas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/58_tiago_lampadas.pdf</t>
   </si>
   <si>
     <t>Que seja feita troca de lâmpadas e demais reparos necessários nas ruas Morvan Dias e Jorge Salomão.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._59_rafael_denisy_isaias_ailton.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._59_rafael_denisy_isaias_ailton.pdf</t>
   </si>
   <si>
     <t>conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal Que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal ao calçamento e captação de águas pluviais da Rua Baronesa de Catas Altas no Bairro Todos os Santos, num total de R$ 75.742,80(setenta e cinco mil setecentos e quarenta e dois reais e oitenta centavos)</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._60_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._60_diego.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal referentes à parcela obrigatoriamente destinada à pasta da Saúde, aos repasses financeiros feitos ao Hospital São José de Bicas, num total de R$ 18.935,71 (dezoito mil novecentos e trinta e cinco reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._61_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._61_rafael.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal, que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal referentes à parcela obrigatoriamente destinada à pasta da Saúde, aos repasses financeiros feitos ao Hospital São José de Bicas, num total de R$ 18.935,71 (dezoito mil novecentos e trinta e cinco reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/ind._62_denisy.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/ind._62_denisy.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal referentes à parcela obrigatoriamente destinada à pasta da Saúde, às ações de controle de zoonoses para as atividades de castração de cães e gatos, num total de R$ 18.935,71 (dezoito mil novecentos e trinta e cinco reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._63_isaias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._63_isaias.pdf</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Ailton Mendes</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/ind._64_aliton.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/ind._64_aliton.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal referentes à aquisição de fitas para glicemia, num total de R$ 18.935,71 (dezoito mil novecentos e trinta e cinco reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/ind._65_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/ind._65_loro.pdf</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._66_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._66_diego.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal, aos repasses financeiros feitos:à Associação Morada do Caminho, num total de R$ 15.935,70 (quinze mil novecentos e trinta e cinco reais e setenta centavos) e ao Lar Cristão Paulo de Tarso R$3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._67_tanauza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._67_tanauza.pdf</t>
   </si>
   <si>
     <t>Que seja destinado à ampliação da rede elétrica e iluminação pública, o valor simbólico de R$ 1,00 (Um real), para as Ruas Floriano Peixoto, rua São Francisco(Morro do Cruzeiro) e Rua Clarinda Pereira de Oliveira(Souza Mattos), e R$ 18.934,70(dezoito mil novecentos e trinta e quatro reais e setenta centavos) calçamento do trecho final da Rua Floriano Peixoto.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/content_1.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/content_1.pdf</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._69_tiago.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._69_tiago.pdf</t>
   </si>
   <si>
     <t>Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal,que seja destinado 100% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal incluindo os valores referentes à parcela obrigatoriamente destinada à pasta da Saúde, aos repasses financeiros feitos ao Hospital São José de Bicas.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/70-_joel_impositiva_hsjb.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/70-_joel_impositiva_hsjb.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Senhoria nos termos regimentais a seguinte indicação:_x000D_
 _x000D_
 	Conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal, que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal referentes à parcela obrigatoriamente destinada à pasta da Saúde, aos repasses financeiros feitos ao Hospital São José de Bicas, num total de R$ 18.935,71 (dezoito mil novecentos e trinta e cinco reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/71-_tanauza_impositiva_hsjb.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/71-_tanauza_impositiva_hsjb.pdf</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/72_joel_entulho.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/72_joel_entulho.pdf</t>
   </si>
   <si>
     <t>Que seja realizado mutirão para remoção de entulho nas ruas da cidade.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/73_joel_capina_rua_f.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/73_joel_capina_rua_f.pdf</t>
   </si>
   <si>
     <t>Solicito que feita capina no terreno da prefeitura localizado à rua F. Peço também que seja feito o calçamento desta mesma rua.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/74_joel_rua_joao_paulo_ii.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/74_joel_rua_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada tampa na caixa ao fim da Rua João Paulo II, antiga Rua I, bem como o nivelamento da rede de esgoto na mesma rua.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/75_loro_esgoto_joao_paulo_ii.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/75_loro_esgoto_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Obras, realize estudo para solucionar a situação da rede de esgotos na Rua João Paulo II no Bairro Gilson Lamha, onde o caimento da mesma é pequeno, o que provoca a necessidade de constantes reparos na mesma devido a entupimento.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/76_loro_pluvial_rua_joao_paulo_ii.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/76_loro_pluvial_rua_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Obras, providencie reparos na rede de águas pluviais da Rua João Paulo II no Bairro Gilson Lamha, além da suspensão do meio fio para proteger a encostas.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/77_loro_av_contorno_esgoto.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/77_loro_av_contorno_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Obras, providencie reparos na rede de esgotos localizada à Avenida do Contorno Dalton Curzio, esquina com a Travessa Dr. Ary Marôco.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/78_loro_trav_ary_maroco.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/78_loro_trav_ary_maroco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Obras, providencie reparos na rede de água pluvial localizada à Travessa Dr. Ary Marôco, próximo à residência de nº 56.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/79_loro_parque_hv.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/79_loro_parque_hv.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Obras, providencie reparos urgentes no alambrado e manutenção nos brinquedos do Parque Infantil D. Zulmira Serpa do Couto, no Bairro Santana.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/80_joel_quadra_da_olaria.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/80_joel_quadra_da_olaria.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza na quadra do Olaria e nas ruas ao seu redor.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/81_joel_arquibancada_quadra_da_olaria_-_copia.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/81_joel_arquibancada_quadra_da_olaria_-_copia.pdf</t>
   </si>
   <si>
     <t>Que seja erguida proteção na arquibancada da quadra do Olaria.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/82_joel_rua_santa_tereza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/82_joel_rua_santa_tereza.pdf</t>
   </si>
   <si>
     <t>Que seja tapado o buraco à Rua Santa Tereza em frente ao nº465.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/83_ailton_impositiva.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/83_ailton_impositiva.pdf</t>
   </si>
   <si>
     <t>Considerando a destinação de recursos para o mesmo objeto de minha indicação de número 64/2019, e conforme termo de acordo firmado entre esta Casa e a Prefeitura Municipal;_x000D_
 	Considerando reunião na data de hoje como a Secretária Municipal de Saúde;_x000D_
 	Considerando os princípios da eficiência e eficácia:_x000D_
 que seja destinado 50% do valor destinado às emendas parlamentares de que trata o Art. 144-A da Lei Orgânica Municipal referentes à exames, num total de R$ 18.935,71 (dezoito mil novecentos e trinta e cinco reais e setenta e um centavos), de acordo com listagem anexa.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/84_joel_veiculos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/84_joel_veiculos.pdf</t>
   </si>
   <si>
     <t>Solicito à Comissão de Saúde, Educação e Assistência Social que se reúna com os motoristas da Saúde e Educação para discutir sobre os veículos destas duas pastas.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/85_joel_orelhao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/85_joel_orelhao.pdf</t>
   </si>
   <si>
     <t>Solicito que seja removido o suporte para orelhão em frente ao Esporte Clube Biquense;</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/86_tiago_equipamentos_santa_helena.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/86_tiago_equipamentos_santa_helena.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos equipamentos para prática esportiva para a escola de Santa Helena: cone grande furado, escadinha para coordenação motora, bambolê, bola de pingue pongue, bola de tênis, bola de basquete e bola de vôlei.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Que a rede elétrica da escola de Santa Helena seja adequada/reparada para que os alunos possam usar todos os computadores.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/88_tiago_patio_santa_helena.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/88_tiago_patio_santa_helena.pdf</t>
   </si>
   <si>
     <t>Que seja construído pátio para as atividades das crianças da escola de Santa Helena.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/89_tiago_varredoras.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/89_tiago_varredoras.pdf</t>
   </si>
   <si>
     <t>Que seja revista a decisão de lotar servidoras para varrer as ruas à noite.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/90_diego_capina.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/90_diego_capina.pdf</t>
   </si>
   <si>
     <t>Solicito capina na Avenida Bianco e Rua Otaviano Rezende.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/91_diego_quebra_molas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/91_diego_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Solicito instalação de quebra molas à rua Padre Manoel Pires Pereira(Rua do Olaria) próximo à quadra.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/92_rafael_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/92_rafael_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito que sejam providenciadas a colocação de Câmeras de segurança em todos os prédios públicos, bem como no portal de entrada da cidade.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/93_isaias_placa_de_sinalizacao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/93_isaias_placa_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito que seja providenciada a colocação da placa de sinalização de ponto de ônibus em frente ao “Tabuleiro da Baiana”na Rua Coronel Souza, nº21. Solicito, inclusive, que seja refeita a pintura da faixa contínua naquele local.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, requer que após a tramitação regimental, seja encaminhada a matéria em epígrafe e a seguir discriminada:_x000D_
 Solicito ao Executivo para que viabilize junto as suas Secretária pertinentes projetos com aulas gratuitas de técnicas de defesa pessoal para mulheres.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/95_rafael_melhorias_pista_de_skate.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/95_rafael_melhorias_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras que providencie a colocação de lata de lixo e melhorias na pista de skate localizada no parque dos ferroviários.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/96_rafael_melhorias_campo_socyte.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/96_rafael_melhorias_campo_socyte.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras que providencie a manutenção e melhorias do campo socyte localizado no Parque dos Ferroviários.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/97_denisy_lluis_marocco.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/97_denisy_lluis_marocco.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Executivo que seja resgatada a denominação atribuída “Cel Luiz Marocco” ao imóvel, hoje pertencente ao patrimônio municipal, localizado no povoado de São Manoel onde funcionou a Escola Estadual Cel Luiz Marocco depois municipalizada.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/98_diego_-_calcada_luiz_ferrari.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/98_diego_-_calcada_luiz_ferrari.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação da calçada que passa pelo antigo leito ferroviário à rua Luiz Ferrari.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/99_diego_-_guard_rail_estadual.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/99_diego_-_guard_rail_estadual.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que coloque guardrail na ligação da rua Prefeito Oliveira Souza com a Dr. Melo Viana, na esquina do colégio estadual.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/100_rafael_equipamentos_dengue.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/100_rafael_equipamentos_dengue.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras que providencie a aquisição de carretinha ou adaptação no carro da vigilância epidemiológica para transporte de produtos químicos e equipamento de fumacê costal._x000D_
 Solicito ainda da Administração Municipal, que disponibilize exame regular de Colinesterase para os agentes epidemiológicos.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/101_joel_reuniao_correio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/101_joel_reuniao_correio.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa diretora que  promova reunião entre os vereadores, Direção dos Correios e Prefeitura para discutir sobre a entrega de correspondências em nossa cidade.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/102_joel_meio_fio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/102_joel_meio_fio.pdf</t>
   </si>
   <si>
     <t>Que seja reparado o meio fio à Rua Santa Fé, próximo ao número 205.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/103_joel_fiscalizacao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/103_joel_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Solicito que a fiscalização de posturas apure e tome as devidas providências quanto ao acúmulo de lixo na rua Prefeito Oliveira Souza, em frente ao número 806.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/104_loro_agua_santa.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/104_loro_agua_santa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Meio Ambiente, tome providências imediatas em relação ao descarte indiscriminado de lixo na estrada rural que liga Juiz de Fora ao Santuário Ecológico da Água Santa.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/105_rafael_crescer.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/105_rafael_crescer.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Educação conjuntamente com a Secretaria de saúde, que proceda a Adesão do Município ao Programa Crescer Saudável.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/106_rafael_lona_barracas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/106_rafael_lona_barracas.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Desenvolvimento e Turismo, a aquisição de novas lonas para as barracas existentes da feirinha de sábado, bem como aquisição de mais barracas._x000D_
 _x000D_
 Solicito ainda que seja estudada a possibilidade de disponibilização de local e dia para que os feirantes e/ou artesãos, possam expor seus produtos na parte alta de nossa cidade.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/107_joel_funcionamento_do_cemiterio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/107_joel_funcionamento_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que emita regulamentação de horário de funcionamento e uso do cemitério municipal e capelas mortuárias.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/108_joel_tomadas_cemiterio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/108_joel_tomadas_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que instale mais tomadas elétricas no cemitério municipal.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/109_joel_tapa_buraco.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/109_joel_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que realize reparos no calçamento da rua Dona Miquelina, causados pelas placas temporárias afixadas pela prefeitura durante a última Expo-Bicas.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/110_joel_tapa_buraco_ii.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/110_joel_tapa_buraco_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que tape os buracos em frente à oficina do Tanauza, em frente ao restaurante do Daniel Amaral e em frente à Casa de Carnes do Gustavo.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça realizar a renumeração das Casas da Avenida do Contorno Dalton Curzio.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/112_diego_capina_av_contorno.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/112_diego_capina_av_contorno.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça capina na Avenida do Contorno Dalton Curzio e da Rua 8 de março.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/113_diego_mais_varredores.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/113_diego_mais_varredores.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que amplie o quadro de varredores de rua.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/114_rafael_entulho_anselmo_colace.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/114_rafael_entulho_anselmo_colace.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie a retirada de entulho localizado na Rua Anselmo Colace</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/115_denisy_limpeza_corrego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/115_denisy_limpeza_corrego.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie a limpeza do córrego no centro da cidade, principalmente no trecho perto do Colégio Coronel Souza.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que cuide do calçamento e da limpeza das ruas do Bairro Gilson Lamha, que se encontra em grande estado de abandono. Além disso que regularize a situação das servidões.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2038/117_joel_francisco_sales.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2038/117_joel_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que remova entulho presente em dois pontos do início da rua Coronel Francisco Sales.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/118__joel_bueiro_joao_batista.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/118__joel_bueiro_joao_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que troque de lugar o bueiro à rua João Batista Silva</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/119_joel_quebra_molas_francisco_gonccalves.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/119_joel_quebra_molas_francisco_gonccalves.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que instale redutor de velocidade (quebra-molas) à Rua Francisco Gonçalves.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/120_joel_-_rua_jorge_salomao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/120_joel_-_rua_jorge_salomao.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que retire o monte de terra que obstrui parcialmente a rua Jorge Salomão no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/121_diego_-_capacitacao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/121_diego_-_capacitacao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que viabilize a participação dos profissionais da educação que lidam com crianças com transtorno do espectro autista no curso: “Autismo na Escola: um jeito diferente de aprender, um jeito diferente de ensinar”, promovido pela Agrega.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/122_loro_terrenos_gilson_lamha.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/122_loro_terrenos_gilson_lamha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através das secretarias competentes, providencie o imediato levantamento sobre os imóveis em estado de abandono no Bairro Gilson Lamha, faça a devida desapropriação dos mesmos, se for o caso, e, sobretudo, que providencie a limpeza dos mesmos nos termos do que preconiza a Lei Municipal nº 1.696/2014.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/123_isaias_-_limpeza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/123_isaias_-_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito que, através da secretaria competente, providencie a limpeza do terreno do antigo DER localizado ao fim da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/124_joel_-_exame_dengue.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/124_joel_-_exame_dengue.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que custeie exames de sangue para detecção do vírus da dengue nos casos de suspeita de dengue.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/125_joel_-_entulho_rua_g_gilson.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/125_joel_-_entulho_rua_g_gilson.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal que remova o entulho(monte de terra) à Rua G no Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/126_joel_esgoto.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/126_joel_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicito, novamente, ao executivo municipal que tome medidas para acabar com o esgoto a céu aberto na rua G do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/127_joel_rua_coronel_francisco_sales.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/127_joel_rua_coronel_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Solicito à Prefeitura Municipal que remova entulho à Rua Francisco Sales, em frente ao número 29.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/128_diego_rua_primo_rossi.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/128_diego_rua_primo_rossi.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que refaça o calçamento da rua Primo Rossi.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/129rafael_aluguel_empresas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/129rafael_aluguel_empresas.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, que avalie a possibilidade de extensão do prazo do benefício previsto na lei 1662/2013, em seu art 2.º § 6.º.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._130_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._130_loro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através das secretarias competentes, determine a limpeza da Rua João Batista da Silva, especialmente nas proximidades do número 46.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._131_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._131_loro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da fiscalização de posturas, notifique os proprietários e determine a limpeza e o posterior cercamento dos terrenos localizados à Rua João Batista da Silva em frente à residência de número 46.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/ind._132_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/ind._132_loro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através dos órgãos competentes, providencie a colocação de redutores de velocidade ao longo da Rua Olegário Maciel.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/ind._133_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/ind._133_diego.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça limpeza da Rua Antônio de Paula Leocádio.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/134_joel__motoristas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/134_joel__motoristas.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito municipal que promova reajuste no salário dos motoristas para adequá-lo à média estadual.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/135_joel_creche.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/135_joel_creche.pdf</t>
   </si>
   <si>
     <t>Solicito que seja ofertado às crianças da creche atividades durante o período de férias escolares.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/136_joel_buraco.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/136_joel_buraco.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tapado buraco à rua Melo Viana, em frente ao Frango Bar.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/137_joel_terreno_lixo.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/137_joel_terreno_lixo.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam tomadas providências quanto ao acúmulo de lixo no imóvel localizado à rua Prefeito Oliveira Souza, nº39 e encaminhe a esta casa explicações sobre os procedimentos já adotados, caso existam.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/138_rafael_colonia_de_ferias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/138_rafael_colonia_de_ferias.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Assistência Social, que estude a viabilidade de fazer Colônia de Férias com os jovens das famílias cadastradas nos programas sociais.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/139_diego_jose_varanda.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/139_diego_jose_varanda.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça o asfaltamento da Rua José Varanda no trecho que dá acesso ao Campo do Leopoldina.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/140_diego_balthazar.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/140_diego_balthazar.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Senhoria nos termos regimentais a seguinte indicação:_x000D_
 _x000D_
 	Que seja colocado placa identificando a rua Balthazar dos Santos Farias.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/141_joel_lixeira.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/141_joel_lixeira.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam tomadas providências para resolver o problema do acúmulo de lixo em frente ao presídio.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/142_diego_lampadas_exposicao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/142_diego_lampadas_exposicao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das lâmpadas do parque de exposições</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/143joel_bueiro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/143joel_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja consertado o bueiro à rua Coronel Francisco Sales, em frente à casa do Toninho Penchel.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/144_joel_quebra_molas_sao_jorge.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/144_joel_quebra_molas_sao_jorge.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado dispositivo redutor de velocidade à Rua São Jorge.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/145_joel_quebra_molas_edgar_moreira.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/145_joel_quebra_molas_edgar_moreira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja reparado o quebra-molas e o calçamento à rua Prefeito Oliveira Souza, no bairro Edgard Moreira.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/146_joel_mato.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/146_joel_mato.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita Capina na rua Garcia Passos, em especial próximo ao número 752.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/147_rafael_bdmg.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/147_rafael_bdmg.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, que estude a viabilidade de financiamento junto ao BDMG, através de linha de crédito disponibilizado para os municípios mineiros, para obras de infraestrutura, mobilidade e drenagem urbana, permitindo assim calçamento de ruas e obras necessárias para nossa cidade e nossos munícipes.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2101/148_joel_parque_dos_ferroviarios.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2101/148_joel_parque_dos_ferroviarios.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam retirados os brinquedos do parque dos ferroviários.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2102/149_joel_joao_pinto_de_castro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2102/149_joel_joao_pinto_de_castro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o prolongamento da Rua João Pinto de Castro.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2103/150_joel_entulho.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2103/150_joel_entulho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a retirada de entulho nas ruas: Paulino de Souza Ramos, Prefeito Homero José Marques de Souza e Gentil Corrêa de Almeida.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2104/151_joel_casa_abandonada.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2104/151_joel_casa_abandonada.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza do quintal do imóvel à rua Gentil Corrêa de Almeida nº310 e a notificação do proprietário.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2105/152_joel_.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2105/152_joel_.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a calçada do pequeno trecho de escadas que liga a rua Melo Viana à Prefeito Oliveira Souza.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2106/153_denisy_entulho.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2106/153_denisy_entulho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a retirada de entulho na rua Prefeito Oliveira Souza em frente a “Casa Petit” e no terreno da subida da rua Melo Viana com acesso também na rua Prefeito Oliveira próximo ao antigo “Pó de Pedra”.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2107/154_joel_entulho.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2107/154_joel_entulho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a remoção de entulho ao fim da Avenida Brasília</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2108/155_rafael_jovem_senador.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2108/155_rafael_jovem_senador.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito que a Secretaria de Educação, juntamente com o Colégio Estadual, participem do projeto Jovem Senador._x000D_
 	Solicito ainda, dado a relevância do projeto e dos temas anuais, que a iniciativa seja estendida aos colégios de nossa cidade, da rede pública e privada, para que algumas redações sobre o tema de cada ano sejam lidas na entrega do prêmio Vereador José Cúgola, da Câmara Municipal de Bicas.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2109/156_rafael_quadra_santa_helena.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2109/156_rafael_quadra_santa_helena.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, que providencie reparos nos vestiários e na arquibancada da quadra do povoado de Santa Helena.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2111/157_joel_torre_tv.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2111/157_joel_torre_tv.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos na torre de transmissão de TV e na área ao seu redor.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2112/158_diego_botas_capina.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2112/158_diego_botas_capina.pdf</t>
   </si>
   <si>
     <t>Que seja distribuída aos servidores que trabalham na capina botas de proteção em couro.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretarias de Turismo e Desenvolvimento econômico, que providencie a revitalização da rodoviária de Bicas.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2114/160_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2114/160_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito das Secretarias de Turismo e Desenvolvimento econômico, bem como de Cultura, Esporte e Lazer, que enviem programação de nossos eventos culturais, esportivos, religiosos e do Bicas Liquida para constar no calendário da Associação Mineira de Municípios.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2117/161_diego_bebdouro_cemiterio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2117/161_diego_bebdouro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos nos bebedouros do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Solicito que sejam feitos reparos no prédio da associação de moradores do Bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2130/163_joel_academia_popular.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2130/163_joel_academia_popular.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, verifique a viabilidade para a construção de uma Quadra Poliesportiva e a instalação de uma academia popular no Bairro Joaquim Florentino.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2131/164_joel_banheiro_coreto.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2131/164_joel_banheiro_coreto.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie reparos no banheiro do coreto, na Praça São José de Bicas.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2132/165_joel_placas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2132/165_joel_placas.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie a retirada de placas localizadas na rua Santa Tereza, em frente ao Bar do Paulinho.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2133/166_joel__bracos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2133/166_joel__bracos.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie a instalação de dois braços de luz com lâmpada nos poste localizado na Rua São Jorge, conhecida como “Rua do Leilão”.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ind._167_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ind._167_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, arrume a quadra de vôlei do horto, que precisa de reposição da areia.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, realize o afastamento da rede elétrica na rua José Francisco Cândido da Silva entre os postes 200/3 e 200/4; e na rua Prefeito Oliveira Souza em frente ao número 130.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/ind._169_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/ind._169_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, ofereça hidroginástica aos frequentadores dos projetos municipais voltados para a terceira idade.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/ind._170_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/ind._170_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, construa muro para conter o avanço das águas do córrego sobre as casas da rua Clarimundo de Oliveira.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/ind._171_joel_1.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/ind._171_joel_1.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, retire entulho à Avenida do contorno próximo ao número 639.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/172_rafael_selo_arte.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/172_rafael_selo_arte.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Turismo e Desenvolvimento Econômico que, conjuntamente, com ACE (Associação Comercial e Empresarial) realize uma reunião com os produtores artesanais de Bicas para apresentação e orientação sobre o selo ARTE.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/173_isaias_sistema_cemiterio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/173_isaias_sistema_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal propicie o desenvolvimento de um sistema informatizado para o controle e cadastro de falecidos do cemitério municipal.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/ind.__174_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/ind.__174_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Saúde que faça contato e cadastre o Município para utilizar o programa “HOSPEDAGEM SOCIAL” quando necessário for.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2156/ind._175_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2156/ind._175_diego.pdf</t>
   </si>
   <si>
     <t>Que seja colocado guard rail à rua Garcia Passos no entroncamento com a rua Alcina Maria Tresse, reiterando as indicações 37/2017 e 66/2018.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2157/ind._176_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2157/ind._176_diego.pdf</t>
   </si>
   <si>
     <t>Que seja feito o rebaixamento da calçada em frente ao Banco Itaú na Rua Coronel Souza.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2158/ind._177_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2158/ind._177_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, instale braços de iluminação nos dois postes da Rua Valdir de Oliveirae também outros dois braços na Rua São Jorge (Rua do Leilão.) esquina com  Jair Pereira de Souza.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2159/ind._178_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2159/ind._178_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, faça limpeza do córrego São José no trecho atrás da quadra da Olaria.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2160/ind._179_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2160/ind._179_joel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, através da secretaria competente, que as visitas às casas de moradores que pleiteam recursos do Pro-reforma sejam acompanhadas por técnico da área de edificações/engenharia.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2161/ind._180_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2161/ind._180_joel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que construa gavetas no platô mais elevado do cemitério municipal.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2162/ind._181_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2162/ind._181_joel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que instale placas com nomes das ruas.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2163/ind._182_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2163/ind._182_joel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que estude a viabilidade de equipar os pontos de taxi com banheiros.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/ind._183_tanauza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/ind._183_tanauza.pdf</t>
   </si>
   <si>
     <t>Que a feira que acontece aos sábados na rua dos operários seja deslocada para a Rua Cônego Pio.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/ind._184_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/ind._184_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, através da Secretaria de Obras, que providencie construção de rede de captação de aguas pluviais e rede de esgoto na rua Necesio Silva.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/ind._185_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/ind._185_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que produza e instale os chamados “ Bueiros Inteligentes” nos bueiros de nossa cidade, iniciando pelas ruas onde tem mais incidência de enchentes ocasionados por entupimento dos mesmos.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/ind._186_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/ind._186_diego.pdf</t>
   </si>
   <si>
     <t>Que seja feito o nivelamento(patrolamento) do trecho que liga a avenida do contorno à Rua Antônio Amorim.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/ind._187_isaias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/ind._187_isaias.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, remova o entulho à Rua Arthur Bernardes em frente aos números 487 e 611.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/ind._188_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/ind._188_loro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através dos órgãos competentes, realize intervenções no prédio da farmácia popular, quais sejam: manutenção do ar condicionado, instalação de grade na porta e toldo na área frontal.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/ind._189_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/ind._189_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Obras, que providencie a colocação de uma lixeira na Praça São José, próxima ao parquinho.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/proposicoes.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/proposicoes.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, através da Secretaria de Educação, a implantação do “PROJETO DE VALORIZAÇÃO DO DOCENTE – PROFESSORES FASCINANTES – PRÁTICAS PEDAGÓGICAS BRILHANTES” de autoria da professora VERA LÚCIA MARTINS ROSSI.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/ind._191_isaias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/ind._191_isaias.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, faça a limpeza do córrego na Avenida Getúlio Vargas nas proximidades da Máquinas Guarnieri</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/ind._192_isaias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/ind._192_isaias.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie instalação de redutor de velocidade à Rua Morvan Dias Figueiredo, em frente ao número 11.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/ind._193_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/ind._193_joel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que faça instalar poste e iluminação à Rua Maestro Luis Servo de Deus.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/ind._194_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/ind._194_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, através da Secretaria de Turismo e Desenvolvimento Econômico, que providencie a colocação de placas indicativas do horário de funcionamento da “Feirinha de Sábado”, na Rua Augusto Rossi; a colocação de barreiras para separação dos usuários com o trânsito, a substituição e padronização das lonas e aquisição de mais barracas.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/ind._195_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/ind._195_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, através da Secretaria de Obras, a construção de vestiários com banheiros na praça do bairro Edgar Moreira.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/ind._196_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/ind._196_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Educação, a disponibilização de transporte para os estudantes que irão fazer a prova do Enem e Pism, e que seja feita a divulgação da ação.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/ind._197_isaias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/ind._197_isaias.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie reparos nos brinquedos do parquinho à Avenida Governador Valadares(parquinho da Reta)</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/ind.__198_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/ind.__198_loro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Meio Ambiente, providencie a poda e retirada de ervas de passarinho da árvore localizada à Rua  Joaquim Marques de Souza na Cutieira.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/ind._199_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/ind._199_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, que providencie para que o Município dê a utilização de todos os bens públicos imóveis que estão sem utilidade.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/ind._200_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/ind._200_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Educação, que providencie a inclusão de todas as escolas municipais no projeto “Papai Noel dos Correios”.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/ind._201_tanauza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/ind._201_tanauza.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que faça instalar poste e iluminação à Rua São Manoel 6B, localizada no Bairro São Manoel.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/ind._208_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/ind._208_diego.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie instalação de redutor de velocidade à Rua Artur Bernardes, próximo ao número 120.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, estude a possibilidade de construir rampa de acessibilidade nas escolas.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/ind._210_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/ind._210_diego.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie instalação de uma cisterna para os moradores do Povoado de Santa Helena.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/ind._211_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/ind._211_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie a devida manutenção e reparos dos aparelhos de fisioterapia.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/ind._212_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/ind._212_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, providencie a retirada de entulho em todo o bairro Gilson Lamha.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/ind._213_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/ind._213_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, avalie a situação das árvores ao final da Avenida Governador Valadares e proceda a supressão, poda ou outro procedimento adequado.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/ind._214_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/ind._214_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, viabilize a doação de material para construção de trecho de muro do presídio.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/ind._125_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/ind._125_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Administração Municipal, através da Secretaria de Assistência Social, inscreva o município no Programa Vida Saudável, na Modalidade Estratégia Brasil Amigo da Pessoa Idosa.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/ind._216_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/ind._216_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, aumente o bueiro à Avenida Maria Silva Ramos, ao lado do depósito de gás.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/ind._217_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/ind._217_joel.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito Municipal, através da secretaria competente, realize vistorias nas ruas de nossa cidade para verificar o nivelamento das mesmas.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/ind._218_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/ind._218_rafael.pdf</t>
   </si>
   <si>
     <t>Pela presente indicação, solicito da Secretaria de Saúde, que disponibilize transporte para os interessados a doar sangue no Hemominas em Juiz de Fora.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/ind._219_tanauza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/ind._219_tanauza.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que faça instalar 3 postes e iluminação à Rua Clarinda Pereira de Oliveira, no Bairro Souza Mattos.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/moc1_-_diego_-_solidariedade_brumadinho.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/moc1_-_diego_-_solidariedade_brumadinho.docx</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Solidariedadea ser encaminhada ao município de Brumadinho/MG pela tragédia do rompimento da barragem da Mina Córrego do Feijão</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/moc2_-_tiago_-_aplausos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/moc2_-_tiago_-_aplausos.pdf</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/moc3-_rafael_-_repudio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/moc3-_rafael_-_repudio.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Repúdio  ao Projeto de Lei nº 368/2019	 que Dispõe sobre a extinção da Escola de Saúde Pública do Estado (ESP-MG) e sua incorporação à estrutura da Secretaria de Estado de Saúde (SES-MG), para ser enviada a Assembleia Legislativa de Minas Gerais</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/moc4_-_tiago__aplausos_wagner_rosario.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/moc4_-_tiago__aplausos_wagner_rosario.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausosa ser encaminhada Exmo. Sr. Ministro da Controladoria Geral da União Wagner de Campos Rosário.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/moc5-_rafael_-_mocao_de_apoio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/moc5-_rafael_-_mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/mocao_6_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/mocao_6_loro.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada ao 3º Sargento Marcos Arruda por sua atuação no resgate às vítimas da tragédia de Brumadinho.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/moc7_-_tiago_pesar_jose_carlos_mayrink.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/moc7_-_tiago_pesar_jose_carlos_mayrink.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesara ser encaminhada aos familiares do Sr. José Carlos Mayrink pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/moc8_-_joel_apalusos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/moc8_-_joel_apalusos.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausosa ser encaminhada ao Sr. Thiago Gomes Figueiredo por sua atuação na pesquisa e desenvolvimento de soluções para acessibilidade e mobilidade reduzida e inclusão no mercado de trabalho.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/moc9_-_rafael___aplausos___farmacia.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/moc9_-_rafael___aplausos___farmacia.pdf</t>
   </si>
   <si>
     <t>Solicito a concessão de MOÇÃO DE APLAUSOS aos proprietários e funcionários da FARMÁCIA SÃO SEBASTIÃO, pelos 60 anos de existência.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/moc10_-_joel-_adriano_bem_bem.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/moc10_-_joel-_adriano_bem_bem.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausosa ser encaminhada ao Sr. Adriano Feu Teixeirapela conquista do títuloSulamericano pela Confederação Brasileira de Jiu Jitsu Olímpico na categoria Superpesado – faixa preta.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/moc11_-_loro_-_mocao_de_repudio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/moc11_-_loro_-_mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Repúdio a ser encaminhada ao Presidente da República Federativa do Brasil, ao Presidente do Senado Federal, ao Presidente da Câmara dos Deputados, aos Presidentes da Comissões de Constituição e Justiça das duas casas legislativas federais, aos Deputados Federais Mineiros eleitos e que tenham obtido ao menos um voto no Município de Bicas nas eleições de 2018 e aos Senadores da República por Minas Gerais, manifestando a total discordância desta Casa Legislativa com o texto da Proposta de Emenda Constitucional nº 06/2019 e a forma açodada com que a mesma vem tramitando no Congresso Nacional.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/moc12_-_joel_-_thiago_botafogo.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/moc12_-_joel_-_thiago_botafogo.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausosa ser encaminhada ao jovemThiago Gabriel Vieira dos Santospelo seu ingresso no time do Botafogo/RJ.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/moc13_-_tiago_-_pe_cassio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/moc13_-_tiago_-_pe_cassio.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausosa ser encaminhada ao Reverendíssimo Padre Cássio Barbosa de Castro por seus 25 anos de ordenamento.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/moc14_-_rafael__sr._salvador.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/moc14_-_rafael__sr._salvador.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares do Sr. SALVADOR DE ALMEIDA SALES, pela ocasião do seu falecimento, ocorrido dia 15/05/2019 na cidade de Juiz de Fora.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/moc15_-_rafael_equipe_ultraleve.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/moc15_-_rafael_equipe_ultraleve.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada aos integrantes da equipe de atletismo de Bicas ULTRALEVE.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/moc16_-_loro_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/moc16_-_loro_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada aos lutadores Fábio Gomes Rezende e Matheus Faria, Campeão e Vice-campeão respectivamente da Copa Sol e Neve de Jiu Jitsu, realizada no último dia 18 de maio na cidade de Leopoldina/MG.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/moc17-_rafael_-_mocao_de_apoio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/moc17-_rafael_-_mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Apoio ao PL 499/2019, a ser encaminhado à Assembleia Legislativa de Minas Gerais onde se encontra em tramitação.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/moc18_-_rafael_mocao_de_aplausos_guerreiros_da_luz.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/moc18_-_rafael_mocao_de_aplausos_guerreiros_da_luz.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos ao projeto GUERREIROS DA LUZ, pela brilhante participação no campeonato brasileiro de Jiu Jitsu (CBJJO) realizado no último dia 25/01/2019 na cidade do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2110/moc19_-_rafael_mocao_de_aplausos_meninas_da_mel_JPSd4wY.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2110/moc19_-_rafael_mocao_de_aplausos_meninas_da_mel_JPSd4wY.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos as “Meninas da Melhor Idade” após a ótima participação em campeonato realizado na cidade de Goianá, sagrando-se bicampeã no Boliche Intermunicipal</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2116/moc20_-_ailton_pesar_bertoldo_veiga.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2116/moc20_-_ailton_pesar_bertoldo_veiga.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares do Sr. Bertoldo Machado Veiga, pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2135/moc21_-_rafael_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2135/moc21_-_rafael_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada a Sra. Wanessa M. de Castro Machado e a Sra Sônia Maria Pereira Mattos, em reconhecimento aos relevantes serviços, que elas vêm desenvolvendo na educação de Bicas.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2136/moc22_-_isaias_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2136/moc22_-_isaias_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada ao Sr. Ariel Miranda de Lima pelo grande esforço e dedicação na realização do 1ºDOWNHILL – Bicas Rei do Horto.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/moc23-_joel___-_repudio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/moc23-_joel___-_repudio.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Repúdio aocantor Yago Gomes por fazer apologia as drogas e a prostituição.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/mocao_24_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/mocao_24_rafael.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares da Sra. Zélia Antunes Ferreira da Costa.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/mocao_25_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/mocao_25_rafael.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada  a Secretária de Educação Sonia Maria Pereira Mattos, ao Secretário de Cultura Alexander de Castro Mendes, ao Sr Amarildo Mayrink e a Sra Vera Rossi, pelo belo trabalho no desenvolvimento do projeto de resgate de nossa história, na ocasião de passagem dos 140 anos da estação ferroviária, que culminou no belo desfile de 7 de setembro.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos familiares do Sr. Valtecir Campos pela ocasião de seu falecimento.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/mocao_27_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/mocao_27_diego.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Pesar a ser encaminhada aos Familiares do Sr. Élcio Costa de Souza.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/mocao_28_isaias_mcT7Whh.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/mocao_28_isaias_mcT7Whh.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 182 do Regimento Interno, a presente Moção de Aplausos a ser encaminhada ao Sr. Luiz Heleno de Souza Santos pela criação do poema em celebração aos 140 anos da Rede Ferroviária.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/portaria_01.2019_nomeia_catia.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/portaria_01.2019_nomeia_catia.doc</t>
   </si>
   <si>
     <t>NOMEIA PROFISSIONAL QUE MENCIONA PARA CARGO DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/portaria_02.2019_nomeia_cleuza.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/portaria_02.2019_nomeia_cleuza.pdf</t>
   </si>
   <si>
     <t>NOMEIA PROFISSIONAL QUE MENCIONA PARA CARGO DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/portaria_03.2019_nomeia_kleber.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/portaria_03.2019_nomeia_kleber.pdf</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/portaria_04.2019_nomeia_romulo.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/portaria_04.2019_nomeia_romulo.pdf</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/portaria_05.2019_nomeia_paula.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/portaria_05.2019_nomeia_paula.pdf</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/portaria_06.2019_horario_de_funcionamento_no_re_Rmk0w1M.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/portaria_06.2019_horario_de_funcionamento_no_re_Rmk0w1M.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO RECESSO DE JANEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/portaria_07.2019_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/portaria_07.2019_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/portaria_08.2019_nomeia_pregoeira.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/portaria_08.2019_nomeia_pregoeira.pdf</t>
   </si>
   <si>
     <t>NOMEIA PREGOEIRO E EQUIPE DE APOIO PARA CONDUZIR E JULGAR PROCESSOS DE LICITAÇÃO NA MODALIDADE PREGÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/portaria_09.2019_movimentacao_bancaria.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/portaria_09.2019_movimentacao_bancaria.pdf</t>
   </si>
   <si>
     <t>DESIGNA OS AGENTES POLÍTICOS PARA EFETUAR MOVIMENTAÇÃO BANCÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/portaria_10.2019_nomeia_comissao_de_financas.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/portaria_10.2019_nomeia_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>Nomeia os Membros da Comissão Permanente de Finanças, Legislação e Justiça.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>Nomeia, no âmbito da Câmara Municipal de Bicas, Comissão Especial para estudo, discussão e apresentação de relatório tratando da concessão do serviço de coleta, tratamento, distribuição e manutenção da rede de água e esgoto municipal.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/portaria_12.2019_nomeia_comissoes_permanentes.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/portaria_12.2019_nomeia_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Nomear para compor a Comissão Permanente de Saúde, Educação e Assistência Social da Câmara Municipal de Bicas</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/portaria_13.2019_nomeia_comissoes_permanentes.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/portaria_13.2019_nomeia_comissoes_permanentes.doc</t>
   </si>
   <si>
     <t>Nomeia os Membros da Comissão Permanente de Direitos Humanos.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/portaria_14.2019_nomeia_comissoes_permanentes.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/portaria_14.2019_nomeia_comissoes_permanentes.doc</t>
   </si>
   <si>
     <t>Nomeia os Membros da Comissão Permanente de Participação Popular e Fiscalização da cidade.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/portaria_15.2019_exonera_romulo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/portaria_15.2019_exonera_romulo.doc</t>
   </si>
   <si>
     <t>Exonera o servidor que menciona, ocupante de cargo em comissão de Consultor Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/portaria_16.2019_nomeia_consultor_legislativo.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/portaria_16.2019_nomeia_consultor_legislativo.doc</t>
   </si>
   <si>
     <t>Nomeia profissional que menciona para cargo de provimento em comissão da Câmara Municipal de Bicas e dá outras providências</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/portaria_17.2019_nomeia_comissao_especial_para__eTJIxo2.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/portaria_17.2019_nomeia_comissao_especial_para__eTJIxo2.doc</t>
   </si>
   <si>
     <t>Altera a composição da Comissão Especial instituída pela Portaria nº 11/2019 para estudo, discussão e apresentação de relatório tratando da concessão do serviço de coleta, tratamento, distribuição e manutenção da rede de água e esgoto municipal.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/portaria_18.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/portaria_18.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de expediente da Câmara Municipal de Bicas no dia 14 de março de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/portaria_19.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/portaria_19.2019.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para seleção do profissional a ser condecorado com o título de Professor Emérito de Bicas.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/portaria_20.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/portaria_20.2019.pdf</t>
   </si>
   <si>
     <t>Institui Comissão de Processo de Sindicância Administrativa, a fim de apurar possível irregularidade no pagamento de horas extras à servidora da Câmara Municipal de Bicas no ano de 2018.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/portaria_21.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/portaria_21.2019.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Especial de Inquérito para investigação do flagrante de servidores públicos municipais trabalhando em propriedade rural privada e o possível crime de improbidade administrativa e enriquecimento ilícito.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/portaria_22.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/portaria_22.2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de expediente da Câmara Municipal de Bicas no dia 10 de maio de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/portaria_23.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/portaria_23.2019.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo para conclusão dos trabalhos da Comissão Especial instaurada pela Portaria nº 11/2019 para estudo, discussão e apresentação de relatório tratando da concessão do serviço de coleta, tratamento, distribuição e manutenção da rede de água e esgoto municipal.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2123/portaria_24.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2123/portaria_24.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento das Secretarias da Câmara Municipal de Bicas no recesso legislativo de Julho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/portaria_25.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/portaria_25.2019.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Bicas – Minas Gerais, no uso das atribuições que lhe são conferidas pela Lei Orgânica do Município e pelo Regimento Interno da Câmara, _x000D_
 CONSIDERANDO o calendário legislativo do ano 2019; _x000D_
 CONSIDERANDO que na data previamente agendada para a 28ª Reunião Ordinária ocorrerá, nesta cidade, as comemorações dos 140 anos do prédio da Estação Ferroviária de Bicas.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/portaria_26.2019.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/portaria_26.2019.pdf</t>
   </si>
   <si>
     <t>Institui Comissão de Representação  a fim de representar a Câmara Municipal de Bicas na “Oficina de Criação e Estruturação de serviços municipais e intermunicipais de saneamento”, promovido pelo Consórcio de Saneamento Básico da Zona da Mata de Minas Gerais,  na cidade de Viçosa entre os dias 21 a 25 de outubro de 2019.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/portaria_27.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/portaria_27.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da data da Reunião Ordinária do dia 18 (dezoito) de novembro de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/portaria_28.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/portaria_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da data da Reunião Ordinária do dia 09 (nove) de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/portaria_29.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/portaria_29.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do horário do expediente da Câmara Municipal de Bicas durante o recesso de final de ano, do dia 10 de dezembro de 2019 a 31 de dezembro de 2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/portaria_30.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/portaria_30.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de expediente da Câmara Municipal de Bicas no dia 13 de dezembro de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/portaria_31.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/portaria_31.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de expediente da Câmara Municipal de Bicas nos dias 24 e 31 de dezembro de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/projeto_de_decreto_01.2019_duodecimos.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/projeto_de_decreto_01.2019_duodecimos.docx</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Bicas a antecipar a devolução de saldo de duodécimos recibos em quotas mensais do Poder Executivo e dá outras providências.”</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/projeto_de_decreto_02.2019_aprova_contas_sem_r_iOOPUUT.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/projeto_de_decreto_02.2019_aprova_contas_sem_r_iOOPUUT.docx</t>
   </si>
   <si>
     <t>Aprova, sem ressalvas, as Contas Prefeitura Municipal de Bicas relativas ao exercício financeiro de 2017, acolhendo o Parecer Prévio do Tribunal de Contas de Minas Gerais.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/plc_no_01.2019.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/plc_no_01.2019.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A PARTILHA E FIXA PRAZOS PARA APRESENTAÇÃO DAS EMENDAS IMPOSITIVAS AO ORÇAMENTO ANUAL, TRATADAS NO ART. 145 E SEUS PARÁGRAFOS DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais à Entidade que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>Honório de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/plo_02.2019_subvencao_sitio_shalom_e_asilo.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/plo_02.2019_subvencao_sitio_shalom_e_asilo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/plo_03.2019_rateio_ciesp_assistencia_social.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/plo_03.2019_rateio_ciesp_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 3.300,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/plo_04.2019_subvencao_sopa.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/plo_04.2019_subvencao_sopa.pdf</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/plo_05.2019_-_transmissao_licitacoes.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/plo_05.2019_-_transmissao_licitacoes.doc</t>
   </si>
   <si>
     <t>Obriga a transmissão ao vivo via internet das licitações realizadas pelos poderes municipais.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/plo_07.2019_-_bloqueador_de_ar.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/plo_07.2019_-_bloqueador_de_ar.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de equipamentos eliminadores/bloqueador de ar nas tubulações do sistema de água e dá outras providências.”</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/plo_08.2019.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/plo_08.2019.doc</t>
   </si>
   <si>
     <t>“Fixa percentual de reajuste sobre o subsídio dos cargos de Prefeito, Vice-Prefeito, Secretários Municipais, Controlador e Procurador Geral e dá outras providências”.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/plo_09.2019_-piso_magisterio_2019.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/plo_09.2019_-piso_magisterio_2019.doc</t>
   </si>
   <si>
     <t>“Fixa o percentual de reajuste do salário base dos cargos de professor de educação infantil, professor de 1° ao 5° ano, professor do 6° ao 9° ano e supervisor pedagógico do Município de Bicas e dá outras providências”.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/plo_10.2019_-_revisao_geral_camara_compilado.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/plo_10.2019_-_revisao_geral_camara_compilado.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual do subsídio dos Vereadores e sobre  o reajuste dos salários dos Servidores da Câmara Municipal de Bicas-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE BICAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/plo_12.2019_-_vam_saude_2019.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/plo_12.2019_-_vam_saude_2019.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 191.900,00 e dá outras providências</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>“Altera parcialmente a Lei 1.860 de 2019 que dispõe sobre a concessão de subvenções sociais à Entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/plo_14.2019_-_suplementacao_hospital_fazenda.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/plo_14.2019_-_suplementacao_hospital_fazenda.docx</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/plo_15.2019_-_cobertura_quadra_gilson_lamha.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/plo_15.2019_-_cobertura_quadra_gilson_lamha.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 255.889,23 e dá outras providências.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/plo_16.2019_-_educacao_e_formacao_em_saude_1.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/plo_16.2019_-_educacao_e_formacao_em_saude_1.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 12.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/plo_17.2019_-_comtur.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/plo_17.2019_-_comtur.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.628/2013, que “Dispõe sobre a Criação do Conselho Municipal de Turismo - COMTUR, e dá outras providências”.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/plo_18.2019_-_fumtur.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/plo_18.2019_-_fumtur.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.627/2013, que Dispõe sobre a criação do Fundo Municipal de Turismo – FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/plo_19.2019_-mulheres_vitimas_de_violencia_rafael.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/plo_19.2019_-mulheres_vitimas_de_violencia_rafael.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PRIORIDADE DA MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA NA AQUISIÇÃO DE IMÓVEIS ORIUNDOS DOS PROGRAMAS HABITACIONAIS DO MUNICÍPIO DE BICAS-MG”</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/plo_20.2019_-_suplementacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/plo_20.2019_-_suplementacao.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 13.800,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/plo_21.2019_-campanha_de_conscientizacao.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/plo_21.2019_-campanha_de_conscientizacao.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre Campanha de Conscientização a ser desenvolvida nas Escolas da Rede Pública Municipal de Bicas sobre posse e propriedade de animais domésticos e/ou de estimação.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/plo_22.2019_-_transporte_estudantil.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/plo_22.2019_-_transporte_estudantil.doc</t>
   </si>
   <si>
     <t>Altera a redação do Art. 6º da Lei nº 1.489 de 02 de fevereiro de 2010.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/plo_23.2019_-_denisy_isencao_iptu.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/plo_23.2019_-_denisy_isencao_iptu.docx</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de Imposto Predial Territorial Urbano-IPTU para portadores de Câncer ou de Doenças Degenerativas ou seus responsáveis legais e dá outras providências.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/plo_24.2019_-_insere_no_orcamento_vigente_natu_d0vQ4I0.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/plo_24.2019_-_insere_no_orcamento_vigente_natu_d0vQ4I0.docx</t>
   </si>
   <si>
     <t>“Insere no Orçamento vigente a natureza de despesa que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/plo_25.2019_-_suplementacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/plo_25.2019_-_suplementacao.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar  e dá outras providências”</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/plo_26.2019_-_c.supl._equipamentos_eja.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/plo_26.2019_-_c.supl._equipamentos_eja.docx</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a  natureza de despesa que menciona e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/plo_27.2019_-_beneficios_eventuais_2019.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/plo_27.2019_-_beneficios_eventuais_2019.doc</t>
   </si>
   <si>
     <t>Institui os Benefícios Eventuais para necessidade temporária de pessoas, família ou grupo em situação de vulnerabilidade social ou risco à vida no município de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/plo_29.2019_-_troco_solidario_-_tiago.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/plo_29.2019_-_troco_solidario_-_tiago.docx</t>
   </si>
   <si>
     <t>Cria o programa Troco Solidário no município de Bicas e dá outras providências.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/plo_30.2019_-_altera_a_lm_1.850-2018_fundo_mun_HQ51xeY.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/plo_30.2019_-_altera_a_lm_1.850-2018_fundo_mun_HQ51xeY.docx</t>
   </si>
   <si>
     <t>Altera a Lei 1.850 de 2018, que Cria o Fundo Municipal de Saneamento Básico – FMSB e dá outras providências.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/plo__31.2019_-_asilo_aumento.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/plo__31.2019_-_asilo_aumento.docx</t>
   </si>
   <si>
     <t>“Altera parcialmente a Lei 1.861 de 2019 que dispõe sobre a concessão de subvenções sociais à Entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/plo_32.2019_-_hospital_emendas_impositivas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/plo_32.2019_-_hospital_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>“Altera parcialmente as Leis Municipais 1.860 e 1.870 de 2019 que dispõem sobre a concessão de subvenções sociais à Entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/plo_33.2019_-_revisao_geral_2019.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/plo_33.2019_-_revisao_geral_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre revisão geral anual e dá outras providências”.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/plo_34.2019_-_asilo_e_morada_emenadas_impositivas.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/plo_34.2019_-_asilo_e_morada_emenadas_impositivas.docx</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Ordinária 1.861 de 2019, alterada posteriormente, que dispõe sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/plo_35.2019_-_beneficios_eventuais_2019_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/plo_35.2019_-_beneficios_eventuais_2019_1.doc</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/plo_36.2019_-_tiago_altera_troco_solidario.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/plo_36.2019_-_tiago_altera_troco_solidario.docx</t>
   </si>
   <si>
     <t>Altera a Lei 1.879 de 20 de maio de 2019 que Cria o programa Troco Solidário no município de Bicas e dá outras providências</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2099/plo_37.2019_-_insere_no_orcamento_vigente.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2099/plo_37.2019_-_insere_no_orcamento_vigente.docx</t>
   </si>
   <si>
     <t>“Insere no Orçamento vigente a natureza de despesa que menciona e dá outras providências”</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2100/plo_38.2019_-_abertura_de_credito.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2100/plo_38.2019_-_abertura_de_credito.docx</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito suplementar e dá outras providências”</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2120/plo_39.2019_-_altera_a_lei_1750_de_2015_autoriz_xJz0pOk.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2120/plo_39.2019_-_altera_a_lei_1750_de_2015_autoriz_xJz0pOk.doc</t>
   </si>
   <si>
     <t>Altera o art. 3°, da Lei Municipal nº. 1.750/2015, que autorizou o Município de Bicas a vender imóvel por meio de contrato de compra e venda.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2121/plo_40.2019_-_acs_2019_1.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2121/plo_40.2019_-_acs_2019_1.doc</t>
   </si>
   <si>
     <t>“Autoriza o pagamento do piso profissional nacional aos Agentes Comunitários de Saúde, para o fim específico de adequação ao piso salarial profissional nacional, nos termos da Lei Federal 13.708/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2122/plo_41.2019_-_hospital_r_50.00000.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2122/plo_41.2019_-_hospital_r_50.00000.docx</t>
   </si>
   <si>
     <t>“Altera parcialmente as Leis Municipais 1.860, 1.870 e 1.887 de 2019, que dispõem sobre a concessão de subvenções sociais à Entidade que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2124/plo_42.2019_-_financiamento_maquina_bdmg.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2124/plo_42.2019_-_financiamento_maquina_bdmg.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BICAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2125/plo_43.2019_-_financiamento_construcao_ampliac_f81IQD5.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2125/plo_43.2019_-_financiamento_construcao_ampliac_f81IQD5.docx</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2126/plo_44.2019_-_financiamento_infraestrutura_urbana_bdmg.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2126/plo_44.2019_-_financiamento_infraestrutura_urbana_bdmg.docx</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2127/plo_45.2019_-_c.suplementar_construcao_ubs_sud_2EJsvtP.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2127/plo_45.2019_-_c.suplementar_construcao_ubs_sud_2EJsvtP.docx</t>
   </si>
   <si>
     <t>“Insere no Orçamento vigente a _x000D_
 natureza de despesa que menciona _x000D_
 e dá outras providências”</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2128/plo_46.2019_-_aquisicao_terreno_praca.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2128/plo_46.2019_-_aquisicao_terreno_praca.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 138.395,00 e dá outras providências.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2129/plo_47.2019_-_alteracao_prorreforma.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2129/plo_47.2019_-_alteracao_prorreforma.doc</t>
   </si>
   <si>
     <t>Insere o Art. 6º-A à Lei Municipal nº 1639/2013.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Bicas para o exercício financeiro de 2020."</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2154/plo_49.2019_-_aquisicao_veiculo_com_justificat_CZrxkiv.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2154/plo_49.2019_-_aquisicao_veiculo_com_justificat_CZrxkiv.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA CÂMARA MUNICIPAL DE BICAS, POR CANCELAMENTO DE DOTAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2155/plo_50.2019_-_autoriza_o_parcelamento_com_a_rede.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2155/plo_50.2019_-_autoriza_o_parcelamento_com_a_rede.doc</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal 1.485 de 2009, que Autoriza o parcelamento de débito do Município de Bicas com a União e dá outras providências."</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/plo_51.2019_-_credito_suplementar_hospital_3_2019.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/plo_51.2019_-_credito_suplementar_hospital_3_2019.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar_x000D_
                                       e dá outras providências”</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/plo_52.2019_-_hospital_r_142.00000.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/plo_52.2019_-_hospital_r_142.00000.docx</t>
   </si>
   <si>
     <t>“Altera parcialmente as Leis Municipais 1.860, 1.870, 1.887 e 1.844 de 2019, que dispõem sobre a concessão de subvenções sociais ao Hospital São José de Bicas que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/plo_53.2019_-_conselho_municipal_de_saneamento_basico.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/plo_53.2019_-_conselho_municipal_de_saneamento_basico.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DO FUNDO MUNICIPAL DE SANEAMENTO,	 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/plo_54.2019_-_programa_de_prevencao_dengue.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/plo_54.2019_-_programa_de_prevencao_dengue.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Programa Municipal de Combate ao Aedes aegypti e prevenção à dengue, chikungunya e zika vírus e dá outras providências”.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/plo_55.2019_-_14o_salario_2019.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/plo_55.2019_-_14o_salario_2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento da gratificação de incentivo de produtividade aos servidores lotados na Secretaria de Educação do Município de Bicas, com exceção da Sra. Secretária, no exercício de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plo_56.2019_-_autoriza_o_municipio_a_ceder_divi_riSubCH.odt</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plo_56.2019_-_autoriza_o_municipio_a_ceder_divi_riSubCH.odt</t>
   </si>
   <si>
     <t>Autoriza a cessão, a título oneroso, de direitos creditórios provenientes dos atrasos das transferências obrigatórias devidas pelo Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/plo_57.2019_-_cantina_cemiterio.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/plo_57.2019_-_cantina_cemiterio.doc</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo a outorgar a Permissão de Uso de Bem Imóvel Público, alusivo as instalações da Cantina do Cemitério Municipal de Bicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/plo_58.2019_-_vestiario_-_edgard_moreira.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/plo_58.2019_-_vestiario_-_edgard_moreira.doc</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/plo_59.2019_-_revisao_salarial_acs_2020.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/plo_59.2019_-_revisao_salarial_acs_2020.doc</t>
   </si>
   <si>
     <t>Autoriza o pagamento do piso profissional nacional aos Agentes Comunitários de Saúde, para o fim específico de adequação ao piso salarial profissional nacional, nos termos da Lei Federal 13.708/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/plo_60.2019_-_veiculo_educacao.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/plo_60.2019_-_veiculo_educacao.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 86.589,00 e dá outras providências.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/plo_61.2019_-_hospital_r_130.00000.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/plo_61.2019_-_hospital_r_130.00000.docx</t>
   </si>
   <si>
     <t>“Altera parcialmente as Leis Municipais 1.860, 1.870, 1.887, 1.894, 1903 de 2019, que dispõem sobre a concessão de subvenções sociais ao Hospital São José de Bicas que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/plo_62.2019_-_hospital_alteracao_orcamentaria__BYdQbJe.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/plo_62.2019_-_hospital_alteracao_orcamentaria__BYdQbJe.docx</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito suplementar  e dá outras providências”</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMITAÇÃO DE 06 (SEIS) VIAGENS ANUAIS PARA CADA VEREADOR, DISTRIBUÍDAS CONFORME O INTERESSE MANIFESTO POR CADA EDIL, EM RELAÇÃO A CURSOS DE CAPACITAÇÃO, CONGRESSOS E AFINS ESCOLHIDOS PELOS VEREADORES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/resolucao_02.2019_-_substitutivo.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/resolucao_02.2019_-_substitutivo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Centro de Atendimento ao Cidadão da Câmara Municipal de Bicas e dá outras providências.”</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/resolucao_03.2019_-_carro_oficial.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/resolucao_03.2019_-_carro_oficial.doc</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/001_-_loro_mp_pedreiro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/001_-_loro_mp_pedreiro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada esta representação ao Ministério Público de Minas Gerais, solicitando apuração envolvendo possível crime de improbidade administrativa e enriquecimento ilícito, com cessão de servidores públicos para serviços particulares em propriedade de parentes do Secretário de Obras Municipal.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/002_-_loro_madeira_palacio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/002_-_loro_madeira_palacio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada esta representação ao Tribunal de Contas do Estado de Minas Gerais, solicitando apuração do pagamento da construção da cobertura da nova sede da Secretaria Municipal de Educação, localizada à Rua Dona Ana, s/n  - Centro, neste Município.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/rep._003_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/rep._003_joel.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada esta representação ao DNITT, solicitando instalação de dispositivo redutor de velocidade para possibilitar a travessia de pedestres na BR267, no trecho próximo à rua Garcia Passos.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/rep._04_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/rep._04_loro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada esta representação ao Tribunal de Contas do Estado de Minas Gerais (TCE/MG), solicitando apuração sobre abertura de créditos especiais e suplementares ao Orçamento Municipal 2017 utilizando-se da “Fonte de recurso: 123 – Transferência de convênios vinculados à saúde”.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/rep._05_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/rep._05_loro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada esta representação ao Ministério Público do Estado de Minas Gerais, solicitando apuração sobre a doação de materiais e serviços (mão-de-obra) feita pela Prefeitura Municipal de Bicas nos anos de 2017 a 2019, baseada na Lei Municipal nº 1.639/2013, alterada pela Lei nº 1.681/2014, e regulada pelo Decreto nº 248/2014 (anexo 01).</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/rep._06_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/rep._06_loro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada esta representação à Secretaria de Estado de Transportes e Obras Públicas (SETOP), a fim de solicitar estudo sobre a possibilidade de abrir concessão pública de transporte coletivo para linha comercial, seguindo o que diz o Inciso III do Art. 39 do Decreto nº 44.603, de 22/08/2007, entre nosso Município e o Município de Juiz de Fora.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1853/01_loro_dispensa_37.2018.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1853/01_loro_dispensa_37.2018.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Administração de Planejamento, faça encaminhar cópia digitalizada de todo o serviço prestado através da pessoa física, relativo ao Processo de Dispensa de Licitação nº 37/2018.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1854/02_loro_contas_celulares.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1854/02_loro_contas_celulares.pdf</t>
   </si>
   <si>
     <t>Solicito pela terceira vez ao Prefeito Municipal, que faça enviar a esta Casa Legislativa, cópia digitalizada das contas detalhadas dos celulares da Prefeitura Municipal referentes ao contrato nº 211/2017, da assinatura do mesmo até os dias de hoje, e informe a quem estão disponibilizadas as referidas linhas</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/03_loro_contratos_cessao_de_uso.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/03_loro_contratos_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria de Administração e Planejamento, envie a esta Casa Legislativa cópia digitalizada de todos os contratos de cessão real de uso firmados pelo Município nos anos de 2017, 2018 e 2019 até este momento</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/04-loro_reforma_exposicao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/04-loro_reforma_exposicao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria competente, envie a esta Casa Legislativa o relatório feito pelo Corpo de Bombeiros solicitando reparos no Parque de Exposições em 2018, bem como informe sobre o atendimento às demandas requeridas e a sua forma de execução</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/05-loro_resolucoes_cme.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/05-loro_resolucoes_cme.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria competente, faça enviar a esta Casa Legislativa todas as resoluções exaradas pelo Conselho Municipal de Esportes durante os exercícios de 2017 e 2018, bem como cópia das atas aonde estas decisões foram aprovadas</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/06_loro_cobertura_palacio.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/06_loro_cobertura_palacio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria competente, informe a esta Casa Legislativa, o motivo pelo qual foi pago à empresa Lacosta Construções Ltda. o valor de R$ 34.649,20 (trinta e quatro mil, seiscentos e quarenta e nove reais, vinte centavos) pelos engradamentos dos telhados do prédio da Secretaria de Educação, sendo este o valor exato da soma do contrato (R$ 27.772,47) e seu aditivo (R$ 6.876,73), sendo que nos mesmos a madeira a ser utilizada seria a da espécie paraju, mas na verdade a espécie utilizada foi a angelim pedra.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/07_loro_pareceres_sociais.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/07_loro_pareceres_sociais.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça enviar cópia de todos os pareceres sociais emitidos para a concessão de auxílio com materiais de construção exarados deste setembro de 2017 até o presente momento</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/08_loro_baterias.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/08_loro_baterias.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça enviar cópia de todas as notas fiscais de aquisição de baterias automotivas feitas pelo Município de janeiro de 2017 até os dias atuais</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/09_diego_saldo_fme.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/09_diego_saldo_fme.docx</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que faça enviar cópia do extrato da conta do Fundo Municipal do Esporte relativo a todo o ano de 2018 até os dias atuais.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/10_loro_apoio_oficio_08.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/10_loro_apoio_oficio_08.docx</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie o Prefeito Municipal solicitando a substituição do servidor Fernando César da Rocha da Comissão de Processos Disciplinar Administrativo instaurado através da Portaria nº15/2019.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/11_loro_questionamento_tce.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/11_loro_questionamento_tce.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie o Tribunal de Contas do Estado de Minas Gerais, na pessoa de seu Presidente, Cláudio Couto Terrão, acerca de dúvidas envolvendo a resposta à Representação nº 07, de 19/11/2018, onde este edil levanta dúvidas e solicita análise das compras para lanches e merenda escolar nos anos de 2017 e 2018 da Prefeitura Municipal de Bicas.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/12_joel_farmacia.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/12_joel_farmacia.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer que após a tramitação regimental seja encaminhada a matéria em epígrafe e a seguir discriminada:_x000D_
 _x000D_
 Que seja informado a esta Casa o seguinte:_x000D_
 _x000D_
 1.	Se existe falta de algum medicamento na farmácia popular;_x000D_
 2.	Havendo falta de medicamentos, quais as providências tomadas pela administração para resolver o problema._x000D_
 3.	Quando foi a última licitação para adquirir medicamentos para a farmácia.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/13_loro_acompanhamento_pad.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/13_loro_acompanhamento_pad.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie o Prefeito Municipal solicitando permissão para que a Assessoria Jurídica da Câmara acompanhe como observadora o Processo Administrativo Disciplinar instaurado através da Portaria nº 21, de 11/02/2019, em todas as suas oitivas e reuniões de trabalho.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/14_loro_mp_caso_giovani.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/14_loro_mp_caso_giovani.pdf</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/req._15_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/req._15_loro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie o Ministério Público do Estado de Minas Gerais, encaminhando a mídia a este anexada onde constam os áudios da abordagem feita no dia 28 de janeiro, quando foram flagrados dois servidores municipais trabalhando dentro da propriedade de uma parente do Secretário de Obras Municipal.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/content.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/content.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie a Secretaria Municipal de Educação solicitando relatório pormenorizado constando o número total de estudantes das escolas municipais separados por escola e, em cada uma destas escolas, por faixas etárias e por bairro de residência, além de destacar os estudantes que são perfil do Cadastro Único de Assistência Social, estes separados por faixa de renda.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie todas as secretarias municipais solicitando delas que enumerem todas as unidades que compõem a mesma, quais suas atribuições resumidas e seus respectivos horários de funcionamento.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/18_loro_transporte_estudantes.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/18_loro_transporte_estudantes.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie a Secretaria Municipal de Educação solicitando da mesma as seguintes informações sobre o transporte escolar para Juiz de Fora: nome completo dos atendidos, turno de estudo, curso e instituição de ensino que freqüenta, meio de transporte fornecido a cada um deles e valor do passe cobrado hoje dos estudantes. Além disso, caso exista, enviar lista de demanda reprimida de atendimento com as mesmas informações sobre os solicitantes.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/19_joel_cpi_caso_giovani.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/19_joel_cpi_caso_giovani.docx</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que determine a abertura de Comissão Especial de Inquérito para investigar o incidente apelidado “Caso Giovani” e o possível crime de improbidade administrativa e enriquecimento ilícito.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/20_rafael_vigia.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/20_rafael_vigia.pdf</t>
   </si>
   <si>
     <t>Solicito da mesa diretora desta casa, que seja oficiado o CIESP, solicitando a contratação de vigia e câmeras de segurança no prédio do Consorcio._x000D_
 Solicito ainda na mesma comunicação, que o Consórcio providencie uma reforma e troca de mobiliário no CAPS acolher._x000D_
 	Por fim, solicito a prestação de contas do CAPS.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/21_joel_fme.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/21_joel_fme.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer que após a tramitação regimental seja encaminhada a matéria em epígrafe e a seguir discriminada:_x000D_
 _x000D_
 Que seja encaminhado a esta Casa, mensalmente, os valores gastos do Fundo Municipal do Esporte, indicando, também, sua destinação.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/22_diego_caso_giovani.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/22_diego_caso_giovani.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que determine a abertura de Comissão Especial de Inquérito para investigar o flagrante de servidor público trabalhando em propriedade rural privada e o possível crime de improbidade administrativa e enriquecimento ilícito.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/23_rafael_audiencia_publica.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/23_rafael_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Solicito da Comissão de Finanças, Legislação e Justiça, que marque reunião, ou mesmo audiência pública para discussão de implementação e promoção da prática de doação de valores, para o FIA (fundo da Criança e adolescente) e outros fundos, que podem ser deduzidos em IRPF._x000D_
         Solicito que sejam convidados todos os contabilistas de nossa cidade, as instituições de caridade e assistenciais, ACE, projetos sociais, dentre outros.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie a Secretaria Municipal de Administração solicitando da mesma as cópias digitalizadas de todos os contratos de pessoal feitos pela Diretoria de Recursos Humanos no ano de 2019.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/25_joel_processo_portaria_193.2018.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/25_joel_processo_portaria_193.2018.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa todo o processo resultante da sindicância instaurada pela portaria 193 de 04 de agosto de 2017.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/26_joel_propaganda_e_publicidade.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/26_joel_propaganda_e_publicidade.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa relatório com os gastos de propaganda e publicidade discriminando os valores por fornecedor, de janeiro de 2017 até o presente.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/27_tiago_sindicancia.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/27_tiago_sindicancia.pdf</t>
   </si>
   <si>
     <t>Que seja aberta sindicância para apurar a denúncia recebida pelo Ministério Público e encaminhada a esta Casa através do ofício nº 022019TJB.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/28_loro_baterias_educacao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/28_loro_baterias_educacao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie a Secretaria Municipal de Educação solicitando explicações sobre a aquisição de baterias automotivas nos anos de 2017 e 2018, justificando o motivo da aquisição de baterias em quantidade superior ao número de veículos da pasta.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/29_rafael_terrenos.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/29_rafael_terrenos.pdf</t>
   </si>
   <si>
     <t>Pela presente proposição, solicito da Secretaria de Fazenda, que encaminhe as notificações de proprietários de terrenos, solicitando a limpeza, bem como relação de terrenos em que a Prefeitura realizou a limpeza após a inércia do proprietário, durante o presente ano.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/30_loro_dispensa_parecer.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/30_loro_dispensa_parecer.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, dispense o parecer da Comissão de Finanças, Legislação e Justiça sobre o Projeto de Emenda à Lei Orgânica nº 01/2019, seguindo o que preceitua o Regimento Interno desta Casa Legislativa no §3º do Art. 82 e o Art. 79 da mesma norma.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/31_diego_piso_ace.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/31_diego_piso_ace.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que explique o motivo de até hoje não ter sido enviado à esta Casa projeto de Lei que disponha sobre o piso Salarial dos agentes de Combate à Endemias.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/32_joel_documentacao_loteamento.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/32_joel_documentacao_loteamento.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa, caso exista, documentação referente a autorização de loteamento ao fim da rua Antônio Tressi Filho.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/33_loro_mercadorias_na_rua.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/33_loro_mercadorias_na_rua.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, oficie a Polícia Militar do Estado de Minas Gerais, solicitando providências quanto à ocupação da pista de rolamento na Rua Mello Viana nº 14, próximo ao Espaço Vieira Silva.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/34_contas_agua.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/34_contas_agua.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Presidente da Câmara Municipal que, ouvido o plenário, oficie a Administração Municipal e solicite as cópias digitalizadas de todas as contas de água pagas pela Prefeitura Municipal no mês de abril de 2019.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/35_joel_pregao_522018.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/35_joel_pregao_522018.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada cópia do processo licitatório pregão 52/2018.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/36_rafael_painel_de_tramitacao.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/36_rafael_painel_de_tramitacao.pdf</t>
   </si>
   <si>
     <t>Solicito da Mesa Diretora e das Comissões constituídas da Casa, que disponibilizem painel para acompanhamento de tramitação das proposições apresentadas.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/37_diego_precatorios.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/37_diego_precatorios.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que encaminhe a esta Casa a listagem dos precatórios pagos desde janeiro de 2017.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/38_loro_contestacao_arquivamento.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/38_loro_contestacao_arquivamento.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal que, ouvido o plenário, apresente recurso contra a decisão de arquivamento (cópia anexada), proferida pelo Ministério Público de Minas Gerais a respeito do possível ilícito ocorrido no dia 28 de janeiro de 2019, quando servidores foram flagrados pela Polícia Militar do Estado de Minas Gerais, acompanhados de dois vereadores desta Casa Legislativa, trabalhando dentro da propriedade de uma sobrinha do Secretário de Obras de Bicas.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/39_joel_estimativa.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/39_joel_estimativa.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa a estimativa de gastos com a obra Luiz Ferrari.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2115/40_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2115/40_rafael.pdf</t>
   </si>
   <si>
     <t>Solicito que seja oficiado o Conselho Municipal dos Direitos da Criança e do Adolescente de Bicas, para que elaborem projeto que contribuam para a garantia dos direitos infanto-juvenis, para que consigam recurso do Itaú Social.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2119/41_loro_prorreforma.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2119/41_loro_prorreforma.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que, através da Secretaria Municipal de Assistência Social, faça enviar planilha do Excel ou programa similar com as seguintes informações acerca da concessão de materiais de construção através da Lei Municipal nº 1.639/2013 – Prorreforma: nome e endereço dos beneficiários e dos não atendidos; número de inscrição social; renda familiar e per capta; número de membros da família; existência de gestantes, idosos, crianças e/ou pessoas portadoras de necessidades especiais no núcleo familiar; tudo isso desde setembro de 2017 até o presente momento, devidamente assinada pela técnica responsável pela emissão dos pareceres.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/req._42_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/req._42_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência da Câmara Municipal que, ouvido o plenário, determine que a Assessoria Jurídica desta Casa Legislativa impetre mandado de segurança em desfavor da Administração Pública Municipal, a fim de garantir o direito de fiscalização dos atos do Poder Executivo por parte do Poder Legislativo, no que se refere à execução do Programa Prorreforma, instituído pela Lei Municipal nº 1.639/2013.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/43_loro_inf._contas_cel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/43_loro_inf._contas_cel.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência da Câmara Municipal que, ouvido o plenário, oficie o Tribunal de Justiça do Estado de Minas Gerais, questionando acerca do processo nº 0003199-19.2019.8.13.0069 que teve o deferimento de uma liminar no dia 25 de fevereiro do ano em curso.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/44_joel_conselho_esporte.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/44_joel_conselho_esporte.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria competente, faça enviar a esta Casa Legislativa todas as resoluções exaradas pelo Conselho Municipal de Esportes durante este exercício, bem como as atas das reuniões do referido conselho neste período.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/45_joel_postes.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/45_joel_postes.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria competente informe quais obras de extensão da rede elétrica já foram licitadas e aguardam execução, indicando as localidades atendidas.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/46_rafael-_reposicao_salarial.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/46_rafael-_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Solicito da Mesa Diretora, que encaminhe para ao Ministério da Economia, à Câmara dos Deputados e ao Senado Federal, o presente requerimento para reivindicar esforços no sentido de garantir aos Aposentados e pensionistas da extinta RFFSA, a reposição salarial que não lhe foram concedidos nos últimos três anos.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/req._47_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/req._47_diego.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que encaminhe a esta Casa o TCO, Nº da portaria de averiguação e boletim de ocorrência referentes ao acidente ocorrido na primeira quinzena de agosto com o carro oficial do prefeito.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2164/req._48_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2164/req._48_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência que, ouvido o plenário, oficie a Secretaria de Cultura solicitando os extratos mensais da conta bancária do Fundo Municipal dos Esportes, referentes aos repasses de ICMS Esportivo do ano de 2019, e as Resoluções exaradas e publicadas das autorizações de gastos aprovadas pelo Conselho Municipal dos Esportes, acompanhadas pelas respectivas atas de aprovação.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2165/req._49_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2165/req._49_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência que, ouvido o plenário, oficie a Secretaria de Cultura solicitando os extratos mensais da conta bancária do Fundo Municipal dos Esportes, referentes aos repasses de ICMS Esportivo do ano de 2019.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2166/req._50_diego.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2166/req._50_diego.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal que encaminhe a esta Casa relatório indicando os gastos com propaganda volante durante este exercício</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2167/req._51_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2167/req._51_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência que, ouvido o plenário, oficie a Secretaria de Administração e Planejamento e solicite a cópia do Contrato n° 099/2019 assinado com a empresa CITY.I SISTEMAS ELETRONICOS, oriundos da Licitação n° 133, Dispensa nº 034/2019.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2168/req._52_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2168/req._52_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência que, ouvido o plenário, oficie a Secretaria de Cultura e solicite a cópia do contrato feito para a ornamentação das ruas dos Operários e Augusto Rossi para o desfile cívico do dia 07 de setembro.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/req._53_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/req._53_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência que, ouvido o plenário, oficie a Secretaria de Administração e Planejamento e solicite a cópia do Contrato n° 94, oriundo da Licitação n° 118, Dispensa nº 31/2019, que contratou empresa para realizar “PESQUISA DE OPINIÃO PÚBLICA SOBRE A SATISFAÇÃO DOS USUÁRIOS/MORADORES DA CIDADE COM A ADMINISTRAÇÃO MUNICIPAL E OS SERVIÇOS POR ELA PRESTADOS”, encaminhando também o relatório final da referida pesquisa.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/ind._185_rafael.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/ind._185_rafael.pdf</t>
   </si>
   <si>
     <t>Solicito da Mesa Diretora, que encaminhe ofício para o Ministério da Cidadania, para a SEDESE (Secretaria de Desenvolvimento Social), com cópia para a Câmara dos deputados em Brasília, e Assembleia Legislativa de Minas Gerais, cobrando a regularização dos repasses do piso estadual de Assistência Social, visando a manutenção dos projetos ofertados em nosso município.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/req._055_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/req._055_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência desta Casa, que interponha medida judicial contra a Administração Municipal em face ao não atendimento ao requerido através do Requerimento nº 02/2019 e determinado pelo juízo na liminar exarada nos autos do processo nº 0069.19.000.319-9.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/req._056_ailton.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/req._056_ailton.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Presidente da Câmara que encaminhe relação de gastos com diárias dos vereadores nos anos de 2017, 2018 e 2019 (até a presente data) discriminando: os valores de diária, os gastos de hospedagem, os gastos de transporte, os valores das inscrições nos cursos e quaisquer outros gastos relativos às viagens.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/req._57_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/req._57_joel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, que através da Secretaria competente encaminhe a esta casa a prestação de contas das verbas do PDDE do exercício de 2018.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/req._58_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/req._58_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência desta Casa que, ouvido o plenário, oficie a Secretaria Municipal de Administração solicitando cópia dos contratos celebrados oriundos do Edital de Chamada Pública nº 01/2019.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/req._59_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/req._59_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência desta Casa que, ouvido o plenário, inclua na pauta de votações desta Reunião Ordinária o Projeto de Lei nº 22/2019.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/req._60_joel.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/req._60_joel.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência que, ouvido o plenário, oficie as Câmaras Municipais de Guarará, Maripá de Minas, Pequeri, Mar de Espanha, Rochedo de Minas e São João Nepomucemo, para que estas formulem manifesto pelo recapeamento da BR-267 nos trechos que ligam estas cidades a Juiz de Fora._x000D_
 Solicito ainda que as respectivas Câmaras façam o envio deste manifesto a esta distinta Casa Legislativa, e que esta realize o encaminhamento ao DNIT.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/req._061_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/req._061_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência desta Casa que, ouvido o plenário, oficie a Secretaria de Administração e Planejamento cobrando explicações acerca da obra de asfaltamento, objeto da Indicação de Emenda Impositiva ao Orçamento 2019, oriunda da Indicação nº 35/2019.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/req._62_loro.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/req._62_loro.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidência desta Casa que, ouvido o plenário, oficie a Secretaria de Saúde e solicite a programação de atendimento médico diária da policlínica municipal, identificando os médicos efetivos, terceirizados e contratados, além de todo o resumo de atendimento compreendido entre os dias 04 e 08 de novembro próximos passados, detalhando o nome do paciente atendido, qual a especialidade consultada e os horários destes atendimentos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4713,67 +4713,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2134/pelo_02.2019.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/01_loro_ce_agua.esgoto1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1835/02_joel_auxilio_funeral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/03_loro_calcada_bianco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/04_joel_bueiro_contorno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/05_joel_capina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/06_capina_travessa_camilo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/07_joel_limpeza_cutieira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/08_diego_limpeza_olaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/09_diego_calcamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/10_tanauza_-_travessia_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1844/11_isaias_pintura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1845/12_diego_protetor_solar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1846/13_rafael_lixeiras_pracas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/14_rafael_caixas_dagua.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1848/15_rafael_lei_13803.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1849/16_rafael_portal_de_investimentos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1850/17_rafael_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1851/18_joel_-_operarios.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1852/19_joel_-_horario_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/20_diego_-_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/21_diego_quebra_molas_miquelina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/22_denisy_jorge_franklin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/23_tanauza_minas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/24_rafael_parquinho_praca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/25_rafael_reparo_quadra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/26_tiago_redutor_de_velocidadeverbal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1888/27_diego_sao_manoel_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/28_loro_calcamento_travessa_pedro_dutra.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/29_rafael_internet.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/30_rafael_retirada_de_lixeira.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/31_rafael_consulta_publica.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/32_tanauza_patrol_sao_manoel.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/33_diego_varredura_avenida_do_contorno.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/34_joel_estacionamento.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/35_loro_impositiva.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/36_tanauza_impositiva.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/37_joel_impositiva.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/38_diego_-_poda_melo_viana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/39_joel_kombi_escolar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/40_joel_monitor_kombi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/41_joel_area_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/42_denisy_programa_de_protecao_de_minas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1909/43_isais_capina_jose_monteiro_de_rezende.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/44_isaias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/45_isais_varredura_da_rua_homero_jose_mattos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/46_rafael_regularizacao_no_de_casas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/47_rafael__curso_de_libras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._48_tanauza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/ind._49_loro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/ind._50_loro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/ind._51_denisy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/ind._52_tiago.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/ind._53_rafael.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._54_loro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._55_loro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._56_joel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/57_diego_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/58_tiago_lampadas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._59_rafael_denisy_isaias_ailton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._60_diego.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._61_rafael.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/ind._62_denisy.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._63_isaias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/ind._64_aliton.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/ind._65_loro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._66_diego.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._67_tanauza.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/content_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._69_tiago.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/70-_joel_impositiva_hsjb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/71-_tanauza_impositiva_hsjb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/72_joel_entulho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/73_joel_capina_rua_f.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/74_joel_rua_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/75_loro_esgoto_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/76_loro_pluvial_rua_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/77_loro_av_contorno_esgoto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/78_loro_trav_ary_maroco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/79_loro_parque_hv.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/80_joel_quadra_da_olaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/81_joel_arquibancada_quadra_da_olaria_-_copia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/82_joel_rua_santa_tereza.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/83_ailton_impositiva.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/84_joel_veiculos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/85_joel_orelhao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/86_tiago_equipamentos_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/88_tiago_patio_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/89_tiago_varredoras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/90_diego_capina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/91_diego_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/92_rafael_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/93_isaias_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/95_rafael_melhorias_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/96_rafael_melhorias_campo_socyte.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/97_denisy_lluis_marocco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/98_diego_-_calcada_luiz_ferrari.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/99_diego_-_guard_rail_estadual.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/100_rafael_equipamentos_dengue.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/101_joel_reuniao_correio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/102_joel_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/103_joel_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/104_loro_agua_santa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/105_rafael_crescer.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/106_rafael_lona_barracas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/107_joel_funcionamento_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/108_joel_tomadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/109_joel_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/110_joel_tapa_buraco_ii.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/112_diego_capina_av_contorno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/113_diego_mais_varredores.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/114_rafael_entulho_anselmo_colace.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/115_denisy_limpeza_corrego.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2038/117_joel_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/118__joel_bueiro_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/119_joel_quebra_molas_francisco_gonccalves.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/120_joel_-_rua_jorge_salomao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/121_diego_-_capacitacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/122_loro_terrenos_gilson_lamha.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/123_isaias_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/124_joel_-_exame_dengue.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/125_joel_-_entulho_rua_g_gilson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/126_joel_esgoto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/127_joel_rua_coronel_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/128_diego_rua_primo_rossi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/129rafael_aluguel_empresas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._130_loro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._131_loro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/ind._132_loro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/ind._133_diego.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/134_joel__motoristas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/135_joel_creche.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/136_joel_buraco.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/137_joel_terreno_lixo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/138_rafael_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/139_diego_jose_varanda.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/140_diego_balthazar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/141_joel_lixeira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/142_diego_lampadas_exposicao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/143joel_bueiro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/144_joel_quebra_molas_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/145_joel_quebra_molas_edgar_moreira.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/146_joel_mato.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/147_rafael_bdmg.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2101/148_joel_parque_dos_ferroviarios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2102/149_joel_joao_pinto_de_castro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2103/150_joel_entulho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2104/151_joel_casa_abandonada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2105/152_joel_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2106/153_denisy_entulho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2107/154_joel_entulho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2108/155_rafael_jovem_senador.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2109/156_rafael_quadra_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2111/157_joel_torre_tv.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2112/158_diego_botas_capina.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2114/160_rafael.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2117/161_diego_bebdouro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2130/163_joel_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2131/164_joel_banheiro_coreto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2132/165_joel_placas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2133/166_joel__bracos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ind._167_joel.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/ind._169_joel.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/ind._170_joel.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/ind._171_joel_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/172_rafael_selo_arte.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/173_isaias_sistema_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/ind.__174_rafael.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2156/ind._175_diego.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2157/ind._176_diego.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2158/ind._177_joel.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2159/ind._178_joel.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2160/ind._179_joel.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2161/ind._180_joel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2162/ind._181_joel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2163/ind._182_joel.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/ind._183_tanauza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/ind._184_rafael.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/ind._185_rafael.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/ind._186_diego.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/ind._187_isaias.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/ind._188_loro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/ind._189_rafael.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/proposicoes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/ind._191_isaias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/ind._192_isaias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/ind._193_joel.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/ind._194_rafael.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/ind._195_rafael.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/ind._196_rafael.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/ind._197_isaias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/ind.__198_loro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/ind._199_rafael.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/ind._200_rafael.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/ind._201_tanauza.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/ind._208_diego.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/ind._210_diego.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/ind._211_joel.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/ind._212_joel.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/ind._213_joel.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/ind._214_joel.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/ind._125_rafael.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/ind._216_joel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/ind._217_joel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/ind._218_rafael.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/ind._219_tanauza.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/moc1_-_diego_-_solidariedade_brumadinho.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/moc2_-_tiago_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/moc3-_rafael_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/moc4_-_tiago__aplausos_wagner_rosario.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/moc5-_rafael_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/mocao_6_loro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/moc7_-_tiago_pesar_jose_carlos_mayrink.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/moc8_-_joel_apalusos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/moc9_-_rafael___aplausos___farmacia.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/moc10_-_joel-_adriano_bem_bem.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/moc11_-_loro_-_mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/moc12_-_joel_-_thiago_botafogo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/moc13_-_tiago_-_pe_cassio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/moc14_-_rafael__sr._salvador.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/moc15_-_rafael_equipe_ultraleve.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/moc16_-_loro_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/moc17-_rafael_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/moc18_-_rafael_mocao_de_aplausos_guerreiros_da_luz.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2110/moc19_-_rafael_mocao_de_aplausos_meninas_da_mel_JPSd4wY.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2116/moc20_-_ailton_pesar_bertoldo_veiga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2135/moc21_-_rafael_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2136/moc22_-_isaias_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/moc23-_joel___-_repudio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/mocao_24_rafael.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/mocao_25_rafael.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/mocao_27_diego.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/mocao_28_isaias_mcT7Whh.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/portaria_01.2019_nomeia_catia.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/portaria_02.2019_nomeia_cleuza.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/portaria_03.2019_nomeia_kleber.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/portaria_04.2019_nomeia_romulo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/portaria_05.2019_nomeia_paula.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/portaria_06.2019_horario_de_funcionamento_no_re_Rmk0w1M.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/portaria_07.2019_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/portaria_08.2019_nomeia_pregoeira.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/portaria_09.2019_movimentacao_bancaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/portaria_10.2019_nomeia_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/portaria_12.2019_nomeia_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/portaria_13.2019_nomeia_comissoes_permanentes.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/portaria_14.2019_nomeia_comissoes_permanentes.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/portaria_15.2019_exonera_romulo.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/portaria_16.2019_nomeia_consultor_legislativo.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/portaria_17.2019_nomeia_comissao_especial_para__eTJIxo2.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/portaria_18.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/portaria_19.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/portaria_20.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/portaria_21.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/portaria_22.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/portaria_23.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2123/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/portaria_25.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/portaria_26.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/portaria_29.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/projeto_de_decreto_01.2019_duodecimos.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/projeto_de_decreto_02.2019_aprova_contas_sem_r_iOOPUUT.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/plc_no_01.2019.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/plo_02.2019_subvencao_sitio_shalom_e_asilo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/plo_03.2019_rateio_ciesp_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/plo_04.2019_subvencao_sopa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/plo_05.2019_-_transmissao_licitacoes.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/plo_07.2019_-_bloqueador_de_ar.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/plo_08.2019.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/plo_09.2019_-piso_magisterio_2019.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/plo_10.2019_-_revisao_geral_camara_compilado.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/plo_12.2019_-_vam_saude_2019.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/plo_14.2019_-_suplementacao_hospital_fazenda.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/plo_15.2019_-_cobertura_quadra_gilson_lamha.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/plo_16.2019_-_educacao_e_formacao_em_saude_1.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/plo_17.2019_-_comtur.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/plo_18.2019_-_fumtur.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/plo_19.2019_-mulheres_vitimas_de_violencia_rafael.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/plo_20.2019_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/plo_21.2019_-campanha_de_conscientizacao.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/plo_22.2019_-_transporte_estudantil.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/plo_23.2019_-_denisy_isencao_iptu.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/plo_24.2019_-_insere_no_orcamento_vigente_natu_d0vQ4I0.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/plo_25.2019_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/plo_26.2019_-_c.supl._equipamentos_eja.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/plo_27.2019_-_beneficios_eventuais_2019.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/plo_29.2019_-_troco_solidario_-_tiago.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/plo_30.2019_-_altera_a_lm_1.850-2018_fundo_mun_HQ51xeY.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/plo__31.2019_-_asilo_aumento.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/plo_32.2019_-_hospital_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/plo_33.2019_-_revisao_geral_2019.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/plo_34.2019_-_asilo_e_morada_emenadas_impositivas.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/plo_35.2019_-_beneficios_eventuais_2019_1.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/plo_36.2019_-_tiago_altera_troco_solidario.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2099/plo_37.2019_-_insere_no_orcamento_vigente.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2100/plo_38.2019_-_abertura_de_credito.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2120/plo_39.2019_-_altera_a_lei_1750_de_2015_autoriz_xJz0pOk.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2121/plo_40.2019_-_acs_2019_1.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2122/plo_41.2019_-_hospital_r_50.00000.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2124/plo_42.2019_-_financiamento_maquina_bdmg.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2125/plo_43.2019_-_financiamento_construcao_ampliac_f81IQD5.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2126/plo_44.2019_-_financiamento_infraestrutura_urbana_bdmg.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2127/plo_45.2019_-_c.suplementar_construcao_ubs_sud_2EJsvtP.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2128/plo_46.2019_-_aquisicao_terreno_praca.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2129/plo_47.2019_-_alteracao_prorreforma.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2154/plo_49.2019_-_aquisicao_veiculo_com_justificat_CZrxkiv.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2155/plo_50.2019_-_autoriza_o_parcelamento_com_a_rede.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/plo_51.2019_-_credito_suplementar_hospital_3_2019.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/plo_52.2019_-_hospital_r_142.00000.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/plo_53.2019_-_conselho_municipal_de_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/plo_54.2019_-_programa_de_prevencao_dengue.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/plo_55.2019_-_14o_salario_2019.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plo_56.2019_-_autoriza_o_municipio_a_ceder_divi_riSubCH.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/plo_57.2019_-_cantina_cemiterio.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/plo_58.2019_-_vestiario_-_edgard_moreira.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/plo_59.2019_-_revisao_salarial_acs_2020.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/plo_60.2019_-_veiculo_educacao.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/plo_61.2019_-_hospital_r_130.00000.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/plo_62.2019_-_hospital_alteracao_orcamentaria__BYdQbJe.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/resolucao_02.2019_-_substitutivo.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/resolucao_03.2019_-_carro_oficial.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/001_-_loro_mp_pedreiro.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/002_-_loro_madeira_palacio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/rep._003_joel.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/rep._04_loro.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/rep._05_loro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/rep._06_loro.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1853/01_loro_dispensa_37.2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1854/02_loro_contas_celulares.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/03_loro_contratos_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/04-loro_reforma_exposicao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/05-loro_resolucoes_cme.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/06_loro_cobertura_palacio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/07_loro_pareceres_sociais.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/08_loro_baterias.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/09_diego_saldo_fme.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/10_loro_apoio_oficio_08.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/11_loro_questionamento_tce.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/12_joel_farmacia.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/13_loro_acompanhamento_pad.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/14_loro_mp_caso_giovani.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/req._15_loro.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/content.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/18_loro_transporte_estudantes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/19_joel_cpi_caso_giovani.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/20_rafael_vigia.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/21_joel_fme.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/22_diego_caso_giovani.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/23_rafael_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/25_joel_processo_portaria_193.2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/26_joel_propaganda_e_publicidade.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/27_tiago_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/28_loro_baterias_educacao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/29_rafael_terrenos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/30_loro_dispensa_parecer.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/31_diego_piso_ace.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/32_joel_documentacao_loteamento.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/33_loro_mercadorias_na_rua.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/34_contas_agua.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/35_joel_pregao_522018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/36_rafael_painel_de_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/37_diego_precatorios.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/38_loro_contestacao_arquivamento.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/39_joel_estimativa.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2115/40_rafael.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2119/41_loro_prorreforma.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/req._42_loro.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/43_loro_inf._contas_cel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/44_joel_conselho_esporte.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/45_joel_postes.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/46_rafael-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/req._47_diego.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2164/req._48_loro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2165/req._49_loro.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2166/req._50_diego.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2167/req._51_loro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2168/req._52_loro.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/req._53_loro.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/ind._185_rafael.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/req._055_loro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/req._056_ailton.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/req._57_joel.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/req._58_loro.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/req._59_loro.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/req._60_joel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/req._061_loro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/req._62_loro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2134/pelo_02.2019.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/01_loro_ce_agua.esgoto1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1835/02_joel_auxilio_funeral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/03_loro_calcada_bianco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/04_joel_bueiro_contorno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/05_joel_capina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/06_capina_travessa_camilo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/07_joel_limpeza_cutieira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/08_diego_limpeza_olaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/09_diego_calcamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/10_tanauza_-_travessia_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1844/11_isaias_pintura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1845/12_diego_protetor_solar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1846/13_rafael_lixeiras_pracas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/14_rafael_caixas_dagua.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1848/15_rafael_lei_13803.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1849/16_rafael_portal_de_investimentos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1850/17_rafael_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1851/18_joel_-_operarios.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1852/19_joel_-_horario_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/20_diego_-_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/21_diego_quebra_molas_miquelina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/22_denisy_jorge_franklin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/23_tanauza_minas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/24_rafael_parquinho_praca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/25_rafael_reparo_quadra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/26_tiago_redutor_de_velocidadeverbal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1888/27_diego_sao_manoel_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/28_loro_calcamento_travessa_pedro_dutra.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/29_rafael_internet.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/30_rafael_retirada_de_lixeira.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/31_rafael_consulta_publica.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/32_tanauza_patrol_sao_manoel.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/33_diego_varredura_avenida_do_contorno.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/34_joel_estacionamento.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/35_loro_impositiva.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/36_tanauza_impositiva.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/37_joel_impositiva.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/38_diego_-_poda_melo_viana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/39_joel_kombi_escolar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/40_joel_monitor_kombi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/41_joel_area_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/42_denisy_programa_de_protecao_de_minas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1909/43_isais_capina_jose_monteiro_de_rezende.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/44_isaias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/45_isais_varredura_da_rua_homero_jose_mattos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/46_rafael_regularizacao_no_de_casas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/47_rafael__curso_de_libras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._48_tanauza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/ind._49_loro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/ind._50_loro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/ind._51_denisy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/ind._52_tiago.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/ind._53_rafael.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._54_loro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._55_loro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._56_joel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/57_diego_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/58_tiago_lampadas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._59_rafael_denisy_isaias_ailton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._60_diego.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._61_rafael.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/ind._62_denisy.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._63_isaias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/ind._64_aliton.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/ind._65_loro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._66_diego.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._67_tanauza.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/content_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._69_tiago.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/70-_joel_impositiva_hsjb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/71-_tanauza_impositiva_hsjb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/72_joel_entulho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/73_joel_capina_rua_f.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/74_joel_rua_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/75_loro_esgoto_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/76_loro_pluvial_rua_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/77_loro_av_contorno_esgoto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/78_loro_trav_ary_maroco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/79_loro_parque_hv.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/80_joel_quadra_da_olaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/81_joel_arquibancada_quadra_da_olaria_-_copia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/82_joel_rua_santa_tereza.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/83_ailton_impositiva.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/84_joel_veiculos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/85_joel_orelhao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/86_tiago_equipamentos_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/88_tiago_patio_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/89_tiago_varredoras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/90_diego_capina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/91_diego_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/92_rafael_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/93_isaias_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/95_rafael_melhorias_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/96_rafael_melhorias_campo_socyte.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/97_denisy_lluis_marocco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/98_diego_-_calcada_luiz_ferrari.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/99_diego_-_guard_rail_estadual.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/100_rafael_equipamentos_dengue.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/101_joel_reuniao_correio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/102_joel_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/103_joel_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/104_loro_agua_santa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/105_rafael_crescer.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/106_rafael_lona_barracas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/107_joel_funcionamento_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/108_joel_tomadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/109_joel_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/110_joel_tapa_buraco_ii.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/112_diego_capina_av_contorno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/113_diego_mais_varredores.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/114_rafael_entulho_anselmo_colace.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/115_denisy_limpeza_corrego.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2038/117_joel_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/118__joel_bueiro_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/119_joel_quebra_molas_francisco_gonccalves.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/120_joel_-_rua_jorge_salomao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/121_diego_-_capacitacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/122_loro_terrenos_gilson_lamha.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/123_isaias_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/124_joel_-_exame_dengue.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/125_joel_-_entulho_rua_g_gilson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/126_joel_esgoto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/127_joel_rua_coronel_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/128_diego_rua_primo_rossi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/129rafael_aluguel_empresas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._130_loro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._131_loro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/ind._132_loro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/ind._133_diego.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/134_joel__motoristas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/135_joel_creche.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/136_joel_buraco.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/137_joel_terreno_lixo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/138_rafael_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/139_diego_jose_varanda.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/140_diego_balthazar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/141_joel_lixeira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/142_diego_lampadas_exposicao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/143joel_bueiro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/144_joel_quebra_molas_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/145_joel_quebra_molas_edgar_moreira.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/146_joel_mato.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/147_rafael_bdmg.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2101/148_joel_parque_dos_ferroviarios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2102/149_joel_joao_pinto_de_castro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2103/150_joel_entulho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2104/151_joel_casa_abandonada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2105/152_joel_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2106/153_denisy_entulho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2107/154_joel_entulho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2108/155_rafael_jovem_senador.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2109/156_rafael_quadra_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2111/157_joel_torre_tv.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2112/158_diego_botas_capina.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2114/160_rafael.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2117/161_diego_bebdouro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2130/163_joel_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2131/164_joel_banheiro_coreto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2132/165_joel_placas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2133/166_joel__bracos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ind._167_joel.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/ind._169_joel.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/ind._170_joel.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/ind._171_joel_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/172_rafael_selo_arte.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/173_isaias_sistema_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/ind.__174_rafael.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2156/ind._175_diego.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2157/ind._176_diego.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2158/ind._177_joel.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2159/ind._178_joel.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2160/ind._179_joel.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2161/ind._180_joel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2162/ind._181_joel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2163/ind._182_joel.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/ind._183_tanauza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/ind._184_rafael.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/ind._185_rafael.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/ind._186_diego.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/ind._187_isaias.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/ind._188_loro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/ind._189_rafael.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/proposicoes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/ind._191_isaias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/ind._192_isaias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/ind._193_joel.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/ind._194_rafael.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/ind._195_rafael.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/ind._196_rafael.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/ind._197_isaias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/ind.__198_loro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/ind._199_rafael.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/ind._200_rafael.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/ind._201_tanauza.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/ind._208_diego.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/ind._210_diego.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/ind._211_joel.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/ind._212_joel.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/ind._213_joel.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/ind._214_joel.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/ind._125_rafael.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/ind._216_joel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/ind._217_joel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/ind._218_rafael.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/ind._219_tanauza.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/moc1_-_diego_-_solidariedade_brumadinho.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/moc2_-_tiago_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/moc3-_rafael_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/moc4_-_tiago__aplausos_wagner_rosario.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/moc5-_rafael_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/mocao_6_loro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/moc7_-_tiago_pesar_jose_carlos_mayrink.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/moc8_-_joel_apalusos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/moc9_-_rafael___aplausos___farmacia.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/moc10_-_joel-_adriano_bem_bem.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/moc11_-_loro_-_mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/moc12_-_joel_-_thiago_botafogo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/moc13_-_tiago_-_pe_cassio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/moc14_-_rafael__sr._salvador.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/moc15_-_rafael_equipe_ultraleve.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/moc16_-_loro_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/moc17-_rafael_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/moc18_-_rafael_mocao_de_aplausos_guerreiros_da_luz.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2110/moc19_-_rafael_mocao_de_aplausos_meninas_da_mel_JPSd4wY.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2116/moc20_-_ailton_pesar_bertoldo_veiga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2135/moc21_-_rafael_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2136/moc22_-_isaias_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/moc23-_joel___-_repudio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/mocao_24_rafael.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/mocao_25_rafael.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/mocao_27_diego.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/mocao_28_isaias_mcT7Whh.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/portaria_01.2019_nomeia_catia.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/portaria_02.2019_nomeia_cleuza.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/portaria_03.2019_nomeia_kleber.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/portaria_04.2019_nomeia_romulo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/portaria_05.2019_nomeia_paula.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/portaria_06.2019_horario_de_funcionamento_no_re_Rmk0w1M.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/portaria_07.2019_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/portaria_08.2019_nomeia_pregoeira.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/portaria_09.2019_movimentacao_bancaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/portaria_10.2019_nomeia_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/portaria_12.2019_nomeia_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/portaria_13.2019_nomeia_comissoes_permanentes.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/portaria_14.2019_nomeia_comissoes_permanentes.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/portaria_15.2019_exonera_romulo.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/portaria_16.2019_nomeia_consultor_legislativo.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/portaria_17.2019_nomeia_comissao_especial_para__eTJIxo2.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/portaria_18.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/portaria_19.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/portaria_20.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/portaria_21.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/portaria_22.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/portaria_23.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2123/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/portaria_25.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/portaria_26.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/portaria_29.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/projeto_de_decreto_01.2019_duodecimos.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/projeto_de_decreto_02.2019_aprova_contas_sem_r_iOOPUUT.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/plc_no_01.2019.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/plo_02.2019_subvencao_sitio_shalom_e_asilo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/plo_03.2019_rateio_ciesp_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/plo_04.2019_subvencao_sopa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/plo_05.2019_-_transmissao_licitacoes.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/plo_07.2019_-_bloqueador_de_ar.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/plo_08.2019.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/plo_09.2019_-piso_magisterio_2019.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/plo_10.2019_-_revisao_geral_camara_compilado.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/plo_12.2019_-_vam_saude_2019.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/plo_14.2019_-_suplementacao_hospital_fazenda.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/plo_15.2019_-_cobertura_quadra_gilson_lamha.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/plo_16.2019_-_educacao_e_formacao_em_saude_1.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/plo_17.2019_-_comtur.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/plo_18.2019_-_fumtur.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/plo_19.2019_-mulheres_vitimas_de_violencia_rafael.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/plo_20.2019_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/plo_21.2019_-campanha_de_conscientizacao.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/plo_22.2019_-_transporte_estudantil.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/plo_23.2019_-_denisy_isencao_iptu.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/plo_24.2019_-_insere_no_orcamento_vigente_natu_d0vQ4I0.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/plo_25.2019_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/plo_26.2019_-_c.supl._equipamentos_eja.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/plo_27.2019_-_beneficios_eventuais_2019.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/plo_29.2019_-_troco_solidario_-_tiago.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/plo_30.2019_-_altera_a_lm_1.850-2018_fundo_mun_HQ51xeY.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/plo__31.2019_-_asilo_aumento.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/plo_32.2019_-_hospital_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/plo_33.2019_-_revisao_geral_2019.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/plo_34.2019_-_asilo_e_morada_emenadas_impositivas.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/plo_35.2019_-_beneficios_eventuais_2019_1.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/plo_36.2019_-_tiago_altera_troco_solidario.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2099/plo_37.2019_-_insere_no_orcamento_vigente.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2100/plo_38.2019_-_abertura_de_credito.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2120/plo_39.2019_-_altera_a_lei_1750_de_2015_autoriz_xJz0pOk.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2121/plo_40.2019_-_acs_2019_1.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2122/plo_41.2019_-_hospital_r_50.00000.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2124/plo_42.2019_-_financiamento_maquina_bdmg.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2125/plo_43.2019_-_financiamento_construcao_ampliac_f81IQD5.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2126/plo_44.2019_-_financiamento_infraestrutura_urbana_bdmg.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2127/plo_45.2019_-_c.suplementar_construcao_ubs_sud_2EJsvtP.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2128/plo_46.2019_-_aquisicao_terreno_praca.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2129/plo_47.2019_-_alteracao_prorreforma.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2154/plo_49.2019_-_aquisicao_veiculo_com_justificat_CZrxkiv.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2155/plo_50.2019_-_autoriza_o_parcelamento_com_a_rede.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/plo_51.2019_-_credito_suplementar_hospital_3_2019.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/plo_52.2019_-_hospital_r_142.00000.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/plo_53.2019_-_conselho_municipal_de_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/plo_54.2019_-_programa_de_prevencao_dengue.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/plo_55.2019_-_14o_salario_2019.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plo_56.2019_-_autoriza_o_municipio_a_ceder_divi_riSubCH.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/plo_57.2019_-_cantina_cemiterio.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/plo_58.2019_-_vestiario_-_edgard_moreira.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/plo_59.2019_-_revisao_salarial_acs_2020.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/plo_60.2019_-_veiculo_educacao.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/plo_61.2019_-_hospital_r_130.00000.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/plo_62.2019_-_hospital_alteracao_orcamentaria__BYdQbJe.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/resolucao_02.2019_-_substitutivo.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/resolucao_03.2019_-_carro_oficial.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/001_-_loro_mp_pedreiro.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/002_-_loro_madeira_palacio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/rep._003_joel.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/rep._04_loro.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/rep._05_loro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/rep._06_loro.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1853/01_loro_dispensa_37.2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1854/02_loro_contas_celulares.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/03_loro_contratos_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/04-loro_reforma_exposicao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/05-loro_resolucoes_cme.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/06_loro_cobertura_palacio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/07_loro_pareceres_sociais.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/08_loro_baterias.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/09_diego_saldo_fme.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/10_loro_apoio_oficio_08.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/11_loro_questionamento_tce.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/12_joel_farmacia.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/13_loro_acompanhamento_pad.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/14_loro_mp_caso_giovani.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/req._15_loro.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/content.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/18_loro_transporte_estudantes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/19_joel_cpi_caso_giovani.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/20_rafael_vigia.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/21_joel_fme.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/22_diego_caso_giovani.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/23_rafael_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/25_joel_processo_portaria_193.2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/26_joel_propaganda_e_publicidade.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/27_tiago_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/28_loro_baterias_educacao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/29_rafael_terrenos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/30_loro_dispensa_parecer.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/31_diego_piso_ace.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/32_joel_documentacao_loteamento.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/33_loro_mercadorias_na_rua.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/34_contas_agua.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/35_joel_pregao_522018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/36_rafael_painel_de_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/37_diego_precatorios.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/38_loro_contestacao_arquivamento.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/39_joel_estimativa.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2115/40_rafael.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2119/41_loro_prorreforma.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/req._42_loro.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/43_loro_inf._contas_cel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/44_joel_conselho_esporte.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/45_joel_postes.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/46_rafael-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/req._47_diego.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2164/req._48_loro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2165/req._49_loro.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2166/req._50_diego.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2167/req._51_loro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2168/req._52_loro.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/req._53_loro.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/ind._185_rafael.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/req._055_loro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/req._056_ailton.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/req._57_joel.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/req._58_loro.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/req._59_loro.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/req._60_joel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/req._061_loro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/req._62_loro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>