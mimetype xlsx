--- v0 (2026-02-26)
+++ v1 (2026-04-26)
@@ -51,5766 +51,5766 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA AS LEIS COMPLEMENTARES Nº 7 DE 18 DE ABRIL DE 2006 E N º 11 DE 10 DE DEZEMBRO DE 2008, MODIFICANDO A CARGA HORÁRIA DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI O PROGRAMA DE PRORROGAÇÃO DA LICENÇA À GESTANTE E À ADOTANTE, ESTABELECE OS CRITÉRIOS DE ADESÃO AO PROGRAMA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR Nº7 DE 18 DE ABRIL DE 2005 TRANSFORMANDO O CARGO DE AUXILIAR DE ENFEMAGEM EM TÉCNICO DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t xml:space="preserve">Isaias </t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A MUNICÍPIO A COMPENSAR DÉBITOS DE QUALQUER NATUREZA, INSCRITOS OU NÃO EM DÍVIDA ATIVA, COM CRÉDITOS DE PRECATÓRIOS DIRETAMENTE COM O CREDOR OU TERCEIRO ADQUIRENTE DO MESMO CRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O GUIA DE SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE SEJA PROVIDENCIADO A ATUALIZAÇÃO DO SITE DA CÂMARA MUNICIPAL DE BICAS, O ENVIO E COMUNICAÇÃO PARA TODOS OS VEREADORES DE TODAS AS CORRESPONDÊNCIAS E DOCUMENTOS REMETIDOS PARA ESTA CASA QUE SEJAM DE INTERESSE COLETIVO, DEVENDO TAMBÉM SEREM ENVIADOS POR EMAIL AS MATÉRIAS QUE DEREM ENTRADA, SEJAM DO EXECUTIVO OU DE ALGUM VEREADOR. NECESSÁRIO TAMBÉM O ENVIO DE PARECER DA ASSESSORIA JURÍDICA DA CÂMARA E DAS COMISSÕES, ASSIM QUE FOREM EMITIDAS E ANEXADAS AO PROCESSO_x000D_
 </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE QUE PROVIDENCIEI A COLOCAÇÃO DA COBERTURA DA QUADRA DO CAMPO DO LEOPOLDINA. </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A TROCA DA AREIA POR CIMENTO OU GRAMA SINTÉTICA NA PRAÇA LOCALIZADA NO BAIRRO DO CAMPO DO LEOPOLDINA._x000D_
 SOLICITO TAMBÉM, A TROCA DOS BRINQUEDOS QUE SE ENCONTRA EM MAL ESTADOS, REPAROS NA ILUMINAÇÃO DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Sônia Mattos</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE AUMENTE O NÚMERO DE VIGIAS NA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, AO PRESIDENTE DESTA CASA E AOS PROPRIETÁRIOS DAS RÁDIOS COMUNITÁRIAS QUE REALIZEM CAMPANHA EDUCATIVA PARA QUE A POPULAÇÃO TOME CONHECIMENTO DA LEI COMPLEMENTAR Nº 03/93, NOSSO CÓDIGO DE POSTURAS MUNICIPAL.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE TOME PROVIDÊNCIAS QUANTO À LIMPEZA DO LOTE LOCALIZADO À RUA SANTA TEREZA, AO LADO DO NÚMERO 38.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE PLACA IDENTIFICANDO A RUA BALTAZAR DOS SANTOS FARIA, NO BAIRRO RETTO JÚNIOR.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE PROVIDENCIE REPAROS NA CAPELA MORTUÁRIA DO CEMITÉRIO MUNICIPAL DE BICAS A FIM DE ELIMINAR AS INFILTRAÇÕES E GOTEIRAS. PEÇO AINDA A TROCA DOS BEBEDOUROS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Diego da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PASSAGEM DO VEÍCULO EQUIPADO COM O FUMACÊ PARA PREVENÇÃO DA DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE PASSAGEM DE PEDESTRES LIGANDO A ESQUINA DA RUA LEVINDO COELHO À RUA NILSON BATISTA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE PROVIDENCIE REPAROS NA ILUMINAÇÃO E NO CHAFARIZ DA PRAÇA SÃO JOSÉ DE BICAS, COLOCANDO TAMBÉM CERCA DE PROTEÇÃO ENTORNO DO CHAFARIZ.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE PROVIDENCIE A INCLUSÃO DOS AGENTES DE COMBATE ÀS ENDEMIAS NA FOLHA DE PAGAMENTO, CRIANDO OS RESPECTIVOS CARGOS E DANDO CUMPRIMENTO À PREVISÃO DA LEI 11.350 DE 5 DE OUTUBRO DE 2006 QUE PREVÊ O PISO SALARIAL PROFISSIONAL NACIONAL E DIRETRIZES PARA O PLANO DE CARREIRA DOS REFERIDOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Denisy Durão</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PRESIDENTE ALOYSIO BARBOSA BORGES QUE CEDA AO MUNICÍPIO O PRÉDIO DA CÂMARA MUNICIPAL, DE FORMA TEMPORÁRIA, ENQUANTO ESTA CASA NÃO SE ESTABELEÇA NO LOCAL.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PRESIDENTE ALOYSIO BARBOSA BORGES QUE  COLOQUE NO SITE DA CÂMARA MUNICIPAL MENSAGEM INSTITUCIONAL SOBRE O COMBATE DA DENGUE.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A LIMPEZA DO TERRENO DO ANTIGO DER LOCALIZADO AO FIM DA AVENIDA GOVERNADOR VALADARES.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx</t>
   </si>
   <si>
     <t>SUGIRO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INSTALE CORRIMÃO EM TORNO DAS DUAS RAMPAS E ESCADAS DE ACESSO AO TERMINAL RODOVIÁRIO JOSÉ CROCE.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx</t>
   </si>
   <si>
     <t>SUGIRO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE FAÇA NO PLANO DE CONTINGÊNCIA DA DENGUE A INCLUSÃO DE UM POSTO DE ATENDIMENTO, COM SALA DE HIDRATAÇÃO, ATENDIMENTO MÉDICO E ENFERMARIA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE COLOQUE UMA PLACA DE PROIBIÇÃO DE ESTACIONAMENTO E PARADA NA PRAÇA SÃO JOSÉ, NO TRECHO QUE VAI DA ESQUINA COM A RUA AMILCAR VERLANGIERI REBOUÇAS ATÉ O PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE RESERVE NOS TERMOS DA LEI 13146 DE 6 DE JULHO DE 2015 E DO ESTATUTO DO IDOSO, VAGAS DE ESTACIONAMENTO PARA IDOSOS E DEFICIENTES EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE RETOME O ATENDIMENTO DO PROGRAMA SAÚDE DO TRABALHADOR PARA O HORÁRIO DAS 18H ÀS 22H.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE CALÇADAS NAS RUAS JOÃO BATISTA DA SILVA, NOEL AUGUSTO DE CASTRO E RUA &amp;#8220;D&amp;#8221; NO BAIRRO GILSON LHAMA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE O ASFALTAMENTO DAS SEGUINTES RUAS: AVENIDA MARIA SILVA RAMOS, NO BAIRRO ALTO DAS BRISAS E NA RUA BARONESA DE CATAS ALTAS, NO BAIRRO JARDIM SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE, ATRAVÉS DA SECRETARIA COMPETENTE, VERIFIQUE A VIABILIDADE DA REGULARIZAÇÃO DA RUA EM DESTAQUE NO MAPA EM ANEXO, VERIFICANDO A POSSIBILIDADE DE DENOMINAR A MESMA E NUMERAR AS CASAS QUE NELA SE ENCONTRAM CONSTRUÍDAS. </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO À COMISSÃO DE DIREITOS HUMANOS QUE APURE COMO ESTÃO OCORRENDO OS ATENDIMENTOS DE SAÚDE DOS DETENTOS NO PRESÍDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA VERIFICADO PELA COMISSÃO DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA OS PAGAMENTOS DE ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO O NIVELAMENTO DA RUA ANTÔNIO BERTELLI, EM FRENTE AO NÚMERO 7, NO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO RECONSTRUÇÃO DO BUEIRO NA RUA NILSON BATISTA VIEIRA, QUE FICA NA CALÇADA EM FRENTE AO NÚMERO 165.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE AGENDE REUNIÃO COM A CEMIG PARA ESCLARECER OS MOTIVOS DAS CONSTANTES QUEDAS DE ENERGIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A &amp;#8220;REFORMA E LIMPEZA&amp;#8221; DO BUEIRO PRÓXIMO AO NÚMERO 185 NA RUA NILSON BATISTA VIEIRA, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A &amp;#8220;REFORMA E LIMPEZA&amp;#8221; DA PRAÇA E DA QUADRA ESPORTIVA DA RUA PREFEITO HÉLIO DORNELAS BASÍLIO NO BAIRRO GILSON LAMHA. </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO SR. PREFEITO MUNICIPAL HONÓRIO DE OLIVEIRA QUE  PROMOVA LEVANTAMENTO DE IMÓVEIS OCIOSOS DA PREFEITURA MUNICIPAL E PROMOVA A VENDA CONSOANTE AS NORMAS PERTINENTES,  PARA UTILIZAÇÃO DOS RECURSOS APURADOS  EM SERVIÇOS PÚBLICOS._x000D_
 NESTE CONTEXTO QUE SEJA EFETUADO A ANÁLISE PARA APLICAÇÃO DO CONTIDO NA LEI MUNICIPAL Nº 1750/2015 QUE AUTORIZA A VENDA DE IMÓVEL._x000D_
 </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE TURISMO QUE OBSERVE O PRAZO PARA ENVIO DE DOCUMENTAÇÃO PARA A HABILITAÇÃO DO ICMS TURÍSTICO, QUE VAI ATÉ O DIA 31 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS QUE PROVIDENCIE A LIMPEZA DE FORMA URGENTE DO CÓRREGO, NAS PROXIMIDADES DO CAMPO DO ESPORTE CLUBE BIQUENSE. 		APROVEITANDO O ENSEJO, REITERAMOS A NECESSIDADE DE NOTIFICAÇÃO DE PROPRIETÁRIOS DE LOTES PARA QUE PROVIDENCIEM A LIMPEZA DOS MESMOS, DE ACORDO COM A LEGISLAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA DEFESA CIVIL DE BICAS, QUE REPASSE À CÂMARA MUNICIPAL DE BICAS AS INFORMAÇÕES DAS ÁREAS DE RISCO, PARA CONHECIMENTO E ACOMPANHAMENTO DAS PROVIDÊNCIAS A SEREM TOMADAS, E PARA A SECRETARIA DE OBRAS, PARA QUE TOME AS MEDIDAS NECESSÁRIAS DE PRECAUÇÃO DE ACIDENTES E CATÁSTROFES.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA REPARADO O ESGOTO A CÉU ABERTO À RUA CORONEL FRANCISCO SALES, EM FRENTE AO Nº90.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A FARMÁCIA POPULAR ATUALIZE DIARIAMENTE OS POSTOS DE SAÚDE SOBRE OS REMÉDIOS DISPONÍVEIS, PARA EVITAR O DESLOCAMENTO DESNECESSÁRIO DE ENFERMOS</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO GUARD RAIL À RUA GARCIA PASSOS NO ENTRONCAMENTO COM A RUA ALCINA MARIA TRESSE.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA O RESTANTE DA CALÇADA À RUA NILSON BATISTA VIEIRA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A VERIFICAÇÃO DAS ÁRVORES, CASO NECESSITE A PODAGEM DESTAS ÁRVORES, NA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A CONSTRUÇÃO DE UMA CALÇADA NA RUA PREFEITO OLIVEIRA SOUZA, ANTIGA LINHA FERROVIÁRIA, LIGANDO A ESCOLA ESTADUAL DEPUTADO OLIVEIRA SOUZA ATÉ SEU TÉRMINO, PRÓXIMO A ROTATÓRIA DA ESCOLA CORONEL SOUZA</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE SAÚDE, QUE JUNTAMENTE À DIREÇÃO DO CIESP &amp;#8211; CONSÓRCIO INTERMUNICIPAL DE ESPECIALIDADES QUE INCLUA NO PLANO DE METAS E AÇÕES, A IMPLANTAÇÃO DE UM CENTRO DE HEMODIÁLISES, PARA ATENDER OS MUNICÍPIOS CONSORCIADOS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXMO. SENHOR PREFEITO INICIE AS OBRAS DE MELHORIAS DAS VIAS PÚBLICAS NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXMO. SENHOR PREFEITO REALIZE ESTUDO PARA CONCESSÃO DE REAJUSTE SALARIAL PARA OS SERVIDORES E TAMBÉM REAJUSTE DO TICKET ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXMO. SENHOR PREFEITO, ATRAVÉS DA SECRETARIA DE OBRAS, FAÇA O REPARO DA CALÇADA DA RUA PREFEITO BARROSO GOMES, NO TRECHO ENTRE A PONTE SOBRE O CÓRREGO SÃO JOSÉ E A RUA BAETA NEVES.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A COMISSÃO DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA AVALIE O PAGAMENTO DE ADICIONAL POR INSALUBRIDADE DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADA LIXEIRA PARA ATENDER À ACADEMIA POPULAR À RUA CÔNEGO PIO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA INCLUÍDO NO LETREIRO QUE IDENTIFICA O PRÉDIO ONDE FUNCIONA A SEDE DA PREFEITURA MUNICIPAL DE BICAS O NOME &amp;#8220;CENTRO CÍVICO D. ASSIMA FARHAT.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O ATENDIMENTO DE SAÚDE DA COMUNIDADE DE SÃO MANOEL SEJA REALIZADO NO PRÉDIO DA EXTINTA ESCOLA DO POVOADO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A MELHORIA DA ILUMINAÇÃO NO BAIRRO DO CAMPO DO LEOPOLDINA. </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE REGULARIZE AS ÁREAS DE ESTACIONAMENTO NA RUA ARTHUR BERNARDES SINALIZANDO OS TRECHOS DE ESTACIONAMENTO PROIBIDO.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE EFETUE A LIMPEZA DOS BUEIROS DA RUA ARTHUR BERNARDES.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O CALÇAMENTO DA RUA ANTÔNIO FRANCISCO RODRIGUES NO POVOADO DE SANTA HELENA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO RESPONSÁVEL PELA LIMPEZA DA QUADRA PEDRO SILVA, SITUADA À RUA PADRE MANOEL PIRES PEREIRA.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE O MUNICÍPIO ENTRE EM CONTATO COM MAR DE ESPANHA PARA VERIFICAR A VIABILIDADE DO USO DA CROTALÁRIA NO COMBATE AO MOSQUITO AEDES AEGIPT.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA TRAVESSIA DE PEDESTRES NA RUA SANTA TEREZA EM FRENTE À MERCEARIA DOIS UNIDOS, POPULAR BAR DO BIGODE.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDO QUEBRA MOLAS NO FIM DA AVENIDA GOVERNADOR VALADARES UM QUEBRA MOLAS, PRÓXIMO AO NÚMERO 709.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE GRAMA SINTÉTICA NO PARQUINHO DA PRAÇA SÃO JOSÉ DE BICAS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.jpeg</t>
   </si>
   <si>
     <t>APRESENTO A MESA DIRETORA O PEDIDO PARA CRIAR O PROJETO CÂMARA NOS BAIRROS.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">             SOLICITO DA SECRETARIA DE TURISMO E DESENVOLVIMENTO ECONÔMICO, QUE APRESENTE PROJETO TURÍSTICO PARA ANÁLISE TÉCNICA, A FIM DE PLEITEAR APOIO FINANCEIRO JUNTO AO MINISTÉRIO DO TURISMO PARA A REALIZAÇÃO DE EVENTOS, ATÉ A DATA LIMITE DE 09 DE MARÇO DE 2017._x000D_
 _x000D_
 	DESTACAMOS QUE O PROJETO PODERÁ SER CONTEMPLADO COM O VALOR DE ATÉ R$ 150.000,00 (CENTO E CINQÜENTA MIL REAIS), TENDO EM VISTA A CLASSIFICAÇÃO DO MUNICÍPIO JUNTO AO MINISTÉRIO._x000D_
 </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.jpeg</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDO CALÇAMENTO EM AMBOS OS LADOS DA RUA BARONESA DE CATAS ALTAS, NO BAIRRO SANTO ANTÔNIO, NO TRECHO ENTRE OS NÚMEROS 163 A 255.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">             SOLICITO DA SECRETARIA DE SAÚDE, QUE REALIZE A DISTRIBUIÇÃO DE MATERIAL EDUCATIVO, PREVENTIVO CONTRA O USO DE DROGAS, QUE ESTÁ SENDO CONFECCIONADO PELA AMM, E QUE SERÁ ENTREGUE ÀS PREFEITURAS PARCEIRAS DA ENTIDADE.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA DISTRIBUÍDO EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL(EPI) ADEQUADO AOS FUNCIONÁRIOS DO RECOLHIMENTO DE LIXO E QUE SEJA RESPEITADO O LIMITE DA JORNADA DE TRABALHO E O PAGAMENTO DE HORAS EXTRAS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À PREFEITURA QUE NOTIFIQUE O PROPRIETÁRIO DE TRÊS VEÍCULOS VELHOS QUE ESTÃO PARADOS NA RUA PREFEITO OLIVEIRA SOUZA PERTO DA MAÇONARIA PARA QUE RETIREM OS MESMOS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O CALÇAMENTO DA RUA JOSÉ FRANCISCO CÂNDIDO SILVA, NO BAIRRO GILSON LAHMA</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITO O CALÇAMENTO DA RUA D, NO BAIRRO GILSON LHAMA._x000D_
 </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REPAROS NO CALÇAMENTO DA CURVA DA RUA C, NO BAIRRO GILSON LHAMA.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 QUE SEJA FEITO REPAROS NO CALÇAMENTO NA RUA B, NO BAIRRO GILSON LAHMA, EM FRENTE AO NÚMERO 138._x000D_
 </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA CALÇADA NA RUA JOSÉ COSTA, EM FRENTE AO NÚMERO 5.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA REPARADO O BEBEDOURO DA FARMÁCIA POPULAR.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA RETIRADO ENTULHO À RUA MARIA ANTÔNIA MACHADO MARQUES(ANTIGA RUA B), NO BAIRRO EDGAR MOREIRA, EM FRENTE AO NÚMERO 127.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A PREFEITURA FORNEÇA VESTIMENTAS APROPRIADAS PARA O TRABALHO DOS AGENTES COMUNITÁRIOS DE SAÚDE, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE FAÇA CAPINA NO CÓRREGO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL COLOQUE PLACA DE PROIBIÇÃO DE TRÁFEGO DE VEÍCULOS ARTICULADOS (CARRETAS) À RUA PREFEITO DR. ANTÔNIO BARROSO GOMES E NO FINAL DESTA NO CRUZAMENTO COM A RUA BAETA NEVES UMA PLACA DE CRUZAMENTO PERIGOSO.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A PREFEITURA FAÇA A CAPINA DA RUA FELIPE GUARNIERI NO BAIRRO ALFREDO GARCIA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A PREFEITURA FAÇA CONVÊNIO PARA EMISSÃO DAS CARTEIRAS DE IDENTIDADE.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE POSSÍVEL SEJA REALIZADO PELO EXECUTIVO MUNICIPAL A MELHORIA DA ILUMINAÇÃO DO CRUZEIRO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL PROVIDENCIE A CAPINA E LIMPEZA DA PRAÇA SITUADA NO CRUZAMENTO DA RUA MELO VIANA COM A RUA CÂNDIDO MOREIRA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PELO EXECUTIVO MUNICIPAL O NIVELAMENTO (&amp;#8220;PATROLAGEM&amp;#8221;), ROÇAMENTO DAS MARGENS E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO PELA PREFEITURA VIGIA PARA O TRECHO DO PARQUE DOS FERROVIÁRIOS ONDE FICA A RAMPA DE SKATE E PELA PM REFORÇO NAS RONDAS NO MESMO TRECHO.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA ADEQUADO COM URGÊNCIA O QUADRO DE FUNCIONÁRIOS DA E.M. DR. MATHEUS MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A REPINTURA E SINALIZAÇÃO DAS FAIXAS DE PEDESTRES DA RUA DOS OPERÁRIOS, A PRIMEIRA EM FRENTE AO BAR DO CANJICA E A SEGUNDA EM FRENTE À FARMÁCIA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA ERGUIDA GRADE AO REDOR DAS CAIXAS D&amp;#8217;ÁGUA DO PRESÍDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO HIDRANTE PARA ATENDER EVENTUAL EMERGÊNCIA NO PRESÍDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA ATUALIZADO O PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL DE BICAS</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA REPARADO O CAMPO E A QUADRA DO PARQUE DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADO REPARO NOS BRINQUEDOS DO PARQUINHO DA AVENIDA GOVERNADOR VALADARES (RETA), AO LADO DO NÚMERO 365.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA RECOLOCADA PLACA DE INÍCIO DE ÁREA PARA CARGA E DESCARGA À RUA SANTA TEREZA.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADA A LIMPEZA E REMOÇÃO DE ENTULHOS DA QUADRA DA ESCOLA MUNICIPAL CORONEL JOAQUIM JOSÉ DE SOUZA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO REDUTOR DE VELOCIDADE NA AVENIDA BARÃO DE CATAS ALTAS, PRÓXIMO AO NÚMERO 293.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A BIBLIOTECA DA ESCOLA MUNICIPAL RETTO JÚNIOR, HOJE DENOMINADA BIBLIOTECA MONTEIRO LOBATO, RECEBA DE VOLTA SEU ANTIGO NOME, BIBLIOTECA FRANCISCO RETTO FILHO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE ESTUDE A VIABILIDADE DE TRANSFERÊNCIA DA SECRETARIA DE EDUCAÇÃO PARA IMÓVEL PRÓPRIO JÁ EXISTENTE, OU MESMO A POSSIBILIDADE DE CONSTRUÇÃO PARA ABRIGÁ-LA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A CIMENTAÇÃO DAS ÁREAS ENTRE OS TÚMULOS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A CAPINA NO BAIRRO GILSON LAMHA. </t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE CULTURA, ESPORTE E LAZER QUE INFORME SE BICAS FOI INSCRITA NOS JOGOS DO INTERIOR DE MINAS (JIMI).</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITO DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A CAPINA DA TRAVESSA NOEL MENDES, ATRÁS DO MORRO DO ASILO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE RETIRE AS PLACAS IMPLANTADAS NA ÚLTIMO DIA 24/03/2017 AO LONGO DA  RUA SANTA TEREZA, SINALIZAÇÃO ESTA QUE PROÍBE O ESTACIONAMENTO DE CARROS NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS QUE PROVIDENCIE A LIMPEZA DAS CAIXAS D&amp;#8217;ÁGUA, NOS POSTOS DE SAÚDE, ESCOLAS, CRECHE MUNICIPAL E DEMAIS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO A REVISÃO DA DECISÃO DE NÃO TRANSPORTAR OS ESTUDANTES RESIDENTES EM BAIRROS OU LOCAIS AFASTADOS, ANALISANDO CASO A CASO, TENDO POR NORTE PRINCIPALMENTE A SEGURANÇA DOS MESMOS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A COMISSÃO DE SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL, REÚNA-SE COM A SECRETARIA MUNICIPAL DE SAÚDE PARA DISCUTIR E BUSCAR SOLUÇÃO PARA O PROBLEMA DO AGENDAMENTO DE EXAMES QUE NÃO SÃO REALIZADOS PELO NÃO COMPARECIMENTO DOS PACIENTES.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O REPARO DA ILUMINAÇÃO NA AVENIDA DO CONTORNO, PRÓXIMO AO CRUZAMENTO COM A RUA ÁUREA ALIADA PEREIRA LHAMA.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O REPARO DA ILUMINAÇÃO NO PROLONGAMENTO DA RUA FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO FIM DAS OBRAS DE CALÇAMENTO NO PROLONGAMENTO DA RUA FLORIANO PEIXOTO, REPARANDO AS ÁREAS DANIFICADAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJAM REALIZADAS OBRAS DE ADEQUAÇÃO À ACESSIBILIDADE NO PRÉDIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE EDUCAÇÃO PROMOVA O PROJETO &amp;#8220;CEMIG NAS ESCOLAS&amp;#8221; EM PARCERIA COM A COMPANHIA ENERGÉTICA DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE SAÚDE CRIE PROJETO PARA DISTRIBUIÇÃO DE PRÓTESES DENTÁRIAS ÀS PESSOAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE EDUCAÇÃO PROMOVA EM PARCERIA COMA POLÍCIA MILITAR CAMPANHA ANTIDROGAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROCEDA A REVISÃO DOS VALORES DOS AUXÍLIOS DA LEI 1663 DE 2013.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL CONSTRUA CALÇAMENTO NO PROLONGAMENTO DA RUA FLORIANO PEIXOTO, POUCO ANTES DA ENTRADA PARA O SÍTIO PARADELA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O REPARO DO PONTO DE TAXI À PRAÇA RAUL SOARES.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O REPARO DO MEIO FIO DA RUA C DO BAIRRO EDGAR MOREIRA EM FRENTE AO NÚMERO 86.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE PROTEÇÃO AO REDOR DAS ÁRVORES DE PAU-BRASIL NA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL REAJUSTE O VALOR DO TICKET ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO REUNIÃO COM A JFT ENGENHARIA E A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO PARA TRATAR DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA OBSERVADA A RESOLUÇÃO 180 DO CONTRAN NAS PLACAS AFIXADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA COBERTURA DE AREIA, OU OUTRO MATERIAL, NO PARQUINHO DA PRAÇA SÃO JOSÉ DE BICAS.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJAM CONSTRUÍDAS JUNÇÕES ENTRE AS CALÇADAS E AS FAIXAS ELEVADAS DE PEDESTRE, A FIM DE QUE ESTAS FIQUEM NIVELADAS.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O AFASTAMENTO DA REDE ELÉTRICA À RUA JOSÉ VARANDO NO TRECHO PRÓXIMO AO NÚMERO 710.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADA ILUMINAÇÃO PÚBLICA NO TRECHO MAIS ELEVADO DA RUA JOSÉ VARANDA, NOS ARREDORES DO NÚMERO 720.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA CAPINA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE ESTUDE A VIABILIDADE DE CRIAÇÃO DE PROJETO DE ECOPONTOS, (UNIDADES DE RECEBIMENTOS DE PEQUENOS VOLUMES DE ENTULHOS).</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA CAPINA DAS RUAS DO BAIRRO RETTO JÚNIOR.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA LIMPEZA E REVITALIZAÇÃO DA QUADRA, DOS VESTIÁRIOS, BANHEIROS E DA PRAÇA DO BAIRRO GILSON LAHMA.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA ACADEMIA POPULAR PARA PRÁTICA DE EXERCÍCIOS FÍSICOS NO BAIRRO GILSON LAHMA.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CAPINA E PROVIDENCIADO VARREDOR PARA A RUA JOSÉ SOARES.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DE SINAL DE INTERNET NAS PRAÇAS DO MUNICÍPIO QUE AINDA NÃO POSSUEM TAL SERVIÇO, INICIANDO PELO BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CAPINA DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CAPINA À RUA JOÃO MARQUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA REATIVADO, PELA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA COMPETENTE, O GRUPO ESCOTEIRO ARACATI.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA RETOMADO PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL O TRANSPORTE DE IDOSOS PARA OS PROJETOS DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">         SOLICITO AS SECRETARIAS MUNICIPAIS DE MEIO AMBIENTE E DE OBRAS QUE VERIFIQUEM PARA A PRÓXIMA EXPOSIÇÃO AGROPECUÁRIA A SITUAÇÃO DE ÁGUA PARA O GADO LEITEIRO. VERIFICAR SE HÁ NECESSIDADE DE INSTALAÇÃO DE MAIS UMA CAIXA D&amp;#8217;ÁGUA PARA ATENDER AOS EXPOSITORES.  </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CAPINA ÀS MARGENS DA &amp;#8220;ESTRADA DO CANJICA&amp;#8221; (ACESSO À CARLOS ALVES), NO TRECHO DO PONTO DE ÔNIBUS AO PÉ DA SERRA ATÉ A DIVISA COM O MUNICÍPIO DE SÃO JOÃO NEPOMUCENO.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A PREFEITURA CRIE UM CEMITÉRIO DE ANIMAIS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE OBRAS CONSTRUA CALÇAMENTO E CORRIMÃO NO MORRO DA RUA PRIMO ROSSI.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DESTINE ESPAÇO ESPECÍFICO NO CEMITÉRIO MUNICIPAL PARA O ASILO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE UMA PLACA INDICANDO A ROTA ROCHEDO/SÃO JOÃO NEPOMUCEMO, PRÓXIMO AO RELÓGIO NA RUA DOS OPERÁRIOS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE REINICIE O CURSO PREPARATÓRIO PRÉ-VESTIBULAR.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE O CORTE OU A PODA DE DUAS ÁRVORES LOCALIZADA NA RUA EDUARDO SALOMÃO DAVID. </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE PRESTE AS INFORMAÇÕES NECESSÁRIAS AO TRIBUNAL DE CONTAS PARA QUE POSSA AUXILIAR O MUNICÍPIO A TER UMA ARRECADAÇÃO MAIS EFICIENTE E SATISFATÓRIA.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CAPINA NO &amp;#8220;ESCADÃO&amp;#8221; NO BAIRRO LEOPOLDINA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A REFORMA DO TOLDO DO PSF SUL NA PARTE ALTA. </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO QUE A DIRETORIA DE ESPORTES ESTUDE A VIABILIDADE DE REALIZAÇÃO DE JOGOS E COMPETIÇÕES VOLTADOS PARA A TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA MUNICIPAL DE OBRAS QUE VERIFIQUE OS PROBLEMAS DE EXECUÇÃO DE OBRAS DE CALÇAMENTO NA RUA JOSÉ COSTA, BAIRRO GILSON LAMHA, E PROCEDA COM A COBRANÇA DE REPAROS À EMPRESA EXECUTORA.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA  FEITO O REPARO NOS BEBEDOUROS E NA PORTA DA CAPELA DO CEMITÉRIO MUNICIPAL .</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA PUBLICADO NO SITE DA PREFEITURA, EM PÁGINA PRÓPRIA, OS GASTOS COM RECURSOS DO FUNDO MUNICIPAL DO ESPORTE.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A INSTALAÇÃO DE ILUMINAÇÃO NA RUA DR. SEBASTIÃO CAMPOS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADA A TROCA DAS LÂMPADAS QUEIMADAS DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A CONSTRUÇÃO DE UMA ACADEMIA POPULAR NA RUA GOVERNADOR VALADARES, PRÓXIMO AO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADA PLACA INDICATIVA DA AVENIDA BIANCO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE CONSTRUA UM BUEIRO PRÓXIMO AO NÚMERO 364, NA RUA ARTHUR BERNARDES.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE FAÇA A LIMPEZA DO PRÉDIO PÚBLICO ONDE FUNCIONOU A EM ATHAYDE SURIANO PEREIRA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA RECUPERADO E AMPLIADO O SISTEMA DE ESCOAMENTO DE ÁGUA DA RUA PRESIDENTE GETÚLIO VARGAS ENTRE OS NÚMEROS 220 E 224.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO, QUE PROVIDENCIE A IMPLANTAÇÃO DE SOFTWARE, QUE ESTÁ DISPONIBILIZADO GRATUITAMENTE, E QUE SERVIRÁ DE AUXÍLIO NO MONITORAMENTO ESCOLAR.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL QUE, JUNTO À SECRETARIA DE SAÚDE, PROVIDENCIE A REGULARIZAÇÃO DO TRANSPORTE DE PACIENTES QUE NECESSITAM DE HEMODIÁLISE PERMANENTE NO MUNICÍPIO DE JUIZ DE FORA.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A SUBSTITUIÇÃO DO PAVIMENTO DAS RUAS JOSÉ VARANDA E FRANCISCO PADULA ATRAVÉS DO NIVELAMENTO E COLOCAÇÃO DE ASFALTO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.tiff</t>
   </si>
   <si>
     <t>SAUDANDO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE BICAS INDICO COMO SUGESTÃO QUE A MESMA ENTRE EM CONTATO COM O SENAC DE SÃO JOÃO NEPOMUCENO NO SENTIDO DE BUSCAR CURSOS DE ELETRICISTA RESIDENCIAL E BOMBEIRO HIDRÁULICO.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ESTUDADA A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA PROJETO DE LEI REGULAMENTANDO O USO E OCUPAÇÃO DO SOLO NA RUA CORONEL SOUZA.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Tiago Enfermeiro, Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO CAMPANHA ANTIDROGAS NAS ESCOLAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE CRIE A &amp;#8220;SEMANA DO DOADOR DE SANGUE&amp;#8221; EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL, QUE PROVIDENCIE A COLOCAÇÃO DE UM BRAÇO COM LUMINÁRIA, NO POSTE EM FRENTE A CASA 369, NA RUA WALDIR DE OLIVEIRA, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO, QUE CADASTRE O MUNICÍPIO NO PROGRAMA SAÚDE NA ESCOLA (PSE).</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE O CALÇAMENTO DA PRAÇA DO BAIRRO GILSON LAMHA, E ESTUDE A VIABILIDADE DE COLOCAÇÃO DE GRAMA SINTÉTICA OU PISO DE BORRACHA NO PARQUINHO DO REFERIDO BAIRRO. </t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL CRIE ESCRITÓRIO PARA ATENDIMENTO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael Aquino, Isaias </t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO JUNTO A SECRETARIA DE CULTURA, E A ORGANIZAÇÃO DA EXPOSIÇÃO AGROPECUÁRIA DE BICAS, A VIABILIDADE DE ESTABELECER UM DIA DA EXPOSIÇÃO, A GRATUIDADE DOS BRINQUEDOS DO PARQUE PARA AS CRIANÇAS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL QUE ATUALIZE A LISTAGEM DE SERVIDORES CONTRATADOS, COMISSIONADOS E EFETIVOS DISPONÍVEL NO WEBSITE DA PREFEITURA.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) À RUA FLORIANO PEIXOTO, PRÓXIMO AO CRUZAMENTO COM A RUA CAMILO FERNANDES ALHADAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA PAVIMENTADO O TRECHO FINAL DA RUA CATULINO BENEDICTO DORE.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA TERMINADO O PROJETO DE ILUMINAÇÃO DO ANTIGO LEITO DA REDE FERROVIÁRIA DENTRE AS RUA MELO VIANNA E PREFEITO OLIVEIRA SOUZA.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA TERMINADA A PAVIMENTAÇÃO DA RUA ANTÔNIO FERREIRA DE MATTOS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA SINALIZADO O CRUZAMENTO DAS RUAS JOAQUIM FERNANDES ALHADAS, ENGENHEIRO PEDRO DRUMMOND E PREFEITO OLIVEIRA SOUZA, PRÓXIMO AO COLÉGIO ESTADUAL DEPUTADO OLIVEIRA SOUZA, COM INDICAÇÕES DA ROTATÓRIA E PREFERÊNCIAS.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O ASFALTAMENTO DA RUA PRIMO ROSSI.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL QUE SEJA FEITO O APROVEITAMENTO DO VAGÃO PRÓXIMO AO CAMPO DO PARQUE DOS FERROVIÁRIOS, ATRAVÉS DO PROJETO DE CONVÊNIO QUE JÁ EXISTE OU DE OUTRA FORMA.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL QUE ENCAMINHE À EMPRESA RESPONSÁVEL PELA REALIZAÇÃO DA EXPOBICAS E PARA O(A) SECRETÁRIO(A) DA PASTA PERTINENTE, CÓPIA DAS LEIS MUNICIPAIS QUE TRATAM SOBRE A REALIZAÇÃO DE EVENTOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE PROVIDENCIE MELHORIAS NA ILUMINAÇÃO PÚBLICA NO TRECHO DO TREVO DE ACESSO AO BAIRRO EDGAR MOREIRA COM A RUA JOSÉ APOLINÁRIO DA SILVA.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE PROVIDENCIE MELHORAS NO MORRO À RUA G, ADJACENTE A TRAVESSA PEDRO DUTRA, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA PARA ATENDER À POPULAÇÃO DA AVENIDA GOVERNADOR VALADARES UMA QUADRA POLIESPORTIVA</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA A TROCA DE LÂMPADAS NA RUA SANTA TEREZA, NA ALTURA DO NÚMERO 279 E INSTALAÇÃO DE ILUMINAÇÃO À RUA ALIADA PEREIRA LAMHA, PRÓXIMO À POLICLÍNICA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO À SECRETARIA MUNICIPAL DE OBRAS QUE VERIFIQUEM A POSSIBILIDADE DE MELHORAR A ILUMINAÇÃO DA PRAÇA EXISTENTE NA RUA MELO VIANA COM A RUA JOSÉ CÂNDIDO MOREIRA.  </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO JUNTO A SECRETARIA DE OBRAS, QUE PROVIDENCIE A CONSTRUÇÃO DE VESTIÁRIOS, MESAS DE XADREZ E MESA DE PING PONG, ALÉM DOS REPAROS JÁ SOLICITADOS, NA PRAÇA DO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA CORRIGIDO O ESPAÇAMENTO DA GRADE DO BUEIRO À RUA AQUILES DE PAULA PRÓXIMO AO CRUZAMENTO COM A RUA VEREADOR CASSIANO DE ARAÚJO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AUTORIZADO O USO DA TORRE DE TRANSMISSÃO DO MORRO DO CRUZEIRO PARA O GRUPO DE RADIOAMADORES DE BICAS(GRB).</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A FISCALIZAÇÃO MUNICIPAL DE POSTURAS AVERIGUE O DESCARTE DE LIXO QUE OCORRE NO GRAMADO ENTRE AS RUAS MELO VIANA E AVENIDA PREFEITO OLIVEIRA SOUZA, EM ESPECIAL NO TRECHO CONHECIDO COMO &amp;#8220;ESCADINHA DO ESTADUAL&amp;#8221;</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE VERIFIQUE AS CONSTRUÇÕES À TRAVESSA PEDRO DUTRA, POIS ALGUMAS DELAS PODEM ESTAR INVADINDO A CALÇADA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, A IMPLEMENTAÇÃO DA LEI Nº 1757/2016, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PÓLO EMPRESARIAL DO MUNICÍPIO DE BICAS, ESTABELECE INCENTIVOS À INSTALAÇÃO DE EMPRESAS, CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 JUSTIFICATIVA:_x000D_
 </t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO REDUTOR DE VELOCIDADE À RUA PADULA SOBRINHO PRÓXIMO AO CRUZAMENTO COM A RUA GENTIL CORRÊA DE ALMEIDA.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE PLACAS INDICATIVAS DO NOME DAS RUAS NA REGIÃO CONHECIDA COMO &amp;#8220;MORRO DO CRUZEIRO&amp;#8221;.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO REDUTOR DE VELOCIDADE À RUA DONA MIQUELINA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Diego da Auto Escola, Denisy Durão, Isaias , Joel Milão do Cemitério, Loro, Rafael Aquino, Sônia Mattos, Tanauza, Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE OS TRECHOS AO REDOR DAS ESCOLAS EM NOSSO MUNICÍPIO SEJAM SINALIZADOS COM PLACAS DE &amp;#8220;ÁREA ESCOLAR&amp;#8221; E QUE SEJAM INSTALADOS DISPOSITIVOS DE TRAFFIC CALMING NESTAS ÁREAS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O TRECHO FINAL DA RUA JOÃO PINTO DE CASTRO EMBRULHÃO SEJA CALÇADO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE À RUA DOS OPERÁRIOS, EM FRENTE À &amp;#8220;LOTERIA PAGUE CERTO&amp;#8221;.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE A COMISSÃO DE SAÚDE EDUCAÇÃO E ASSISTÊNCIA SOCIAL &amp;#8211; CSEAS - AVERIGUE JUNTO À SECRETÁRIA MUNICIPAL DE SAÚDE A SITUAÇÃO DOS ATENDIMENTOS DE FISIOTERAPIA DOMICILIAR.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXMO. SR PREFEITO, NA QUALIDADE DE PRESIDENTE DO CISDESTE, INCLUA O HOSPITAL SÃO JOSÉ DE BICAS NA REDE DE URGÊNCIA E EMERGÊNCIA.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXMO. SR. PREFEITO ORDENE VISTORIA NA OBRA DE CALÇAMENTO REALIZADA À RUA NORTON CID MARQUES DE PINHO, VERIFICANDO SE A ALTURA DOS MEIOS-FIOS ESTÃO CONDIZENTES COM O QUE DETERMINA O PROJETO E ANALISANDO A QUALIDADE DA CAPTAÇÃO DE ÁGUAS PLUVIAIS, COM ACOMPANHAMENTO PELA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXMO. SR. PREFEITO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DOS OPERÁRIOS EM TORNO DO PONTO DE TÁXI ATÉ A PRAÇA &amp;#8220;É NOSSA&amp;#8221;.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO A ATUALIZAÇÃO DOS DADOS REFERENTES ÀS OBRAS NO SISTEMA GEOBRAS DO TCE/MG.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A CFLJ FAÇA REUNIÃO COM O EXECUTIVO MUNICIPAL PARA APURAR A COBRANÇA DE TAXA DE EXPEDIENTE PARA EMISSÃO DE CARNÊS DO IPTU, JÁ RECONHECIDA COMO INCONSTITUCIONAL PELO STF.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL FAÇA A REPINTURA DA SINALIZAÇÃO HORIZONTAL À RUA ARTHUR BERNARDES.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE VERIFIQUE JUNTO AOS MORADORES DA RUA JOÃO PINTO DE CASTRO, NO BAIRRO LEOPOLDINA, A REABERTURA DA SAÍDA DA RUA.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE CULTURA, ESPORTES E LAZER, ATRAVÉS DA DIRETORIA DE ESPORTES, QUE FAÇA A DIVULGAÇÃO E INSCRIÇÃO PARA OS PROFESSORES DE EDUCAÇÃO FÍSICA DO MUNICÍPIO, DE CURSOS DE ESPORTES DIFERENCIADOS, PARA SEREM OFERECIDOS EM NOSSAS ESCOLAS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL UTILIZE OS VALORES DESTINADOS À CONSTRUÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO PARA AQUISIÇÃO DE ÔNIBUS PARA TRANSPORTE DE ESTUDANTES.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ESTUDE FORMAS DE VIABILIZAR O TRANSPORTE DOS FISIOTERAPEUTAS DOMICILIARES PARA SANTA HELENA E SÃO MANOEL.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE PINTURA DA POLICLÍNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE OS SEGUINTES REPAROS NO COLÉGIO MUNICIPAL CORONEL RETTO JUNIOR:_x000D_
 1.	PINTURA GERAL DO COLÉGIO;_x000D_
 2.	LIMPEZA E REPARO DAS CALHAS DA COBERTURA NOVA E COLOCAÇÃO NA SALA DE INFORMÁTICA;_x000D_
 3.	REFORMA DOS BANHEIROS;_x000D_
 4.	INSTALAÇÃO DOS PISOS QUE JÁ SE ENCONTRAM NA ESCOLA NAS ÁREAS DO REFEITÓRIO E BANHEIRO; E_x000D_
 5.	COLOCAÇÃO DE TELHAS TRANSPARENTES NA COBERTURA DO PÁTIO DO COLÉGIO._x000D_
 </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE E VIABILIDADE DE CONSTRUIR UMA NOVA SALA DE INFORMÁTICA PARA O COLÉGIO RETTO JÚNIOR.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DAS SECRETARIAS COMPETENTES, TOME MEDIDAS PARA QUE OS MEDICAMENTOS DA PORTARIA SVS/MS Nº 344 DE 12 DE MAIO DE 1998 NA FARMÁCIA POPULAR SEJAM DEVIDAMENTE ACONDICIONADOS EM ARMÁRIO RESISTENTE E COM CHAVE E/OU SALA FECHADA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A CRIAÇÃO DE CANAIS ALTERNATIVOS DE ATENDIMENTO (COMO WHATSAPP E FACEBOOK) PARA A FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ESTUDE MANEIRAS DE VIABILIZAR A INTEGRAÇÃO INFORMATIZADA DE TODO ATENDIMENTO MÉDICO PRESTADO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATUALIZE A LISTA DE CONTRATADOS NO SITE DA PREFEITURA.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL DE BICAS PROVIDENCIE O REPARO DOS BANCOS, LIXEIRAS E VASOS DE PLANTA DO TERMINAL RODOVIÁRIO JOSÉ CROCE.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE MEIO AMBIENTE VERIFIQUE A SITUAÇÃO DA ÁRVORE EM FRENTE AO HOSPITAL SÃO JOSÉ DE BICAS, QUE APRESENTA PROBLEMAS EM SUA BASE E RAIZ.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL FAÇA A ATUALIZAÇÃO DOS DADOS DO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL VIABILIZE O AUMENTO DOS VALORES PAGOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ESTUDE O PAGAMENTO DE TICKET REFEIÇÃO PARA OS SERVIDORES QUE TRABALHAM FORA DO LIMITE URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE CAPTAÇÃO DE ÁGUAS PLUVIAIS À RUA ANTÔNIO BERTELLI ENTRE AS CASAS DE Nº 02 E Nº 11.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE VERIFIQUE A VIABILIDADE DE, AO INVÉS DE LEILOAR OS DOIS ÔNIBUS DA SECRETARIA DE EDUCAÇÃO, DESIGNAR UM DELES PARA ATENDER A SECRETARIA DE CULTURA, ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL, EM CONJUNTO COM A DIRETORIA DE AGROPECUÁRIA, O ENVIO DE PROPOSTAS PARA PROJETOS DE DESENVOLVIMENTO E FOMENTO DO SETOR AGROPECUÁRIO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE VERIFIQUE A VIABILIDADE DE CRIAR UM PERÍMETRO DE EXPANSÃO URBANA AO LONGO DA RUA JOÃO BATISTA MARQUES RAMOS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL, CELEBRE CONVÊNIO COM A PREFEITURA MUNICIPAL DE JUIZ DE FORA, PARA QUE POSSA RECEBER OS SERVIÇOS DO CASTRAMÓVEL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE FAZENDA E DA PROCURADORIA MUNICIPAL, PROVIDENCIEM AS ALTERAÇÕES NECESSÁRIAS NO CÓDIGO TRIBUTÁRIO MUNICIPAL, POSSIBILITANDO A COBRANÇA DE ALÍQUOTAS DE ISSQN NAS COMPRAS EFETUADAS POR MEIO DE CARTÃO DE CRÉDITO NO MUNICÍPIO, DENTRE OUTRAS ALTERAÇÕES NECESSÁRIAS QUE IRÃO AUMENTAR A ARRECADAÇÃO.   </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL FAÇA CAPINA E VARREDURA ÀS RUAS CAPITÃO GUMERCINDO FRADE E NA RUA ANTÔNIO DE PAULA LEOCÁDIO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXMº. SR. PREFEITO MUNICIPAL , HONORIO DE OLIVEIRA, QUE SEJA REALIZADO NA AVENIDA GOVERNADOR VALADARES,  PROJETO DE ILUMINAÇÃO DO MESMO PORTE DO IMPLANTADO NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE CERQUE A QUADRA DO CAMPO DO LEOPOLDINA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL E À MESA DIRETORA DESTA CASA LEGISLATIVA, QUE SEJA OFICIADA A EMPRESA UNIÃO RECICLÁVEIS PARA QUE ADVIRTA OS MOTORISTAS DE SEUS CAMINHÕES A RESPEITO DE SUAS CONDUTAS NO TRÂNSITO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL CONSTRUA RAMPA DE ACESSIBILIDADE NA CALÇADA DA RUA CORONEL SOUZA, PRÓXIMO AO BANCO DO ITAÚ.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE CONTENÇÃO E DESVIO DAS ÁGUAS PLUVIAIS NO TERRENO LOCALIZADO À RUA OITO DE MARÇO Nº 745, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE REPAROS NO TERRENO DO PARQUE DOS FERROVIÁRIOS NA BASE DA RAMPA DE ACESSO À PISTA DE SKATE MUNICIPAL.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL FAÇA O CONSERTO DOS BUEIROS DA RUA FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, FAÇA O CALÇAMENTO DE TODA A RUA FLORIANO PEIXOTO</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, COLOQUE LIXEIRAS NA PRAÇA DOS APOSENTADOS.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE OBRAS SINALIZE O TRECHO DA AVENIDA BARÃO DE CATAS ALTAS COMPREENDIDO ENTRE A RUA DR. SEBASTIÃO CAMPOS E RUA AQUILES DE PAULA COMO ESTACIONAMENTO PERMITIDO POR 30 MINUTOS COM PISCA-ALERTA LIGADO (ESTACIONAMENTO ROTATIVO).</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A SECRETARIA DE DESENVOLVIMENTO E TURISMO DE BICAS QUE FAÇA A READEQUAÇÃO E TRANSFORMAÇÃO DO ESPAÇO UTILIZADO PELO ARTESANATO NA RODOVIÁRIA PARA MELHOR UTILIZAÇÃO PELOS ARTESÃOS BIQUENSES, DIVIDINDO O MESMO, SE FOR O CASO COM A  IMPLANTAÇÃO DE ÁREA PARA CURSOS. </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS A LIMPEZA DE LIXO COLOCADO PRÓXIMO AO ESPAÇO DI FIORI NO BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXMº. SR. PREFEITO MUNICIPAL, HONORIO DE OLIVEIRA, QUE VIABILIZE O ATENDIMENTO AO REQUERIMENTO PROTOCOLADO SOB O Nº 1595 NA PREFEITURA, FEITO PELA SRA. ROSILDA BATISTA DOS SANTOS, QUE SOLICITA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA C DO BAIRRO SÃO PEDRO NA ALTURA DO NUMERO 81. </t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL CONSTRUA QUEBRA MOLAS NA AVENIDA DO CONTORNO PRÓXIMO AO NÚMERO 130</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL REFAÇA A REDE DE ESGOTO ÀS RUAS GUMERCINDO FRADE E GARCIA PASSOS.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL CRIE UMA EQUIPE DE BOMBEIROS CIVIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, FAÇA A REMOÇÃO DE ENTULHO NAS RUAS DO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL AMPLIE O REPASSE PARA O HOSPITAL SÃO JOSÉ PARA POSSIBILITAR O PAGAMENTO DO DÉCIMO TERCEIRO SALÁRIO DE SEUS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL FAÇA O RECOLHIMENTO DAS SOBRAS DAS PODAS DE ÁRVORE À RUA GERALDO VALE NO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJA PAGO AOS MOTORISTAS O BENEFÍCIO PREVISTO NO §7º DO ART. 2º DA LEI 1417/2009.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, CONSTRUA FAIXA ELEVADA DE PEDESTRES NOS ARREDORES DA PRAÇA SÃO JOSÉ DE BICAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, REPARE A PAVIMENTAÇÃO DA RUA SALVADOR FERREIRA FILHO NO TREVO COM A RUA JOSÉ VARANDA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL DISPONIBILIZE UM VEÍCULO PARA OS TRABALHOS DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INSTALE BEBEDOUROS NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE CORRIJA AS PLACAS E INSTALE SONORIZADOR NA ROTATÓRIA DA RUA CORONEL SOUZA COM A AVENIDA BARÃO DE CATAS ALTAS. </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A REPINTURA DA FAIXA DE PEDESTRES EM FRENTE AO SUPERMERCADO SANTO ANTÔNIO, OU FAÇA A CONSTRUÇÃO DE PASSAGEM ELEVADA.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A TROCA DAS LÂMPADAS DA PRAÇA DO CAMPO DO LEOPOLDINA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE VERIFIQUE A VIABILIDADE DE ESTENDER O HORÁRIO DE FUNCIONAMENTO DA CRECHE MUNICIPAL PARA ÀS 17:30. </t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE MEIO AMBIENTE QUE PROVIDENCIE O REFLORESTAMENTO DA CABECEIRA DOS MANANCIAIS DOS RIOS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE EDUCAÇÃO, ATRAVÉS DE SUA SECRETÁRIA SONIA MARIA PEREIRA MATTOS, QUE TRABALHE COM AS DIRETORAS E PROFESSORAS, A LEI LEI MUNICIPAL Nº 1567/2011 QUE DISPÕE SOBRE O DESENVOLVIMENTO DE POLÍTICA "ANTIBULLYING" POR INSTITUIÇÕES DO ENSINO FUNDAMENTAL, MÉDIO E DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE UM QUEBRA- MOLAS NA AVENIDA GOVERNADOR VALADARES EM FRENTE AO NÚMERO 752. </t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE EDUCAÇÃO, EM PARCERIA COM O CAED/UFJF- CENTRO DE POLÍTICAS PÚBLICAS E AVALIAÇÃO DA EDUCAÇÃO DE JUIZ DE FORA- PARA QUE SEJA OFERECIDO CURSO DE MESTRADO PARA OS PROFESSORES DA REDE MUNICIPAL. </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA  SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE ILUMINAÇÃO NA ESCADA LOCALIZADA ENTRE AS RUAS PREFEITO OLIVEIRA SOUZA E JOAQUIM FERNANDES ALHADAS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA MUNICIPAL DE OBRAS, QUE PROVIDENCIE A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO BAIRRO GILSON LAMHA, PRÓXIMO AO NÚMERO 248.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE ESTUDE A VIABILIDADE DE EXECUTAR MEDIDAS DE PREVENÇÃO E PROTEÇÃO NA CAPELA DO SAGRADO CORAÇÃO, ATÉ QUE SEJAM LICITADAS E EXECUTADAS AS OBRAS DE MANUTENÇÃO E RESTAURAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A CAPINA DA AVENIDA DO CONTORNO NO BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A CONTRATAÇÃO DE UM AUXILIAR ADMINISTRATIVO PARA A FARMÁCIA POPULAR NO HORÁRIO DA MANHÃ. </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE PROVIDENCIE A LIMPEZA DOS VEÍCULOS DE TRANSPORTE ESCOLAR. </t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE VERIFIQUE A VIABILIDADE DA CONSTRUÇÃO DE UMA PASSARELA ELEVADA NA RUA SANTA TEREZA, EM FRENTE AO NÚMERO 542.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A COLOCAÇÃO DE UMA CALHA EM VOLTA DA CAPELA DO CEMITÉRIO MUNICIPAL OU EM FRENTE DESTA, SOLICITO TAMBÉM, CAPAS DE CHUVA PARA OS COVEIROS.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE SEJAM INSTALADOS EQUIPAMENTOS DE ILUMINAÇÃO PÚBLICA NO POSTE LOCALIZADO EM FRENTE À RESIDÊNCIA À RUA VALDIR DE OLIVEIRA, Nº 369 &amp;#8211; BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA SANADO IMEDIATAMENTE O PROBLEMA DE CAPTAÇÃO DE ÁGUAS PLUVIAIS E DESVIO DA LAMA QUE TOMA CONTA DO TRECHO FINAL DA RUA EDUARDO SALOMÃO DAVID, NO BAIRRO RETTO JÚNIOR, QUANDO OCORREM AS CHUVAS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL DETERMINE AOS SEUS SECRETÁRIOS, QUE PUBLIQUEM ATRAVÉS DE ATOS OFICIAIS DECISÃO SOBRE A CONCESSÃO OU NÃO DE FOLGA EM DIAS DECLARADOS PELA ADMINISTRAÇÃO COMO PONTO FACULTATIVO, A FIM DE QUE SEJAM EVITADOS OS PROBLEMAS DETECTADOS NO DIA 03 DE NOVEMBRO, SEGUINTE AO FERIADO DE FINADOS. E QUE SEJA REVISTA A DECISÃO DE CORTE DOS PONTOS DOS SERVIDORES QUE NÃO COMPARECERAM AO TRABALHO NO DIA EM QUESTÃO.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE, PROMOVA FEIRA DE ARTESANATO COM OS ARTESÃOS DA CIDADE, NA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE FAÇA A INSCRIÇÃO NO PROGRAMA BANDAS DE MINAS 2017.  </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Instruções Normativas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE OS DOCUMENTOS E PROCEDIMENTOS PARA OBTENÇÃO DO CERTIFICADO DE REGISTRO CADASTRAL JUNTO À CÂMARA MUNICIPAL DE BICAS-MG.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sônia Mattos, Denisy Durão, Diego da Auto Escola, Isaias , Joel Milão do Cemitério, Loro, Rafael Aquino, Tanauza, Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENCAMINHADA À FAMÍLIA DE JOSÉ DA COSTA POR OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA À DEFESA CIVIL DE BICAS POR SER O PRIMEIRO MUNICÍPIO A CONTAR COM AS AÇÕES DE MAPEAMENTO DAS ÁREAS DE RISCO DE DESASTRES DA ZONA DA MATA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Rafael Aquino, Denisy Durão, Diego da Auto Escola, Isaias , Joel Milão do Cemitério, Loro, Sônia Mattos, Tanauza, Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SER ENCAMINHADA À FAMÍLIA DE FRANCISCO SILVESTRE MACHADO POR OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO GRES MOCIDADE INDEPENDENTE DAS ABELHAS PELOS SEUS 40 ANOS.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO HONÓRIO DE OLIVEIRA POR LIBERAR USO DOS ÔNIBUS ESCOLARES PARA ESTUDANTES EM JUIZ DE FORA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA À EMPRESA &amp;#8220;VIAÇÃO SANTOS&amp;#8221; POR ESTAR COMPLETANDO 60 ANOS DE SERVIÇOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS AO GRANDE AMIGO RENOMADO ROMANCISTA, CRONISTA, POETA E JORNALISTA CHICRE FARAHT PELOS 90 ANOS COMPLETADOS EM 05 DE MARÇO DE 2017, 90 ANOS SEM ABANDONAR O TRABALHO, SEM SE OMITIR DIANTE DA VIDA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO HONÓRIO DE OLIVEIRA E SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL PELA IMPLANTAÇÃO NOVAMENTE DA EMISSÃO DA CARTEIRA DE TRABALHO  EM BICAS. </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR PREFEITO HONÓRIO DE OLIVEIRA, PELA REATIVAÇÃO DA CRECHE DEJANIRA FONSECA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA A AGREMIAÇÃO MOCIDADE INDEPENDENTE DAS ABELHAS  PELO DESFILE REALIZADO E PELA ACOLHIDA AS OUTRAS ESCOLAS. </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS EMPRESÁRIOS: O PROFISSIONAL DE EDUCAÇÃO FÍSICA, ALCIMAR LOPES E  O CAMPEÃO DE FISICULTURISMO, TIAGO XAVIER MOREIRA PELA ABERTURA DO NOVO ESPAÇO DA PHISICAL ACADEMIA. </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">	APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO VEREADOR ALOYSIO BARBOSA BORGES POR SUA ELEIÇÃO COMO SUPLENTE NOS FÓRUNS REGIONAIS DO ESTADO DE MINAS GERAIS. </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO SENHOR RENAM FERREIRA, EX-PRESIDENTE DA GRES REAL BIQUENSE.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE REPÚDIO A SER ENCAMINHADA À CÂMARA DOS DEPUTADOS, REPUDIANDO A PEC 287 &amp;#8211; REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE REPÚDIO A SER ENCAMINHADA À PRESIDÊNCIA DA REPÚBLICA, REPUDIANDO O PL 4302/1998 &amp;#8211; LEI DA TERCEIRIZAÇÃO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO DR. RAFAEL CARPINETTE PELO SEU TRABALHO NO PSF SUL.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA A &amp;#8220;ENTIDADE CENTRAL DO DÍZIMO - PRÓ VIDA&amp;#8221; DE VARGINHA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO SR. PEDRO HENRIQUE CAMPOS ARCHANJO. </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA A TODOS ENFERMEIROS DO MUNICÍPIO PELO DIA DO ENFERMEIRO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA A SRA. ANA LÚCIA GOMES POR SEUS SERVIÇOS PRESTADOS AO MUNICÍPIO COMO ENFERMEIRA.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA ÀS SERVIDORAS DA CÂMARA PELO ATENDIMENTO ÀS DIRETORAS ESCOLARES NA REUNIÃO PREPARATÓRIA PARA A SOLENIDADE DE ENTREGA DO TÍTULO DE ALUNO DESTAQUE.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA À SENHORA APARECIDA DE SOUZA GOMES, REPRESENTANDO TODAS AS MÃES DA CIDADE DE BICAS, PELO DIA DAS MÃES.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AO SENHOR CÉLIO FILGUEIRAS MATTOS E FAMÍLIA, PELO FALECIMENTO DA SRA. MARIA DE FÁTIMA STERSA MATTOS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO SR. DANILO LUIZ SILVA, PELA CONQUISTA DO TÍTULO DA LIGA DOS CAMPEÕES DA UEFA 2016&amp;#8211;17.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS PROFISSIONAIS QUE PRESTAM SERVIÇOS NA UNIDADE DE SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA &amp;#8211; SAMU DESTA CIDADE, BEM COMO AO CISDESTE, COM SEDE EM JUIZ DE FORA/MG.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO GRUPO FEMMINA , ATRAVÉS DE SUAS IDEALIZADORAS E ORGANIZADORAS ADRIANA LUCIA DE ANDRADE E KÁTIA OLIVIERI, REPRESENTANDO TODAS AS PARTICIPANTES E COLABORADORAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AO FAMILIARES DO SR. JAIR LONGO PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA À DIRETORA DA EJA PROFESSORA WANESSA MARGARETH DE CASTRO MACHADO, EM NOME DE TODA EQUIPE DA ESCOLA, PELA REALIZAÇÃO DA PRIMEIRA ETAPA DO PROJETO &amp;#8220;CULTURA PARA VIDA&amp;#8221;</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS MEMBROS DA BANDA DO TUTE.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA À CABO JANAÍNA MONTEIRO, INSTRUTORA DO PROERD, PELO SEU TRABALHO JUNTO ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO SENHOR OSCAR GERALDO MENDES ALHADAS, PELA CONQUISTA DO CAMPEONATO DE FUTSAL FEMININO DA COPA BAHAMAS</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Loro, Denisy Durão, Diego da Auto Escola, Isaias , Joel Milão do Cemitério, Rafael Aquino, Sônia Mattos, Tanauza, Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APELO A SER ENCAMINHADA AO TRIBUNAL SUPERIOR ELEITORAL, PRESIDÊNCIAS DO SENADO E CÂMARA DOS DEPUTADOS E AO DEPUTADO LÚCIO VIEIRA LIMA, PRESIDENTE DA COMISSÃO DE REFORMA POLÍTICA, APELANDO CONTRA A DECISÃO DO TSE DE FECHAR OS CARTÓRIOS ELEITORAIS DAS 42ª, 107ª E 258ª ZONAS.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE REPÚDIO A SER ENCAMINHADA AOS SENADORES AÉCIO NEVES, ANTÔNIO ANASTÁSIA E ZEZÉ PERRELLA, CONTRA A REFORMA TRABALHISTA.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DO SENHOR WILSON AMORIM PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>Tiago Enfermeiro, Denisy Durão, Diego da Auto Escola, Isaias , Joel Milão do Cemitério, Loro, Rafael Aquino, Sônia Mattos, Tanauza</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ARY FERNANDES ALHADAS PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE REPÚDIO A SER ENCAMINHADA À CÂMARA DOS DEPUTADOS PELA APROVAÇÃO DO RELATÓRIO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (CCJ), DE AUTORIA DO DEPUTADO PAULO ABI-ACKEL (PSDB-MG), QUE RECOMENDAVA A REJEIÇÃO DA DENÚNCIA DA PROCURADORIA GERAL DA REPÚBLICA POR CRIME DE CORRUPÇÃO PASSIVA CONTRA O PRESIDENTE MICHEL TEMER.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS SENHORES ANDRÉ LUIZ DE SOUZA DA SILVA, DIRETOR GERAL DO PRESÍDIO DE BICAS E MARCELO FERNANDO ANDRADE GUEDES, DIRETOR ADJUNTO DA MESMA UNIDADE, E AO CONSELHO DA COMUNIDADE CARCERÁRIA PELO TRABALHO DESENVOLVIDO NA AMPLIAÇÃO DO PROGRAMA DE TRABALHO POR REMISSÃO.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOSÉ HONÓRIO PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">   APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS PROPRIETÁRIOS DO SUPERMERCADO SANTO ANTONIO._x000D_
 </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS INTEGRANTES DA BANDA ED SOM, PELO SEU TRABALHO NA DIFUSÃO DA CULTURA E DA MÚSICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Denisy Durão, Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A ESTA SUBSCREVE, REQUER QUE APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADA A MATÉRIA EM EPÍGRAFE E A SEGUIR DISCRIMINADA:_x000D_
 SOLICITO O ENCAMINHAMENTO DE MOÇÃO DE APLAUSOS AO ESCRITOR SEBASTIÃO AGRIPINO TEIXEIRA, METALÚRGICO APOSENTADO, NASCIDO NA RUA DO BREJO EM BICAS, PELO LIVRO &amp;#8220;BICAS; UM CAUSO À PARTE&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Denisy Durão, Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO O ENCAMINHAMENTO DE MOÇÃO DE APLAUSOS A COSME FERNANDES PELA REALIZAÇÃO EM BICAS DO EVENTO MISS GAY DA ZONA DA MATA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DE MEUS PARES, QUE SEJA APROVADO MOÇÃO DE PESAR, PELO FALECIMENTO DO SR, WALDIR FIAZ, OCORRIDO ONTEM, DIA 24/09/2017 NA CIDADE DE JUIZ DE FORA.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério, Tiago Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO O ENCAMINHAMENTO DE MOÇÃO DE APLAUSOS AO SARGENTO MAXWELL E AO CABO SANTOS, DO BATALHÃO DA POLÍCIA MILITAR DE BICAS, POR SUA ATUAÇÃO NA ASSISTÊNCIA AOS FAMILIARES DA SENHORA ANDREIA CRISTINA RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONCESSÃO DE MOÇÃO DE APLAUSOS PELOS 40 ANOS DE ATIVIDADES DO GRUPO FRATERNIDADE, ALCOÓLICOS ANÔNIMOS DE BICAS-MG.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DA SENHORA NELSINA ALVES MACHADO PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOÃO CARLOS CASSIANO FILHO PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO DR. HUGO LEONARDO VICENTE ALVES PELO SEU TRABALHO COMO DELEGADO</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.tiff</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ADALBERTO CARVALHO DO VALE FILHO PELA OCASIÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE PESAR A SER ENCAMINHADA AOS FAMILIARES DO SENHOR CARLOS AUGUSTO MACHADO VEIGA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO  DA CÂMARA MUNICIPAL DE BICAS DIA 01 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO RECESSO DE JANEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA PROFISSIONAL QUE MENCIONA PARA CARGO DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.doc</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.doc</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA OS AGENTES POLÍTICOS PARA EFETUAR MOVIMENTAÇÃO BANCÁRIA E DÁ OUTROS PROVIMENTOS. </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA AGENTE POLÍTICO PARA PRECEDER À LIQUIDAÇÃO DOS EMPENHOS E ASSINAR AS REQUISIÇÕES DE COMPRA DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTROS PROVIMENTOS. </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DAS COMISSÕES PERMANENTES DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA; E SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA PREGOEIRO E EQUIPE DE APOIO PARA CONDUZIR E JULGAR PROCESSOS DE LICITAÇÃO NA MODALIDADE PREGÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.doc</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE REVISÃO DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA COMISSÕES PERMANENTES DE DIREITOS HUMANOS E PARTICIPAÇÃO POPULAR E FISCALIZAÇÃO DA CIDADE.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA NO CALENDÁRIO DA CÂMARA MUNICIPAL A DATA DA REUNIÃO ORDINÁRIA INICIALMENTE PREVISTA PARA O DIA 01 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS E REDUZ A CARGA HORÁRIA DE SEUS SERVIDORES. </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 24 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA NO CALENDÁRIO DA CÂMARA MUNICIPAL A DATA DA REUNIÃO ORDINÁRIA INICIALMENTE PREVISTA PARA O DIA 13 DE MARÇO DE 2017. </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO ESPECIAL PARA SELEÇÃO DO PROFISSIONAL A SER CONDECORADO COM O TÍTULO DE PROFESSOR EMÉRITO DE BICAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.tiff</t>
   </si>
   <si>
     <t>NOMEIA MEMBRO DA COMISSÃO PERMANENTE DE SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADERÊNCIA DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE BICAS AO MOVIMENTO DE PARALISAÇÃO QUE OCORRERÁ NO DIA 28/04/2017.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 19 DE MAIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA FOLGA DO FERIADO MUNICIPAL DO DIA 13 DE JUNHO DE 2017 PARA O DIA 14 DE JUNHO DE 2017</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AGENDAMENTO DE REUNIÃO ORDINÁRIA PARA O DIA 10 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE SUSPENSÃO DOS PAGAMENTOS DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE BICAS-MG.	</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO DIA DE FOLGA DO FERIADO MUNICIPAL DO DIA 13 DE JUNHO DE 2017 PARA O DIA 14 DE JUNHO DE 2017, BEM COMO DO HORÁRIO DE ATENDIMENTO DA CÂMARA MUNICIPAL DE BICAS - MG NO MESMO DIA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO RECESSO DE JULHO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO ESPECIAL PARA ANÁLISE DO VETO PROPOSTO PELO EXECUTIVO MUNICIPAL AO PROJETO DE LEI ORDINÁRIA Nº 10/2017, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO ESPECIAL DE INQUÉRITO PARA VERIFICAÇÃO DE EXISTÊNCIA DE IRREGULARIDADES NO PROCESSO LICITATÓRIO Nº 72/2017 &amp;#8211; CONVITE Nº 3/2017 QUE OBJETIVOU &amp;#8220;CONTRATAÇÃO DE PESSOA FÍSICA OU SOCIEDADE EMPRESÁRIA DESTINADA À PRESTAÇÃO DE SERVIÇOS DE MARKETING EM ÁUDIO VISUAL, PARA ATENDER A DEMANDA DE PUBLICIDADE E PROPAGANDA DA PREFEITURA MUNICIPAL DE BICAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA NO CALENDÁRIO DA CÂMARA MUNICIPAL A DATA DA REUNIÃO ORDINÁRIA INICIALMENTE PREVISTA PARA O DIA 14 DE AGOSTO. </t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA COMISSÃO ESPECIAL DE INQUÉRITO PARA VERIFICAÇÃO DE EXISTÊNCIA DE IRREGULARIDADES NO PROCESSO LICITATÓRIO Nº 72/2017 &amp;#8211; CONVITE Nº 3/2017 QUE OBJETIVOU &amp;#8220;CONTRATAÇÃO DE PESSOA FÍSICA OU SOCIEDADE EMPRESÁRIA DESTINADA À PRESTAÇÃO DE SERVIÇOS DE MARKETING EM ÁUDIO VISUAL, PARA ATENDER A DEMANDA DE PUBLICIDADE E PROPAGANDA DA PREFEITURA MUNICIPAL DE BICAS.&amp;#8221;	</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA Nº 25/2017 E RESTABELECE, NO ÂMBITO DA CÂMARA MUNICIPAL DE BICAS, O PAGAMENTO DE DIÁRIAS AOS VEREADORES E SERVIDORES</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.tiff</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL NO DIA 01 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.tiff</t>
   </si>
   <si>
     <t>NOMEIA RESPONSÁVEL TÉCNICO PARA ACOMPANHAMENTO E FISCALIZAÇÃO DA OBRA DE REFORMA DAS NOVAS INSTALAÇÕES DA CÂMARA MUNICIPAL DE BICAS- MG.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.tiff</t>
   </si>
   <si>
     <t>PRORROGA PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL CRIADA PELA PORTARIA Nº 32/2017, PARA VERIFICAÇÃO DE EXISTÊNCIA DE IRREGULARIDADES NO PROCESSO LICITATÓRIO Nº 72/2017 &amp;#8211; CONVITE Nº 3/2017 QUE OBJETIVOU &amp;#8220;CONTRATAÇÃO DE PESSOA FÍSICA OU SOCIEDADE EMPRESÁRIA DESTINADA À PRESTAÇÃO DE SERVIÇOS DE MARKETING EM ÁUDIO VISUAL, PARA ATENDER A DEMANDA DE PUBLICIDADE E PROPAGANDA DA PREFEITURA MUNICIPAL DE BICAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.tiff</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO RECESSO DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.tiff</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 29 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.tiff</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA QUE MENCIONA, OCUPANTE DE CARGO EM COMISSÃO DE DIRETORA ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA OS EFEITOS DO DECRETO MUNICIPAL Nº 02/2017, QUE DECLAROU SITUAÇÃO DE EMERGÊNCIA NO MUNICÍPIO DE BICAS E AUTORIZOU A CONTRATAÇÃO TEMPORÁRIA DE SERVIDORES. </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.doc</t>
   </si>
   <si>
     <t>"AUTORIA O VICE-PREFEITO MUNICIPAL A AUSENTAR-SE DO MUNICÍPIO NO PERÍODO DE 27/05 A 07/06 DO ANO DE 2017 POR MOTIVO DE VIAGEM INTERNACIONAL."</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.doc</t>
   </si>
   <si>
     <t>"APROVA, SEM RESSALVAS, AS CONTAS DA PREFEITURA MUNICIPAL DE BICAS RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015, ACOLHENDO O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DE MINAS GERAIS."</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE E OU PERICULOSIDADE AOS SERVIDORES DO MUNICÍPIO DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA PARCIALMENTE O PLANO DE CARGOS E SALÁRIOS DO MUNICÍPIO DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA PARCIALMENTE A LEI COMPLEMENTAR 28 DE 15 DE SETEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR 06/2005 QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA O ENVIO MENSAL AO PODER LEGISLATIVO DE RELATÓRIO DE LICENÇAS MÉDICAS CONCEDIDAS AOS SERVIDORES PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA O ENVIO AO PODER LEGISLATIVO DE RELATÓRIO MENSAL DE HORAS EXTRAS PAGAS AOS SERVIDORES PÚBLICOS. </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA O ENVIO DE EDITAIS DE CONTRATAÇÃO DE SERVIDORES AO PODER LEGISLATIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Partido do Movimento Democrático Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O PERCENTUAL DE REAJUSTE DO SALÁRIO BASE DOS CARGOS DE PROFESSOR DE EDUCAÇÃO INFANTIL, PROFESSOR DE 1° AO 5° ANO, PROFESSOR DO 6° AO 9° ANO E SUPERVISOR PEDAGÓGICO DO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE REAJUSTE DOS SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI, NO ÂMBITO DO MUNICÍPIO DE BICAS, OS AUXÍLIOS &amp;#8216;BOLSA MORADIA&amp;#8217; E &amp;#8216;BOLSA ALIMENTAÇÃO&amp;#8217;, AOS PROFISSIONAIS MÉDICOS VINCULADOS AO &amp;#8216;PROJETO MAIS MÉDICOS PARA O BRASIL&amp;#8217;, CRIADO PELO GOVERNO FEDERAL, QUE ESTEJAM ATUANDO NO MUNICÍPIO DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CONSELHO MUNICIPAL DE ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 500.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA                                                    QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 33.313,97 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALOR DOS VENCIMENTOS MENSAIS DOS CARGOS PREVISTOS NO PLANO DE CARGOS, CARREIRAS E VENCIMENTO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE REVISÃO GERAL ANUAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE REAJUSTE DO VALOR DO CARTÃO ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.docx</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE BICAS A ADQUIRIR IMÓVEL POR MEIO DE CONTRATO DE COMPRA E VENDA. </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.docx</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REESTRUTURAÇÃO DA ESTRUTURA E DO FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO FUNDO MUNICIPAL DA INFÂNCIA E ADOLESCÊNCIA, DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA A DIVULGAÇÃO DOS RELATÓRIOS FOTOGRÁFICOS DAS OBRAS E DOS SERVIÇOS DE ENGENHARIA EXECUTADOS DIRETA OU INDIRETAMENTE PELO MUNICÍPIO EM SEU SITIO OFICIAL NA INTERNET. </t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOME DE PRAÇA JAIR LONGO AO LOGRADOURO CONHECIDO COMO PRAÇA DOS APOSENTADOS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR_x000D_
                                       E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 397.045,16 (TREZENTOS E NOVENTA E SETE MIL, QUARENTA E CINCO REAIS E DEZESSEIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO	SUPLEMENTAR NO VALOR DE R$ 							1.586.500,00 E DÁ OUTRAS 								PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA DE PADRE ELPÍDIO JOSÉ BARBOSA A PRAÇA DO BAIRRO GILSON LAMHA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.docx</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE BICAS A FIRMAR CONVÊNIOS COM O CONSELHO DA COMUNIDADE DA COMARCA DE BICAS. </t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PÉRIODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BICAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PAGAMENTO DA GRATIFICAÇÃO DE INCENTIVO DE PRODUTIVIDADE AOS PROFESSORES, SUPERVISORES E DIRETORES DE ESCOLA DA REDE MUNICIPAL DE EDUCAÇÃO, NO EXERCÍCIO DO ANO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR                                       E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.870,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DA GRATIFICAÇÃO DE INCENTIVO DE PRODUTIVIDADE AOS SERVIDORES LOTADOS NA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE BICAS, COM EXCEÇÃO DA SRA. SECRETÁRIA, NO EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$38.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE BICAS A FIRMAR TERMO DE FOMENTO COM O CONSELHO DA COMUNIDADE DA COMARCA DE BICAS. </t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CENTRO DE ATENÇÃO AO CIDADÃO VEREADOR VICENTE DE PAULA FERREIRA DOS SANTOS -  VICENTE CHACRINHA - NO ÂMBITO DA CÂMARA MUNICIPAL DE BICAS, DISCIPLINA SUA COMPETÊNCIA, ATIVIDADE E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO A CÂMARA NOS BAIRROS NA CÂMARA MUNICIPAL DE BICAS-MG</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Bicas</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO HORÁRIO DE FUNCIONAMENTO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ATUALIZAÇÃO DOS VALORES DE DIÁRIAS DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PARTICIPAÇÃO NO PARLAMENTO JOVEM DA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA DA CÂMARA MUNICIPAL QUE, OUVIDO O PLENÁRIO, OFICIE O REPRESENTANTE DA EMATER-MG NESTE MUNICÍPIO, SOLICITANDO O ENVIO DAS DECLARAÇÕES DE APTIDÃO AO PRONAF (DAP&amp;#8217;S), BEM COMO O LAUDO DE VISTORIA REALIZADO AOS PRODUTORES QUE PERMITIRÃO SUAS PARTICIPAÇÕES NO PROCESSO LICITATÓRIO DE MERENDA ESCOLAR DESTINADO À AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA DA CÂMARA MUNICIPAL QUE, OUVIDO O PLENÁRIO, SEJA CRIADA COMISSÃO ESPECIAL PARA REVISÃO DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE INFORME SE NOSSO MUNICÍPIO POSSUIU VACINAS CONTRA A FEBRE AMARELA EM DOSES SUFICIENTES PARA GARANTIR A IMUNIZAÇÃO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO INFORMAÇÕES ACERCA DO QUADRO DE SERVIDORES MUNICIPAIS, RELATIVAS ÀS VAGAS DISPONIBILIZADAS NO CONCURSO REALIZADO NO ANO DE 2006. ENCAMINHA EM ANEXO PLANILHA PARA PREENCHIMENTO COM AS INFORMAÇÕES DESEJADAS, QUAIS SEJAM: O NÚMERO DE VAGAS EXISTENTES NO PLANO DE CARGOS E SALÁRIOS DO MUNICÍPIO PARA CADA UM DOS CARGOS; O NÚMERO DE EFETIVOS E CONTRATADOS EXISTENTE EM JANEIRO E OUTUBRO DE 2016, E JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE INFORME O CONTEÚDO EXISTENTES DAS SEGUINTES PORTARIAS: Nº 14, Nº 54 E Nº 83/2017.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO A RETIRADA DA REPRESENTAÇÃO Nº 01/2017.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE MESA DIRETORA OFICIE A DIREÇÃO ESCOLA ESTADUAL DEPUTADO OLIVEIRA SOUZA E A SUPERINTENDÊNCIA ESTADUAL DE EDUCAÇÃO - JF SOBRE O NÚMERO DE VAGAS NA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A MESA DIRETORA DA CÂMARA MUNICIPAL, OUVIDO O PLENÁRIO, OFICIE O REPRESENTANTE DA EMATER-MG NESTE MUNICÍPIO, SOLICITANDO O ENVIO DAS DECLARAÇÕES DE APTIDÃO AO PRONAF (DAP&amp;#8217;S), BEM COMO O LAUDO DE VISTORIA REALIZADO AOS PRODUTORES QUE PERMITIRÃO SUAS PARTICIPAÇÕES NO PROCESSO LICITATÓRIO DE MERENDA ESCOLAR DESTINADO À AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA, QUE OUVIDO O PLENÁRIO, FORMULE CONVITE AO SECRETÁRIO MUNICIPAL DE CULTURA, ESPORTES E LAZER, PARA QUE ESTE POSSA COMPARECER À PRÓXIMA REUNIÃO ORDINÁRIA DESTA CASA PARA PRESTAR INFORMAÇÕES SOBRE A REALIZAÇÃO DO CARNAVAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A RETIRADA DO PROJETO DE RESOLUÇÃO Nº 01 /2017 POR MIM APRESENTADO QUE CRIA O CENTRO DE ATENÇÃO AO CIDADÃO VEREADOR VICENTE DE PAULA FERREIRA DOS SANTOS &amp;#8211; VICENTE CHACRINHA, HAJA VISTA, DIVERGÊNCIAS DISCUTÍVEIS QUANTO À INICIATIVA DO MESMO. </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTO A MESA DIRETORA O PEDIDO PARA CRIAR O CENTRO DE ATENÇÃO AO CIDADÃO VEREADOR VICENTE DE PAULA FERREIRA DOS SANTOS &amp;#8211; VICENTE CHACRINHA- CAC.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA DIRETORIA DE RECURSOS HUMANOS, INFORME O NÚMERO EXATO DE SERVIDORES CONCURSADOS EM 2016 QUE FORAM EMPOSSADOS ATÉ O PRESENTE MOMENTO, QUANTAS RENÚNCIAS A CONVOCAÇÕES PARA NOMEAÇÃO FORAM APRESENTADAS ATÉ AQUI, BEM COMO POSSÍVEIS PEDIDOS DE EXONERAÇÃO APRESENTADOS PELOS SERVIDORES CONVOCADOS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE MEIO AMBIENTE QUE INFORME:_x000D_
 _x000D_
 1 &amp;#8211; SE O MUNICÍPIO POSSUI PLANO MUNICIPAL DE SANEAMENTO BÁSICO E EM CASO POSITIVO, ENCAMINHE UMA CÓPIA._x000D_
 2 &amp;#8211; SE O REFERIDO PLANO MUNICIPAL JÁ FOI APROVADO POR LEI MUNICIPAL_x000D_
 3 &amp;#8211; QUAL PERCENTUAL DA POPULAÇÃO/DOMICÍLIO ATENDIDO PELA REDE PÚBLICA DE COLETA DE ESGOTO;_x000D_
 4 &amp;#8211; A LOCALIZAÇÃO DOS DOMICÍLIOS ATENDIDOS PELA COLETA DE ESGOTO;_x000D_
 5 &amp;#8211; QUANDO A REDE PÚBLICA DE COLETA DE ESGOTO FOI IMPLANTADA;_x000D_
 6 &amp;#8211; QUAL É O ÓRGÃO/CONCESSIONÁRIO INCUBIDO DESSE SERVIÇO;_x000D_
 7 &amp;#8211; QUAL O DESTINO DADO AO ESGOTO COLETADO;_x000D_
 8 &amp;#8211; SE HÁ LANÇAMENTO DE ESGOTO NA REDE DE ESCOAMENTO DE ÁGUAS PLUVIAIS;_x000D_
 9 &amp;#8211; SE HÁ COBRANÇA DE TARIFA PARA A COLETA E TRATAMENTO DE ESGOTO._x000D_
 </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE ENVIE RELAÇÃO ATUAL DOS FUNCIONÁRIOS EFETIVOS POR CARGO, JUNTAMENTE COM AS FOLHAS DE PAGAMENTO E OS VALORES DE HORAS EXTRAS PAGOS EM JANEIRO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE ENVIE RELAÇÃO DE TODOS PROCESSOS LICITATÓRIOS EM TODAS MODALIDADES REALIZADOS ATÉ O PRESENTE, INDICANDO O OBJETO, A MODALIDADE E AS DATAS DE PUBLICAÇÃO DOS EDITAIS E EXTRATOS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME QUAIS SERÃO AS INTERVENÇÕES REALIZADAS NO CEMEI DEJANIRA DE OLIVEIRA, INDICANDO O RESPONSÁVEL TÉCNICO E ENVIANDO PLANILHA DE CUSTOS DAS REFERIDAS INTERVENÇÕES.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO INFORME A LISTAGEM DOS ALUNOS BENEFICIADOS PELO PROGRAMA DE TRANSPORTE ESCOLAR DO MUNICÍPIO, INDICANDO A QUANTIDADE DE ALUNOS TRANSPORTADOS EM VEÍCULOS PRÓPRIOS, QUANTIDADE DE ALUNOS QUE RECEBEM VALE-TRANSPORTE(PASSE), SE EXISTE DEMANDA REPRIMIDA E QUAL O CURSO QUE FREQÜENTAM. </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXMO. SR. PREFEITO QUE ENVIE RELAÇÃO DOS SERVIÇOS PARTICULARES PRESTADOS COM MÁQUINAS E OPERADORES MUNICIPAIS, INFORMANDO OS LOCAIS DOS SERVIÇOS E OS VALORES ARRECADADOS ATRAVÉS DE DAM._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE ENCAMINHE AOS VEREADORES A RELAÇÃO DE PROCESSOS LICITATÓRIOS REALIZADOS, INCLUINDO DISPENSAS, INEXIGIBILIDADES E AINDA, OS TERMOS ADITIVOS DE SERVIÇOS CONTRATADOS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITO A RETIRADA DO PROJETO DE RESOLUÇÃO Nº 02/2017 POR MIM APRESENTADO QUE, HAJA VISTA, DIVERGÊNCIAS QUANTO À INICIATIVA DO MESMO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE SERVIDORES HOJE TRABALHANDO NA COLETA DE LIXO, QUAL O HORÁRIO DE TRABALHO DE CADA UM DELES E PORQUE MOTIVO OS MESMOS NÃO UTILIZAM OS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL EXIGIDOS PARA A FUNÇÃO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE SERVIDORES QUE RECEBERAM ADICIONAL NOTURNO NOS MESES DE JANEIRO E FEVEREIRO, CONTENDO O NÚMERO DE HORAS PERCEBIDAS POR CADA UM DELES E ONDE OS MESMOS ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS SERVIDORES EXERCENDO AS FUNÇÕES DE MOTORISTA, OPERADOR DE MÁQUINAS E TRATORISTA NO MOMENTO, BEM COMO ENCAMINHE CÓPIA DE SUAS HABILITAÇÕES PARA ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS SERVIDORES QUE RECEBERAM HORAS EXTRAS NO MÊS DE FEVEREIRO, QUANTAS HORAS CADA UM REALIZOU E QUAL O VALOR PAGO A CADA UM DELES.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS SERVIDORES QUE RECEBERAM LICENÇAS NOS MESES DE JANEIRO E FEVEREIRO, SEJAM ELAS REMUNERADAS OU NÃO, E NO CASO DE LICENÇAS MÉDICAS AS INDICAÇÕES DOS CID&amp;#8217;S (CLASSIFICAÇÃO INTERNACIONAL DE DOENÇAS) QUE MOTIVARAM O AFASTAMENTO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA REGULAMENTAÇÃO DO MARCO REGULATÓRIO DAS ORGANIZAÇÕES DA SOCIEDADE CIVIL (LEI 13019 DE 31 DE JULHO DE 2014), QUE ENTROU EM VIGOR PARA OS MUNICÍPIOS EM 1º DE JANEIRO DESTE ANO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS EXPLICAÇÕES SOBRE O TRANSPORTE DE ESTUDANTES EM PÉ NOS VEÍCULOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS VISTAS DOS DOCUMENTOS REFERENTES AO EDITAL Nº08/2017.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL CÓPIA INTEGRAL DO PROCESSO N° 24/2017, QUE DETERMINOU A DISPENSA N° 18/2017.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA PREFEITURA MUNICIPAL DE BICAS VISTAS DOS DOCUMENTOS REFERENTES AO EDITAL Nº05/2017._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA, QUE OFICIE O HOSPITAL SÃO JOSÉ, PARA ALERTAR SOBRE O PRAZO PARA EFETUAR CADASTRO JUNTO AO MINISTÉRIO DA SAÚDE, PARA MAPEAR A NECESSIDADE DE EQUIPAMENTOS NOS SERVIÇOS DE SAÚDE QUE ESTÃO FALTANDO PARA AMPLIAR O ATENDIMENTO E A ASSISTÊNCIA AOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">             SOLICITO AS SEGUINTES INFORMAÇÕES SOBRE A ÚLTIMA LICITAÇÃO PARA SERVIÇOS DE ILUMINAÇÃO PÚBLICA E EXTENSÃO DE REDE ELÉTRICA:_x000D_
 _x000D_
 A)	QUAIS SERVIÇOS FORAM CONTEMPLADOS POR ESTE PROCEDIMENTO;_x000D_
 B)	QUAIS SERVIÇOS SÃO ORIUNDOS DE PROCESSOS ANTERIORES CANCELADOS E O MOTIVO DO CANCELAMENTO;_x000D_
 C)	QUAIS SERVIÇOS JÁ FORAM EXECUTADOS;_x000D_
 D)	QUAIS SERVIÇOS ESTÃO EM FASE DE EXECUÇÃO;_x000D_
 E)	QUAIS AINDA AGUARDAM INÍCIO;_x000D_
 </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA PREFEITURA MUNICIPAL DE BICAS INFORMAÇÕES SOBRE O CARNAVAL:_x000D_
 _x000D_
 1.	FOI CONTRATADO SEGURANÇA OU ESTA ESTAVA A CARGO DA POLÍCIA MILITAR? EM CASO POSITIVO, ESTE SERVIÇO FAZIA PARTE DO OBJETO DA CONTRATAÇÃO DA EMPRESA RESPONSÁVEL PELA REALIZAÇÃO DO EVENTO DE CARNAVAL?_x000D_
 2.	AS BARRACAS DO ESPAÇO DE REALIZAÇÃO DO EVENTO FORAM INTEGRALMENTE LOCADAS PELA EMPRESA RESPONSÁVEL OU HOUVE PERMISSÃO DE USO POR PARTE DA PREFEITURA?_x000D_
 </t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO DO CIESP INFORMAÇÕES SOBRE O ANDAMENTO DA IMPLANTAÇÃO DO SERVIÇO DE INSPEÇÃO MUNCIPAL &amp;#8211; SIM.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, JUNTO AO ÓRGÃO COMPETENTE, SOLICITE E ENCAMINHE A ESTA CASA LEGISLATIVA AS CÓPIAS DAS NOTAS FISCAIS DE COMPRAS DE MATERIAIS DE CONSTRUÇÃO ADQUIRIDOS ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
              SOLICITO AO IMA INFORMAÇÕES SOBRE  SURTO DE MORTE DE GADO BOVINO NA CIDADE. _x000D_
 PARA TANTO PEÇO, AÇÕES DESENVOLVIDAS PELO IMA PARA CONTER OS CASOS DE MORTE DE REBANHOS ESCLARECIMENTOS SOBRE  O PROBLEMA AFETADO AOS MESMOS RAIVA, BOTULISMO, CLOSTRIDIOSES OU OUTROS. _x000D_
           ALÉM DISSO, PEÇO TAMBÉM INFORMAÇÕES SOBRE QUAL A FORMA DE DESCARTE REALIZADO SOBRE A ORIENTAÇÃO DO IMA. _x000D_
 </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE INFORME QUAIS SÃO OS CRITÉRIOS PARA LOTAÇÃO DOS ESTUDANTES NOS VEÍCULOS DO TRANSPORTE ESTUDANTIL INTERMUNICIPAL, EXPLICANDO TAMBÉM COMO SÃO DEFINIDAS AS ROTAS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO O ENVIO DE CÓPIA DO CONTRATO Nº 74/2017, ASSINADO ENTRE O MUNICÍPIO DE BICAS E A EMPRESA UNIÃO RECICLÁVEIS DE RIO NOVO.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE O FUNCIONAMENTO DO LABORATÓRIO DA POLICLÍNICA.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO RELATÓRIO SOBRE O PAGAMENTO DE FÉRIAS REGULARES E FÉRIAS-PRÊMIO NO SEGUNDO SEMESTRE DO EXERCÍCIO DE 2016, CONTENDO NOME E VALORES E INDICAÇÃO DA DATA DOS PAGAMENTOS FEITOS A ESTES TÍTULOS. NO CASO DE FÉRIAS REGULARES INDENIZADAS OU &amp;#8220;COMPRADAS&amp;#8221;, SOLICITO AINDA A JUSTIFICATIVA PARA ESTE PAGAMENTO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS SERVIDORES QUE RECEBERAM HORAS EXTRAS NO MÊS DE MARÇO/2017, QUANTAS HORAS CADA UM REALIZOU E QUAL O VALOR PAGO A CADA UM DELES.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS SERVIDORES QUE RECEBERAM LICENÇAS NO MÊS DE MARÇO, SEJAM ELAS REMUNERADAS OU NÃO, E NO CASO DE LICENÇAS MÉDICAS AS INDICAÇÕES DOS CID&amp;#8217;S (CLASSIFICAÇÃO INTERNACIONAL DE DOENÇAS) QUE MOTIVARAM O AFASTAMENTO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO AO PREFEITO MUNICIPAL QUE INFORME SOBRE O ANDAMENTO DA OBRA DE COBERTURA DA QUADRA DO BAIRRO LEOPOLDINA, INDICANDO SE JÁ HOUVE LIBERAÇÃO DO DINHEIRO DO CONVÊNIO E EM QUAL SITUAÇÃO ESTE SE ENCONTRA E O PRAZO PARA O TÉRMINO DAS OBRAS._x000D_
 </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO QUE A MESA DIRETORA DESTA CASA OFICIE O DER DE MINAS GERAIS, COBRANDO MANUTENÇÃO DA MG-126, QUE LIGA BICAS A OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO QUE A MESA DIRETORA DESTA CASA ENVIE OFÍCIO PARA O GOVERNO DO ESTADO DE MINAS GERAIS, DEMONSTRANDO APOIO A REIVINDICAÇÃO DA OAB/MG, PARA QUE O GOVERNO DEVOLVA AO BANCO DO BRASIL OS RECURSOS REFERENTES A DEPÓSITOS JUDICIAIS QUE FORAM SACADOS PELO ESTADO COM O AVAL DA LEI 21.720/15.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO RELATÓRIO SOBRE O PAGAMENTO DE FÉRIAS REGULARES E FÉRIAS-PRÊMIO DESDE 2009, CONTENDO NOME E VALORES E INDICAÇÃO DA DATA DOS PAGAMENTOS FEITOS A ESTES TÍTULOS. NO CASO DE FÉRIAS REGULARES INDENIZADAS OU &amp;#8220;COMPRADAS&amp;#8221;, SOLICITO AINDA A JUSTIFICATIVA PARA ESTE PAGAMENTO. APROVEITANDO O ENSEJO, SOLICITO A RELAÇÃO DE SERVIDORES QUE ATUALMENTE POSSUEM DIREITO ÀS FÉRIAS PRÊMIAS, BEM COMO A INDICAÇÃO DA QUANTIDADE DE PERÍODOS A SEREM GOZADOS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS RELATÓRIO SOBRE AS MÁQUINAS EM FUNCIONAMENTO, CONTENDO QUANTIDADE DE MÁQUINAS, A IDENTIFICAÇÃO DESTAS MÁQUINAS (MARCA, MODELO, ETC), QUEM SÃO OS SEUS OPERADORES E QUANTOS OPERADORES DE MÁQUINAS TEMOS LOTADOS NA SECRETARIA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXMO. SR. PREFEITO MUNICIPAL QUE ENCAMINHE PARA ESTA CASA A EXPOSIÇÃO DOS MOTIVOS QUE CULMINARAM NA EDIÇÃO DO DECRETO Nª25/2017.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO EXMO. SR. PREFEITO MUNICIPAL QUE ENCAMINHE PARA ESTA CASA CÓPIA DO RESULTADO DO PROCESSO 68/2017 - PREGÃO PRESENCIAL 22/2017, E PROCEDA A ATUALIZAÇÃO DOS DADOS REFERENTES A ESTE PROCESSO NO SITE DA PREFEITURA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE ESTUDO COM OBJETIVO DE ATUALIZAR OS VENCIMENTOS DOS ENFERMEIROS, AUXILIARES E TÉCNICOS EM ENFERMAGEM DE NOSSO MUNICÍPIO, PARA UM PATAMAR COMPATÍVEL COM O EXERCIDO EM NOSSA REGIÃO, E APRESENTE UM PLANO DE READEQUAÇÃO SALARIAL._x000D_
 </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE A MESA DIRETORA DESTA CASA INFORME A RESPEITO DO ANDAMENTO DAS DISCUSSÕES PARA TRANSMISSÃO DAS REUNIÕES DA CÂMARA POR RÁDIO COMUNITÁRIA, BEM COMO ANALISE A POSSIBILIDADE DE TRANSMISSÃO DAS REUNIÕES ATRAVÉS DE REDES SOCIAIS COMO O FACEBOOK.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA QUAIS CONVÊNIOS PARA PRESTAÇÃO DE SERVIÇOS DE SAÚDE O MUNICÍPIO FORMALIZOU NESTE MANDATO, ENCAMINHANDO CÓPIA DOS MESMOS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EM RELAÇÃO AO EDITAL DO PREGÃO PRESENCIAL Nº 34/2017, PROCESSO Nº101/2017, CONSIDERANDO O SEGUINTE:_x000D_
 1)	O EDITAL EM SEU ANEXO I &amp;#8211; TERMO DE REFERÊNCIA &amp;#8211; NÃO DIMENSIONA AS OBRIGAÇÕES DA CONTRATADA EM RELAÇÃO À ALIMENTAÇÃO DOS ANIMAIS NEM EM RELAÇÃO ÀS PREMIAÇÕES, O QUE SEGURAMENTE INFLUENCIA A FORMULAÇÃO DE UMA PROPOSTA._x000D_
 2)	EXISTE UMA GRANDE DISPARIDADE ENTRE OS VALORES DOS SHOWS DOS ARTISTAS INDICADOS PARA CADA UM DOS DIAS DO EVENTO, E ESTE É SEGURAMENTE A PARTE MAIS EXPRESSIVA, EM TERMOS DE VALORES, DO EDITAL, O QUE ME FAZ VISLUMBRAR A POSSIBILIDADE DE INDUÇÃO DO RESULTADO DO PROCESSO._x000D_
 SOLICITO AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, AS INFORMAÇÕES REFERENTES AO ITEM 1, SUGERINDO QUE O EXECUTIVO USE DAS PRERROGATIVAS DA AUTOTUTELA PARA REPUBLICAR O EDITAL CONSTANDO TAIS INFORMAÇÕES. SOLICITO TAMBÉM EXPLICAÇÕES QUANTO AOS CRITÉRIOS DE ESCOLHA DOS ARTISTAS, TENDO EM CONTA O EXPOSTO NO ITEM 2._x000D_
 APROVEITANDO O ENSEJO, SOLICITO VISTAS DO REQUERIMENTO DE IMPUGNAÇÃO AO EDITAL, CONFORME NOTA PUBLICADA NO SITE DA PREFEITURA._x000D_
 </t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A MESA DIRETORA DESTA CASA LEGISLATIVA OFICIE A EMPRESA DE CORREIOS DESTA CIDADE, PARA QUE A MESMA INFORME OS MOTIVOS DE NÃO ESTAR ENTREGANDO CORRESPONDÊNCIAS NA RUA JOSÉ DARCY TAVARES (ESTRADA PARA ÁGUA SANTA)._x000D_
 		 _x000D_
 </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE EXPLICAÇÕES SOBRE O ATUAL ANDAMENTO DAS AÇÕES PARA CUMPRIMENTO DA META DE CURTO PRAZO DO ÍNDICE DE TRATAMENTO DE ESGOTO(ITE) DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO SANCIONADO EM 15 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE CULTURA, RELATÓRIO DOS VALORES GASTOS NESTE ANO ATÉ A PRESENTE DATA QUE SEJAM ORIUNDOS DO FUNDO MUNICIPAL DE ESPORTE, ASSIM COMO CÓPIA DAS ATAS DE REUNIÃO DO CONSELHO MUNICIPAL DO ESPORTE.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITO QUE SEJA ENCAMINHADO A, COORDENADORIA REGIONAL DO DEPARTAMENTO DE EDIFICAÇÕES E ESTRADAS DE RODAGEM DO ESTADO DE MINAS GERAIS-DEER/CRG/MATA, NA PESSOA DO SEU COORDENADOR SR. FERNANDO ARTHUR MOREIRA DIAS LOCALIZADO EM JUIZ DE FORA, O PEDIDO DE LIMPEZA DO MATO DA RODOVIA MG-126 NOS TRECHOS QUE LIGAM BICAS A MAR DE ESPANHA, BICAS A PEQUERI, E BICAS A SÃO JOÃO NEPOMUCENO.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE FAZENDA, INFORME A ESTA CASA LEGISLATIVA A MOVIMENTAÇÃO DAS CONTAS VINCULADAS À ARRECADAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE BICAS NESTE EXERCÍCIO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À CEMIG QUE INFORME A ESTA CASA LEGISLATIVA A MOVIMENTAÇÃO DAS CONTAS VINCULADAS À ARRECADAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE BICAS NESTE EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À PREFEITURA MUNICIPAL EXPLICAÇÕES SOBRE A COBRANÇA DE TAXA DE EXPEDIENTE PARA EMISSÃO DE CARNÊ DO IPTU, UMA VEZ QUE O STF JÁ SE PRONUNCIOU PELA INCONSTITUCIONALIDADE DESTE PROCEDIMENTO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À PREFEITURA MUNICIPAL EXPLICAÇÕES SOBRE O CHAMAMENTO DOS CLASSIFICADOS NO ÚLTIMO CONCURSO PÚBLICO PARA O CARGO DE AUXILIAR ADMINISTRATIVO, UMA VEZ QUE JÁ SE PASSOU O PRAZO PARA APRESENTAÇÃO DOS NOMEADOS NA PORTARIA 139/2017.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA OFICIADO O DER A RECOLOCAÇÃO DA PLACA INDICANDO A ENTRADA PARA A CIDADE DE BICAS NO TREVO DE ACESSO AO PERÍMETRO URBANO DO MUNICÍPIO, PARA AFASTÁ-LA DO TREVO E MELHORAR SUA VISIBILIDADE</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENCAMINHADA CÓPIA DOS EMPENHOS E PAGAMENTOS FEITOS EM NOME DA EMPRESA SISTEMA CASSON DE RADIODIFUSÃO LTDA.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENCAMINHADO PARA ANÁLISE DESTA CASA LEGISLATIVA, O PROCESSO LICITATÓRIO Nº 03/2017, REFERENTE AO PROCESSO ADMINISTRATIVO Nº 72, REALIZADO NA MODALIDADE CARTA CONVITE, E AINDA CÓPIA DOS EMPENHOS E PAGAMENTOS FEITOS EM NOME DA VENCEDORA DO CERTAME, BEM COMO RELATÓRIO DE MÍDIAS PRODUZIDAS, ARQUIVOS DAS MESMAS E MEIO DE UTILIZADO PARA DIVULGAÇÃO, NO PERÍODO COMPREENDIDO ENTRE A ASSINATURA DO CONTRATO E O DIA DE HOJE.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE SEJA ENCAMINHADA CÓPIA DE RESOLUÇÃO DO CONSELHO MUNICIPAL DOS DIRETOS DA CRIANÇA E DO ADOLESCENTE (CMDCA), EXARADA ENTRE OS ANOS DE 2006 E 2007, AUTORIZANDO A CAPTAÇÃO DE RECURSOS POR ENTIDADES DE ASSISTÊNCIA À CRIANÇA E AO ADOLESCENTE ATRAVÉS DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE. </t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM ENCAMINHADAS CÓPIAS DIGITAIS DAS PLANILHAS DE MOVIMENTAÇÃO DOS VEÍCULOS DA PREFEITURA DO DIA 1º DE JUNHO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, JUNTO AO ÓRGÃO COMPETENTE, SOLICITE E ENCAMINHE A ESTA CASA LEGISLATIVA AS CÓPIAS DAS NOTAS FISCAIS DE COMPRAS DE MATERIAIS DE CONSTRUÇÃO ADQUIRIDOS DE 27 DE MARÇO ATÉ A PRESENTE DATA, BEM COMO TODAS AS NOTAS FISCAIS DE COMPRA DE MADEIRAS DO INÍCIO DO EXERCÍCIO ATÉ O DIA DE HOJE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE FAZENDA, QUE ENVIE RELATÓRIO COM OS VALORES PAGOS AOS MÉDICOS CONTRATADOS PELO MUNICÍPIO DESDE JANEIRO DESTE ANO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENCAMINHADO A SEPLAG &amp;#8211; SECRETARIA DE PLANEJAMENTO DO GOVERNO DO ESTADO DE MINAS GERAIS, A SOLICITAÇÃO DE REGULARIZAÇÃO DO PAGAMENTO DOS SERVIDORES DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE QUE INFORME A RELAÇÃO DE TODAS AS AMBULÂNCIAS QUE ESTÃO EM FUNCIONAMENTO E AS QUE ESTÃO PARADAS NECESSITANDO DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, ATRAVÉS DA DIRETORIA DE RECURSOS HUMANOS, QUE INFORME A RELAÇÃO COMPLETA DOS OPERÁRIOS CONTRATADOS NESSE MOMENTO, BEM COMO ENVIE O RESULTADO FINAL DO EDITAL Nº 07/2017.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA DIRETORIA DE RECURSOS HUMANOS, INFORME QUANTOS MOTORISTAS CONVOCADOS A TOMAR POSSE PELO CONCURSO PÚBLICO DE 2016 SE LICENCIARAM, FORAM EXONERADOS OU SOLICITARAM DESLIGAMENTO ATÉ A PRESENTE DATA, QUEM SÃO ELES E QUANDO EXATAMENTE FORAM DESLIGADOS, EXONERADOS OU DEMITIDOS. APROVEITO PARA SOLICITAR DOCUMENTOS QUE COMPROVEM A RECUSA DOS CANDIDATOS APROVADOS A ASSUMIREM CONTRATOS TEMPORÁRIOS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA DIRETORIA DE RECURSOS HUMANOS, INFORME A ESTA CASA LEGISLATIVA A FORMA DE CONTRATAÇÃO DE TODOS OS SERVIDORES QUE FORAM CHAMADOS AO TRABALHO ATRAVÉS DOS PROCESSOS SELETIVOS REALIZADOS PELA PREFEITURA MUNICIPAL ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA PROCURADORIA, INFORME A ESTA CASA LEGISLATIVA SOBRE O ANDAMENTO DO PROCESSO MOVIDO PELA PREFEITURA CONTRA A CONSTRUTORA SOUZA GUERRA OBJETIVANDO REPAROS NO CENTRO EDUCACIONAL DEJANIRA FONSECA DE OLIVEIRA. PEÇO AINDA QUE SEJA INFORMADA A PROVIDÊNCIA TOMADA APÓS A INTERVENÇÃO DO MUNICÍPIO NO REFERIDO IMÓVEL.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE A MESA DIRETORA DESTA CASA LEGISLATIVA OFICIE O PREFEITO DE JUIZ DE FORA, SR. BRUNO SIQUEIRA, O AGENDAMENTO DE REUNIÃO PARA DISCUTIR A POSSIBILIDADE DE TRAZER PARA BICAS A LOCOMOTIVA CONHECIDA COMO DUQUESA, CONSTRUÍDA NA ANTIGA OFICINA DA R.F.F.S.A., QUE SE ENCONTRA HOJE NO MUSEU FERROVIÁRIO DE JUIZ DE FORA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE CULTURA, INFORME SOBRE A ATUAL SITUAÇÃO DA FANFARRA, SEUS INSTRUMENTOS E SE EXISTE PREVISÃO DE REINÍCIO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>Joel Milão do Cemitério, Diego da Auto Escola, Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM REQUEREM A CRIAÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO PARA VERIFICAÇÃO DE EXISTÊNCIA DE IRREGULARIDADES NO PROCESSO LICITATÓRIO Nº 72/2017 &amp;#8211; CONVITE Nº 3/2017 QUE OBJETIVOU &amp;#8220;CONTRATAÇÃO DE PESSOA FÍSICA OU SOCIEDADE EMPRESÁRIA DESTINADA A PRESTAÇÃO DE SERVIÇOS DE MARKETING EM ÁUDIO VISUAL, PARA ATENDER A DEMANDA DE PUBLICIDADE E PROPAGANDA DA PREFEITURA MUNICIPAL DE BICAS.&amp;#8221;.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE A PREFEITURA MUNICIPAL ENCAMINHE TODOS OS ESPELHOS DAS EMENDAS PARLAMENTARES APRESENTADAS PELO DEPUTADO ESTADUAL BRÁULIO BRAZ PARA O MUNICÍPIO DE BICAS NO PERÍODO DE 2013 A 2016.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE A PROCURADORIA MUNICIPAL INFORME SOBRE O ANDAMENTO DA ANÁLISE DA INDICAÇÃO Nº 107/2017 QUE PEDIU A REVISÃO DOS VALORES DA LEI DE BENEFÍCIOS EVENTUAIS &amp;#8211; LEI Nº 1.363/2013, E QUE CONSIDERE O PAGAMENTO INTEGRAL DAS DESPESAS FUNERÁREAS ATRAVÉS DO AUXÍLIO FUNERAL.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PROCURADORIA MUNICIPAL INFORME SOBRE O ANDAMENTO DA ANÁLISE DA INDICAÇÃO Nº 107/2017 QUE PEDIU A REVISÃO DOS VALORES DA LEI DE BENEFÍCIOS EVENTUAIS &amp;#8211; LEI Nº 1.363/2013, E QUE CONSIDERE O PAGAMENTO INTEGRAL DAS DESPESAS FUNERÁRIAS ATRAVÉS DO AUXÍLIO FUNERAL.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE A MESA DIRETORA DA CÂMARA ENCAMINHE OFÍCIO AO DNIT REQUERENDO INSTALAÇÃO DE RADARES AO LONGO DA BR 267, NOS TRECHOS QUE LIGAM A CIDADE DE BICAS AOS MUNICÍPIOS VIZINHOS.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.tiff</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL INFORME QUAIS OS VALORES GASTOS EM MATERIAIS, NUMERO DE OPERÁRIOS E DIAS GASTOS NA OBRA DA PONTE EM SANTA HELENA PRÓXIMA AO SÍTIO DA BANDEIRA, JUNTAMENTE COM O ENCAMINHAMENTO DA PLANILHA ORÇAMENTÁRIA E DO PROJETO BÁSICO.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA RETIRADO O PROJETO DE LEI Nº 21/2017 DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, ENVIE LISTAGEM DO CHAMAMENTO DOS FISIOTERAPEUTAS APROVADOS NO ÚLTIMO CONCURSO, INDICANDO A DATA EM QUE CADA UM FORA CHAMADO E SUA POSIÇÃO NA CLASSIFICAÇÃO.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE SAÚDE, QUE INFORME SE APRESENTOU PROPOSTA PARA OBTENÇÃO E RECURSOS DESTINADOS À SAÚDE.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO DIRETOR DE ARRECADAÇÃO E TRIBUTOS, INFORMAÇÕES SOBRE A ARRECADAÇÃO PROVENIENTE DA CESSÃO DE USO DE TRANSPORTE BASEADA NA LEI MUNICIPAL Nº 1.637/2013 NO EXERCÍCIO DE 2017, CONTENDO O NÚMERO DE VIAGENS REALIZADAS, PARA ONDE FORAM AS MESMAS E QUAL O VALOR COBRADO POR CADA UMA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, INFORMAÇÕES SOBRE AS REFORMAS E/OU CONSTRUÇÕES QUE VÊM SENDO REALIZADAS EM CASAS DE PESSOAS CARENTES PELA PREFEITURA MUNICIPAL, DEVENDO O RELATÓRIO CONTER O ENDEREÇO DAS CASAS REFORMADAS OU CONSTRUÍDAS, O NOME DO PROPRIETÁRIO, TODAS AS INTERVENÇÕES REALIZADAS E O VALOR GASTO POR UNIDADE, AS FOTOGRAFIAS DA EVOLUÇÃO DAS OBRAS E O INSTRUMENTO DE SELEÇÃO UTILIZADO PARA SELECIONAR AS FAMÍLIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENCAMINHADO PARA ANÁLISE DESTA CASA LEGISLATIVA, O PROCESSO LICITATÓRIO Nº 66/2017, REFERENTE AO PROCESSO ADMINISTRATIVO Nº 125, REALIZADO NA MODALIDADE DISPENSA, E AINDA, CASO EXISTAM, CÓPIA DOS EMPENHOS E PAGAMENTOS FEITOS EM NOME DA VENCEDORA DO CERTAME, NO PERÍODO COMPREENDIDO ENTRE A ASSINATURA DO CONTRATO E O DIA DE HOJE.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE FAZENDA, INFORME A ESTA CASA LEGISLATIVA O NÚMERO, BEM COMO O SALDO DA CONTA ABERTA PARA RECEBER OS RECURSOS DO ICMS ESPORTIVO, CONFORME DETERMINA A LEI MUNICIPAL Nº 1.742/2015.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE SEJAM ENCAMINHADOS A ESTA CASA PARA VISTAS OS EMPENHOS LIQUIDADOS UTILIZANDO RECURSOS DA PASTA DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPUTADO ESTADUAL GUSTAVO CORRÊA O ENVIO DE UM ÔNIBUS PARA OS PROGRAMAS DE TRANSPORTE DE ESTUDANTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENCAMINHADO A ESTA CASA A LISTAGEM DE TODOS PRESTADORES DE SERVIÇO PESSOA FÍSICA ATUALMENTE CONTRATADOS PELO MUNICÍPIO INCLUINDO A DESCRIÇÃO DO SERVIÇO E O VALOR DO VENCIMENTO MENSAL.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO QUE SEJA INFORMADO A ESTA CASA LEGISLATIVA, OS MOTIVOS PELOS QUAIS AS GARRAFAS PET E DE VIDRO NÃO ESTÃO SENDO RECOLHIDAS PELO CAMINHÃO DE COLETA DE LIXO._x000D_
 </t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO A MESA DIRETORA QUE ENCAMINHE A COMISSÃO DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA OFÍCIO N. 282/2017 ENCAMINHADO A ESTA CASA PELA PREFEITURA DE BICAS COM PENDÊNCIAS APONTADAS EM RELATÓRIO DE ANÁLISE EM RELAÇÃO AO CONVÊNIO N. 525/2014 FEITO PELA SETOP - SECRETARIA DE ESTADO E TRANSPORTES E OBRAS PÚBLICAS QUE VERSOU SOBRE MELHORAMENTO DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE FAZENDA, ENCAMINHE LISTAGEM DOS PAGAMENTOS FEITOS À EMPRESA M&amp;R SERVIÇOS MÉDICOS DESDE JANEIRO DESTE ANO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE FAZENDA, ENCAMINHE O EXTRATO DA C/C 304-9 AG 1488 &amp;#8211; CAIXA ECONÔMICA - DO FUNDO MUNICIPAL DO ESPORTE COM AS MOVIMENTAÇÕES DESDE JANEIRO DESTE ANO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DAS COMISSÕES CONSTITUÍDAS DESTA CASA, QUE FAÇAM O ENVIO DOS PARECERES A TODOS OS VEREADORES, ASSIM QUE FOREM EMITIDOS, POSSIBILITANDO ASSIM A DEVIDA ANÁLISE, ANTES DE APRECIAÇÃO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A MESA DIRETORA DESTA CASA, EM REPRESENTAÇÃO A TODO O LEGISLATIVO BIQUENSE, ENVIE OFÍCIO À SECRETARIA DE SEGURANÇA PÚBLICA DE MINAS GERAIS, REIVINDICANDO A DESIGNAÇÃO DE POLICIAIS CIVIS PARA NOSSA CIDADE, NOMEADOS NO ÚLTIMO DIA 14/09/2017, HAJA VISTA A PRECARIEDADE DO SERVIÇO PRESTADO POR FALTA DE PESSOAL. _x000D_
 		 _x000D_
 </t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		 SOLICITO QUE A MESA DIRETORA DESTA CASA, OFICIE A POLÍCIA MILITAR, PARA QUE INTENSIFIQUE A FISCALIZAÇÃO DE SONS AUTOMOTIVOS EM CIRCULAÇÃO DENTRO DA CIDADE E EM HORÁRIOS INADEQUADOS._x000D_
 </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM ENVIADOS A ESTA CASA LEGISLATIVA, PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, CÓPIA DE TODOS OS PARECERES SOCIAIS SOLICITANDO BENEFÍCIO DE AUXÍLIO COM MATERIAIS DE CONSTRUÇÃO EMITIDOS NO ATUAL EXERCÍCIO</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MESA DIRETORA DA CÂMARA QUE ENCAMINHE OFÍCIO A DIREÇÃO DO CIESP &amp;#8211; CONSÓRCIO INTERMUNICIPAL DE ESPECIALIDADES SOLICITANDO ATUALIZAÇÃO DOS DADOS DO PORTAL DE TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE SEJA INFORMADO A ESTA CASA LEGISLATIVA, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL, SE EXISTEM BENEFÍCIOS DE ALUGUEL SOCIAL SENDO PAGOS PELO MUNICÍPIO E, CASO AFIRMATIVO, QUE SEJA ENVIADA PLANILHA SIMPLIFICADA COM NOME, TELEFONE E ENDEREÇO DOS BENEFICIÁRIOS, BEM COMO O VALOR DESPENDIDO COM CADA UM DELES E O PARECER SOCIAL QUE OS JUSTIFICAM. </t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA LEGISLATIVA, ATRAVÉS DA SECRETARIA DE FAZENDA, TODOS OS VALORES PAGOS A TÍTULO DE AUXÍLIO FUNERAL NO ATUAL EXERCÍCIO, INFORMANDO O NOME DO BENEFICIADO E O VALOR.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS SERVIDORES QUE RECEBERAM HORAS EXTRAS NOS MESES DE ABRIL A SETEMBRO DE 2017, QUANTAS HORAS CADA UM REALIZOU E QUAL O VALOR PAGO A CADA UM DELES.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PRESIDENTE DO CONSELHO MUNICIPAL DO ESPORTE, QUE ENVIE A ESTA CASA LEGISLATIVA TODAS AS ATAS DAS REUNIÕES DO CONSELHO, BEM COMO AS RESOLUÇÕES QUE AUTORIZARAM USO DE RECURSOS DO FUNDO MUNICIPAL DO ESPORTE NO EXERCÍCIO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">       SOLICITO A ESTA PRESIDÊNCIA QUE ENCAMINHE À DIRETORA PRESIDENTE DA COPASA &amp;#8211; MINAS GERAIS, SENHORA SINARA INÁCIO MEIRELES CHENNA, COM CÓPIA A REGIONAL DE LEOPOLDINA, SITUADA A RUA PRESIDENTE CARLOS LUZ- DA CATEDRAL &amp;#8211; LEOPOLDINA CEP 36.600.00 E AO EXECUTIVO SOLICITANDO INVESTIMENTO PARA IMPLANTAÇÃO DE UM SISTEMA PARA ABASTECIMENTO DE ÁGUA NO POVOADO DE SANTA HELENA</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA DE DESENVOLVIMENTO ECONÔMICO E TURISMO, INFORMAÇÕES SOBRE O PAGAMENTO DE AUXÍLIO À INSTALAÇÃO, CUSTEIO DE ALUGUÉIS OU QUAISQUER OUTROS INCENTIVOS FINANCEIROS A EMPRESAS NO MUNICÍPIO DE BICAS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO CONSELHO MUNICIPAL DO ESPORTE QUE INFORME AS RAZÕES DA NEGATIVA DE APOIO AO ATLETA PEDRO HENRIQUE CAMPOS ARCHANJO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA DIRETORIA DE RECURSOS HUMANOS, INFORME A ESTA CASA LEGISLATIVA QUANTOS SÃO OS PROFESSORES ESPECIALIZADOS EM INFORMÁTICA CONTRATADOS ATRAVÉS DO EDITAL Nº 02/2017, SEUS NOMES E A DATA DE SUAS RESPECTIVAS CONTRATAÇÕES.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO CONSELHO MUNICIPAL DO ESPORTE QUE ENCAMINHE A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODOS OS BENEFICIADOS COM RECURSOS DO CONSELHO ATÉ O PRESENTE MOMENTO. ALÉM DOS NOMES, A RELAÇÃO DEVERÁ CONTER O VALOR DESTINADO A CADA UM.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, QUE INFORME O NÚMERO DE BENEFÍCIOS ASSISTENCIAIS QUE FORAM REVISADOS ATÉ A PRESENTE DATA, E O QUANTITATIVO QUE AINDA RESTAM A SEREM REAVALIADOS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE INFORME OS DIAS DE ENTREGA DE CARNE NAS ESCOLAS. </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, QUE INFORME SE EXISTE NO MUNICÍPIO, ÁREA CADASTRADA COMO DE UNIDADES DE CONSERVAÇÃO E OUTRAS ÁREAS PROTEGIDAS, CRIADAS PELO PODER PÚBLICO MUNICIPAL, INDICANDO A LOCALIZAÇÃO E A LEI OU INSTRUMENTO NORMATIVO DE CRIAÇÃO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA MUNICIPAL DE SAÚDE, QUE INFORME DE QUANTO EM QUANTO TEMPO, É FEITO O LEVANTAMENTO RÁPIDO DO ÍNDICE DE INFESTAÇÃO POR AEDES AEGYPTI - LIRAA. APROVEITO PARA SOLICITAR QUE ESSES DADOS SEJAM ENCAMINHADOS BIMESTRALMENTE À ESTA CÂMARA. </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME SOBRE AS RECLAMAÇÕES A ESTE ANEXADAS, QUE DIZEM RESPEITO A UM POSSÍVEL MAU FUNCIONAMENTO DO CRAS, MAIS ESPECIFICAMENTE NO PROJETO QUE TEM COMO PÚBLICO ALVO OS IDOSOS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, EM NOME DA CÂMARA, ENCAMINHE OFÍCIO AO MINISTÉRIO PÚBLICO, SOLICITANDO INFORMAÇÕES ACERCA DE DENÚNCIAS DE IRREGULARIDADES ENCAMINHADAS ÀQUELE ÓRGÃO, QUE ATÉ A DATA DE HOJE SE PERPETUAM.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA SOBRE AS INTENÇÕES QUE ENVOLVEM OS CONTRATOS FIRMADOS ATRAVÉS DOS PROCESSOS SELETIVOS REALIZADOS NO ANO DE 2017, VISANDO O EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA LEGISLATIVA RELATÓRIO SIMPLIFICADO DE TODAS AS INTERVENÇÕES REALIZADAS NO ANO DE 2017 ATRAVÉS DE EXECUÇÃO DIRETA PELA SECRETARIA MUNICIPAL DE OBRAS, CONTENDO O OBJETO DA INTERVENÇÃO, A DATA DE SUA REALIZAÇÃO, O MATERIAL UTILIZADO, A LOCALIZAÇÃO EXATA E FOTOGRAFIAS DAS MESMAS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, JUNTO AO ÓRGÃO COMPETENTE, SOLICITE E ENCAMINHE A ESTA CASA LEGISLATIVA AS CÓPIAS DE TODAS AS NOTAS FISCAIS DE COMPRAS DE MATERIAIS DE CONSTRUÇÃO E DE MADEIRAS ADQUIRIDOS DE JUNHO DE 2017 ATÉ O TÉRMINO DO EXERCÍCIO.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA, QUE ENCAMINHE DENÚNCIA FORMAL AO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, PELO NÃO PREENCHIMENTO CORRETO PELO MUNICÍPIO DE BICAS DO PORTAL GEOOBRAS, DIFICULTANDO O ACOMPANHAMENTO DAS INTERVENÇÕES REALIZADAS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.tiff</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.tiff</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA LEGISLATIVA CÓPIA DE TODOS OS ADITIVOS FORMALIZADOS EM QUAISQUER DOS CONTRATOS ASSINADOS PELA PREFEITURA MUNICIPAL NO EXERCÍCIO CORRENTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6117,67 +6117,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.tiff" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1206/1206_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1217/1217_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.tiff" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H533"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>