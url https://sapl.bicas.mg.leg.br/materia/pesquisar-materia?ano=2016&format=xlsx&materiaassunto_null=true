--- v0 (2026-03-01)
+++ v1 (2026-04-24)
@@ -51,4272 +51,4272 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da mesa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ADOÇÃO DO PREGÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE BICAS COMO MODALIDADE DE LICITAÇÃO PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO VI AO ART. 2º DA LEI 1732/2015</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rafael Aquino, Beth Gouvêa, Nilo da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO INCISO IV DO ART. 3º </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CFLJ - Comissão de Finanças, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 1º AO PROJETO DE LEI Nº 06/2016</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PRESENTE PROPOSIÇÃO APRESENTADA PELO VEREADOR NILO CESAR GONZE VISA MODIFICAR A LEI MUNICIPAL Nº 1752/2015 QUE PREVÊ CRITÉRIOS PARA A DOAÇÃO DE LOTES NO MUNICÍPIO, UMA VEZ QUE, CONFORME CONSTA DE SUA MENSAGEM EM AUDIÊNCIA PÚBLICA  PARA DISCUTIR O EDITAL HOUVE, POR PARTE DA POPULAÇÃO, UMA GRANDE INSATISFAÇÃO NO QUE CONCERNE A RENDA MÍNIMA DE R$ 1500,00. JUSTIFICAM QUE AS PESSOAS QUE MAIS PRECISAM DOS BENEFÍCIOS ASSISTENCIAIS PARA AQUISIÇÃO DE UMA CASA PRÓPRIA NÃO POSSUEM RENDAS QUE ATINJAM TAL VALOR._x000D_
 APÓS TRAMITAÇÃO, A PRESENTE PROPOSIÇÃO OBTEVE PARECER FAVORÁVEL E CONSEQUENTEMENTE ENCAMINHAMENTO PARA A COMISSÃO DE FINANÇAS LEGISLAÇÃO E JUSTIÇA.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ANÁLISE PELO ASSESSOR JURÍDICO, ESTE MANIFESTOU-SE PELA SUA ADMISSIBILIDADE, NO ENTANTO, APONTOU PONTOS QUE AO SEU AVISO HAVERIA INCONSTITUCIONALIDADE MATERIAL, UMA VEZ QUE HOUVE EM ALGUNS DE SEUS DISPOSITIVOS AFRONTA AO PRINCÍPIO DA LIVRE CONCORRÊNCIA._x000D_
 APÓS TRAMITAÇÃO, A PRESENTE PROPOSIÇÃO OBTEVE PARECER FAVORÁVEL E CONSEQUENTEMENTE ENCAMINHAMENTO PARA A COMISSÃO DE FINANÇAS LEGISLAÇÃO E JUSTIÇA._x000D_
 POSTO ISSO, APÓS DEBATES E DISCUSSÕES ESTA COMISSÃO, ENTENDEU QUE ALGUNS DISPOSITIVOS, POR NÃO ENCONTRAREM AMPARO NAS NORMAS CONSTITUCIONAIS, MERECEM SER OBJETO DE MODIFICAÇÃO, APRESENTANDO, ASSIM, O PROJETO DE LEI SUBSTITUTIVO, QUE PASSA A FAZER PARTE INTEGRANTE DO PRESENTE PARECER.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNA OS AGENTES POLÍTICOS PARA EFETUAR MOVIMENTAÇÃO BANCÁRIA E DÁ OUTROS PROVIMENTOS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA AGENTE POLÍTICO PARA PRECEDER À LIQUIDAÇÃO DOS EMPENHOS E ASSINAR AS REQUISIÇÕES DE COMPRA DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTROS PROVIMENTOS. </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS DO DIA 05 DE JANEIRO AO DIA 19  DE JANEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI COMISSÃO ESPECIAL DE INQUÉRITO PARA APURAR DENÚNCIA DE IRREGULARIDADES EM CONTRATAÇÕES E PAGAMENTOS EFETUADOS PELA PREFEITURA MUNICIPAL DE BICAS, DURANTE O MANDATO DO EX-PREFEITO HONÓRIO DE OLIVEIRA, PRECISAMENTE NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA PREGOEIRO E EQUIPE DE APOIO PARA CONDUZIR E JULGAR PROCESSOS DE LCITAÇÃO NA MODALIDADE PREGÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.docx</t>
   </si>
   <si>
     <t>DESIGNA OS AGENTES POLÍTICOS PARA EFETUAR MOVIMENTAÇÃO BANCÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA MEMBRO DA COMISSÃO PERMANENTE DE SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.doc</t>
   </si>
   <si>
     <t>EXONERA, A PEDIDO, O SERVIDOR QUE MENCIONA, OCUPANTE DE CARGO EM COMISSÃO DE ASSESSOR JURÍDICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA PROFISSIONAL QUE MENCIONA PARA CARGO DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 29 DE ABRIL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO ESPECIAL DE INQUÉRITO PARA APURAR POSSÍVEIS IRREGULARIDADES NA APLICAÇÃO DE RECURSOS DA EDUCAÇÃO NOS EXERCÍCIOS DE 2005 E 2006</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 20 DE MAIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CALENDÁRIO DA CÂMARA MUNICIPAL DE BICAS, POR OCASIÃO DO DIA DE SANTO ANTÔNIO E A DATA DA REUNIÃO ORDINÁRIA INICIALMENTE PREVISTA PARA O DIA 13 DE JUNHO. </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGA PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL DE INQUÉRITO CRIADA PELA PORTARIA 13/2016 PARA APURAR POSSÍVEIS IRREGULARIDADES NA APLICAÇÃO DE RECURSOS DA EDUCAÇÃO NOS EXERCÍCIOS DE 2005 E 2006.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO RECESSO DE JULHO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGA PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL CRIADA PELA PORTARIA 13/2016 PARA APURAR POSSÍVEIS IRREGULARIDADES NA APLICAÇÃO DE RECURSOS DA EDUCAÇÃO NOS EXERCÍCIOS DE 2005 E 2006.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE TRANSIÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 09 DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO RECESSO DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.docx</t>
   </si>
   <si>
     <t>"AUTORIZA A CÂMARA MUNICIPAL DE BICAS A ANTECIPAR A DEVOLUÇÃO DE DUODÉCIMOS, RECIBOS EM QUOTAS MENSAIS, DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA A SRTA. NATHANNE CAROLINA CORRÊA BORTOLINI.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SR. MANOEL GENUÍNO TEIXEIRA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA À DRA. DANIELE GAVIOLI RODRIGUES VENTURELLI</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SR. CARLOS ANTÔNIO DE SOUZA.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA AO SR. LUIZ FELIPE NOVAIS FALCÃO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SR. ANTÔNIO AUGUSTO PINHO VIEIRA</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CÂMARA MUNICIPAL DE BICAS A ANTECIPAR A DEVOLUÇÃO DE SALDO DE DUODÉCIMOS, RECIBOS EM QUOTAS MENSAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO CONTRIBUIÇÃO PARA CUSTEIO DE ILUMINAÇÃO PÚBLICA-CIP NOS TERMOS PREVISTOS PELA AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA- ANELL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Partido Trabalhista Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO ÂMBITO DO MUNICÍPIO DE BICAS O FUNDO MUNICIPAL DE CULTURA (FMC) E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA LEI COMPLEMENTAR Nº 994/1996 QUE DISPÕE SOBRE O ESTATUTO DO SERVIDOR DOS PODERES DO MUNICÍPIO DE BICAS E DÁ PROVIDÊNCIAS, PARA ESTABELECER CASOS DE CESSÃO DE SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ORGANIZAÇÃO E ESTRUTURA DO PODER EXECUTIVO DO MUNICÍPIO DE BICAS, FIXA PRINCÍPIOS E DIRETRIZES DE GESTÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Nilo da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IV DO ARTIGO 2º DA LEI Nº1752/2015</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O RECEBIMENTO E DEPÓSITO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO ÀS PESSOAS CARENTES E ENTIDADES BENEFICENTES OU HABITACIONAIS DO MUNICÍPIO DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 1.752/15 QUE REGULAMENTA A DOAÇÃO DE LOTES NO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BICAS A PARCELAR E PAGAR DÍVIDA JUNTO À SECRETARIA DA RECEITA FEDERAL DO BRASIL.&amp;#8221;</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS DEPÓSITOS DE PNEUS NOVOS E USADOS, FERROS VELHOS, DEPÓSITOS DE VEÍCULOS APREENDIDOS E AFINS, UTILIZAREM SISTEMAS DE COBERTURAS PARA EVITAR ACÚMULO DE ÁGUA QUE SE TORNA FOCO DO MOSQUITO AEDES AEGYPTI, TRANSMISSOR DA DOENÇA DA DENGUE, ZICA E CHICUNGUNYA</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Beth Gouvêa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 2º DA  LEI MUNICIPAL Nº 1499 DE 16 DE JUNHO 2010&amp;#8221;.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Júlio Sales</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE O PERCENTUAL DE REPOSIÇÃO DO SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 32.000,00E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DOS SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA ÁREA DE EXPANSÃO URBANA NO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 27.255,41 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE BICAS&amp;#8221;.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE BICAS&amp;#8221;.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 110.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE APLICAÇÃO DE MULTA AO CIDADÃO QUE FOR FLAGRADO JOGANDO RESÍDUOS SÓLIDOS OU LIXO DE QUALQUER SUBSTÂNCIA OU OBJETO NOS LOGRADOUROS PÚBLICOS FORA DOS EQUIPAMENTOS DESTINADOS PARA ESTE FIM E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;MODIFICA O ARTIGO 3º DA LEI Nº 1.637, DE 1º DE AGOSTO DE 2013&amp;#8221;.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.000,00E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE EMPRESAS CONDENADAS EM PROCESSOS CRIMINAIS DE PARTICIPAREM DE LICITAÇÕES OU CELEBRAREM CONTRATOS ADMINISTRATIVOS DE OBRAS, SERVIÇOS, COMPRAS, ALIENAÇÕES E LOCAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM ESTABELECIMENTOS COMERCIAIS QUE PERMANEÇAM ABERTOS APÓS AS 21 HORAS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O FUNDO MUNICIPAL DA PESSOA IDOSA DE BICAS &amp;#8211; FMPIB.&amp;#8221;</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BICAS PARA O EXERCÍCIO FINANCEIRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DETERMINA A PROIBIÇÃO DO COMÉRCIO E USO DE FOGOS DE ARTIFÍCIO NO MUNICÍPIO DE BICAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DA CULTURA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA O ENVIO AO PODER LEGISLATIVO DE RELATÓRIO MENSAL DE HORAS EXTRAS PAGAS AOS SERVIDORES PÚBLICOS. </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA O ENVIO DE EDITAIS DE CONTRATAÇÃO DE SERVIDORES AO PODER LEGISLATIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 248.600,00 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE IMÓVEL PÚBLICO QUE ESPECIFICA.&amp;#8221;</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA O ENVIO MENSAL AO PODER LEGISLATIVO DE RELATÓRIO DE LICENÇAS MÉDICAS CONCEDIDAS AOS SERVIDORES PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE BICAS E ESTABELECE NORMAS PARA ENVIO, PUBLICAÇÃO E DIVULGAÇÃO DE MATÉRIAS DOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE A DATA-BASE PARA REAJUSTE DOS SERVIDORES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE ABONO ESPECIAL AOS SERVIDORES MUNICIPAIS INDICADOS, VINCULADOS À PASTA DA EDUCAÇÃO E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;&amp;#8220;ALTERA ITEM DE SUBVENÇÕES SOCIAIS, PARA O EXERCÍCIO DE 2016, QUE INTEGRA A LEI N° 1.747, DE 25 DE NOVEMBRO DE 2015&amp;#8221;.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A EXIGÊNCIA DE CÓPIA EM MEIO DIGITAL, PARA O RECEBIMENTO DE PROPOSIÇÕES</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO A RESPEITO DAS OBRAS DE COBERTURA DO PÁTIO DO COLÉGIO RETTO JUNIOR, COMO A NECESSIDADE E/OU URGÊNCIA DE INICIAR ANTES DO PERÍODO DE FÉRIAS, PRAZO DE DURAÇÃO E REPOSIÇÃO DAS AULAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ailton Mendes</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE NOTA DE REPÚDIO AO PREFEITO MUNICIPAL POR SUA ENTREVISTA AO JORNAL O GLOBO, NA QUAL ATRIBUI À CÂMARA MUNICIPAL DEMORA NA APROVAÇÃO DE PROJETO DE LEI QUE REGULAMENTOU A DOAÇÃO DE LOTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA DEPUTADO OLIVEIRA SOUZA EM FRENTE AO Nº. 720.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, INFORMAÇÕES SOBRE O DESTINO DO MATERIAL DOS ESCOTEIROS CLUBE ARACATI DE BICAS, O QUAL SEGUE ANEXA A LISTAGEM.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DAS SECRETARIAS MUNICIPAIS COMPETENTES, INFORME A ESTA CASA LEGISLATIVA E ENVIE OS RESPECTIVOS DOCUMENTOS COMPROBATÓRIOS, SOBRE A FORMA DE CESSÃO DO ESPAÇO PÚBLICO DO PARQUE DE EXPOSIÇÕES MUNICIPAL PARA REALIZAÇÃO DO SHOW DO ARTISTA DJ DENNIS, REALIZADO EM 12 DE DEZEMBRO DE 2015. APROVEITO PARA SOLICITAR TAMBÉM CÓPIA DOS CONTRATOS DE TODOS OS TRÊS EVENTOS REALIZADOS POR TERCEIROS NAQUELE ESPAÇO NO ANO DE 2015</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DAS SECRETARIAS MUNICIPAIS COMPETENTES, INFORME A ESTA CASA LEGISLATIVA A SITUAÇÃO DO TERRENO MUNICIPAL OCUPADO POR EMPRESA DE BENEFICIAMENTO DE PEDRAS E FABRICAÇÃO DE TIJOLOS E ASSEMELHADOS NO BAIRRO GILSON LAMHA, ENVIANDO A ESTA CASA LEGISLATIVA TODOS OS DOCUMENTOS REFERENTES À CESSÃO DO ESPAÇO PÚBLICO EM QUESTÃO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE OFICIE A PROCURADORIA GERAL DO MUNICÍPIO, QUESTIONANDO QUAIS AS MEDIDAS FORAM TOMADAS EM RELAÇÃO À DÍVIDA COM A COPASA, ALVO DOS REQUERIMENTOS Nº 55, DE 01/12/2014 E Nº 05, DE 26/01/2015.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA, INFORMAÇÕES SOBRE QUAIS AS PROVIDÊNCIAS FORAM TOMADAS NO CUMPRIMENTO À DETERMINAÇÃO CONTIDA NO REQUERIMENTO Nº 33/2015, DE 18/05/2015, QUE EXIGIU ATITUDE DESTA CASA LEGISLATIVA EM FACE DO DESCUMPRIMENTO PELO MUNICÍPIO DA LEI Nº 12.994, DE 17 DE JUNHO DE 2014, SANCIONADA PELA PRESIDENTA DILMA ROUSSEFF E QUE DIZ RESPEITO À REGULARIZAÇÃO DA JORNADA DE TRABALHO, REMUNERAÇÃO E FUNÇÕES DOS AGENTES COMUNITÁRIOS DE SAÚDE, BEM COMO DOS AGENTES DE VIGILÂNCIA EPIDEMIOLÓGICA E COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA, PROVIDÊNCIAS EM RELAÇÃO AOS TRÂMITES DO NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, QUE ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE AMPLIAÇÃO DA REDE WIFI DE INTERNET GRATUITA DO MUNICÍPIO PARA OS BAIRROS EDGAR MOREIRA, LEOPOLDINA E TODOS OS SANTOS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE INFORME O ENCAMINHAMENTO DADO AOS ANTEPROJETOS DE LEIS MUNICIPAIS Nº 03 E 05/2013; E Nº 01, 03, 04 E 06/2014.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA, CÓPIA DO OFÍCIO Nº 01/2015 &amp;#8211; MD, ENDEREÇADO AO MINISTÉRIO PÚBLICO EM 27 DE JANEIRO DE 2015 E A RESPECTIVA RESPOSTA AO MESMO, BEM COMO CÓPIA DO REQUERIMENTO Nº 09/2015 DA VEREADORA MARIA ELIZABETH GOUVÊA SILVA, APRESENTADO E APROVADO NA REUNIÃO ORDINÁRIA DO DIA 23 DE FEVEREIRO DE 2015.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL, APÓS ANUÊNCIA DESTE PLENÁRIO, QUE PROVIDENCIE TROCA TOTAL DA ILUMINAÇÃO PÚBLICA DA RUA PADRE MANOEL PIRES PEREIRA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERO ATRAVÉS DESTE, SOLICITAÇÃO AO PREFEITO MUNICIPAL DE INFORMAÇÕES ACERCA DOS VENCIMENTOS DO CARGO DE SUPERVISOR ESCOLAR, RELATIVOS AOS REAJUSTES OU REVISÕES ANUAIS, DEVIDO AO NÃO ENQUADRAMENTO DOS MESMOS NA LEI MUNICIPAL Nº 1.726/2015.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, OUVIDO O PLENÁRIO, SOLICITE CÓPIA DE TODOS OS DOCUMENTOS QUE O MUNICÍPIO POSSUI QUE DIZEM RESPEITO À OBRA DE CONSTRUÇÃO E CAPTAÇÃO DE REDE DE ESGOTOS, REALIZADA EM 2008/2009 PELA EMPRESA COPIL, CONSTRUTORA PIRANGUINHOS LTDA., E ENCAMINHE OS MESMOS AO MINISTÉRIO PÚBLICO ESTADUAL SOLICITANDO PROVIDÊNCIAS QUANTO AO SERVIÇO DE PÉSSIMA QUALIDADE, QUE GEROU ENORMES PREJUÍZOS TANTO AO MUNICÍPIO DE BICAS, QUANTO AO ESTADO DE MINAS GERAIS E À PRÓPRIA COPASA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, FAÇA CUMPRIR A LEI MUNICIPAL 1.638/2013, QUE DETERMINA DIVULGAR NA PÁGINA OFICIAL DA PREFEITURA NA INTERNET, A RELAÇÃO ATUALIZADA DE MEDICAMENTOS DE DISTRIBUIÇÃO GRATUITA, DISPONÍVEIS NA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL PROVIDÊNCIAS ACERCA DA IMPLEMENTAÇÃO DA LEI MUNICIPAL Nº 1.500/2010, QUE TRATA DO SERVIÇO DE MOTOTÁXIS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DAS SECRETARIAS COMPETENTES, ENVIE A ESTA CASA LEGISLATIVA INFORMAÇÕES ACERCA DO FUNCIONAMENTO DA ESCOLA MUNICIPAL ATHAYDE SURIANO PEREIRA NOS ANOS DE 2005 E 2006. PRESTANDO ESCLARECIMENTOS SE A MESMA POSSUÍA ALUNOS MATRICULADOS NESTES DOIS ANOS E FUNCIONAVA REGULARMENTE, BEM COMO SE POSSUÍA DIRETOR RESPONSÁVEL NO ANO DE 2005.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA LEGISLATIVA CÓPIA DE TODOS OS DOCUMENTOS QUE O MUNICÍPIO POSSUI E QUE INSTRUÍRAM O PROCESSO DE COMPRA DO TERRENO ONDE FOI CONSTRUÍDA A QUADRA ESPORTIVA GERALDO MAGELA DE CASTRO MATTOS, AUTORIZADO PELA LEI MUNICIPAL Nº 1.492/2010.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, ENVIE CÓPIA DE TODA A DOCUMENTAÇÃO REFERENTE AO LOTEAMENTO JOAQUIM FLORENTINO DE SOUZA. ESCRITURA INICIAL, ESCRITURA DE COMPRA PELA PREFEITURA MUNICIPAL, ESCRITURA DE DOAÇÃO DO TERRENO À COMPANHIA DE HABITAÇÃO &amp;#8211; COHAB E ESCRITURA DO ESPAÇO INSTITUCIONAL OBRIGATÓRIO RESERVADO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA COPASA QUE PROCEDA A LIGAÇÃO DE ÁGUA NA ANTIGA ESTRADA DE MAR DE ESPANHA, NO TRECHO PRÓXIMO À RESENDE QUE TEM VINTE RESIDÊNCIAS QUE NÃO RECEBEM ÁGUA TRATADA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ENTRAR PARA OS ANAIS DESTA CASA LEGISLATIVA MOÇÃO DE APLAUSOS PARA O TRABALHO REALIZADO PELA POLÍCIA MILITAR NO CUMPRIMENTO DE MANDADO DE BUSCA E APREENSÃO DE DROGAS E PRISÃO DO AUTOR E TAMBÉM PELO APOIO DADO EM MAR DE ESPANHA NO ATENDIMENTO À DENÚNCIA DE ABATE CLANDESTINO DE BOVINOS E EQUINOS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONCESSÃO DE MOÇÃO DE APLAUSOS AO JORNAL O MUNICÍPIO, PELO FATO DE COMPLETAR 100 ANOS NO PRESENTE ANO.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, QUE AUXILIE NA OBTENÇÃO DE CARTEIRA DE TRABALHO E IDENTIDADE PARA A SRA. MARIA JOSÉ ESTEVAM, QUE RESIDE NA RUA FRITZ GRANADO, 54, EDGAR MOREIRA, BICAS-MG, PARA OBTENÇÃO DE BENEFÍCIO DE PRESTAÇÃO CONTINUADA (LOAS), NA QUAL TEM PLENO DIREITO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE FISCALIZE A PROCEDÊNCIA DAS CARNES COMERCIALIZADAS NA CIDADE DE BICAS, BEM COMO INFORME A RESPEITO DA DEMORA NO FUNCIONAMENTO DO SISTEMA SIM.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A CONCESSÃO DE MOÇÃO DE APOIO DESTA CASA DE LEIS, A SER ENVIADA À CÂMARA DOS DEPUTADOS, PARA APROVAÇÃO DO PROJETO PLS 209/2015 QUE DETERMINA INDENIZAÇÃO A USUÁRIOS DE ENERGIA ELÉTRICA PELA INTERRUPÇÃO DO FORNECIMENTO.      </t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, RELAÇÃO DE OCORRÊNCIAS DE CASOS DE DENGUE, ZIKA VÍRUS E CHIKUNGUNYA CONFIRMADOS OU NÃO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA, APÓS APROVAÇÃO DESTE PLENÁRIO, ENCAMINHAMENTO DE OFÍCIO À CEMIG, COMPANHIA ENERGÉTICA DE MINAS GERAIS, COBRANDO PROVIDÊNCIA A RESPEITO DE PROJETO DE INSTALAÇÕES DE MELHORIAS NA REDE ELÉTRICA DO MUNICÍPIO FEITO PELA PREFEITURA MUNICIPAL EM OUTUBRO DE 2015, CUJO CONTRATO FOI ASSINADO COM A EMPRESA VENCEDORA DO CERTAME LICITATÓRIO NO DIA 03 DE NOVEMBRO DAQUELE ANO, TENDO SIDO POSTERIORMENTE ENCAMINHADO PARA APROVAÇÃO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA, APÓS APROVAÇÃO DESTE PLENÁRIO, CONTRATAÇÃO DE SERVIÇO PARA ATUALIZAÇÃO DOS DADOS DO SÍTIO ELETRÔNICO DA CÂMARA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE GOVERNO, ENCAMINHE CÓPIA DOS PEDIDOS DE COMPRAS DE MATERIAIS DE CONSUMO, ENVIADOS A ESTA PELAS DEMAIS SECRETARIAS MUNICIPAIS NO ANO DE 2016, E QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, ENVIE CÓPIA DO RELATÓRIO DO CONTROLE DE ESTOQUE DESTES MATERIAIS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, INFORME QUEM SERIA O AGENTE PÚBLICO OU O SETOR RESPONSÁVEL PELO RECEBIMENTO DOS ALIMENTOS RELATIVOS AO EVENTO REALIZADO NO PARQUE DE EXPOSIÇÕES MUNICIPAL NO FINAL DO ANO DE 2015, TAL QUAL PRECONIZA A CLÁUSULA QUINTA DO TERMO DE PERMISSÃO DE USO ASSINADO ENTRE A PREFEITURA MUNICIPAL E A EMPRESA SÉRGIO MURILO DE MIRANDA-ME.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, INFORMAÇÕES A RESPEITO DO ANDAMENTO DA REALIZAÇÃO DO CONCURSO PÚBLICO ANUNCIADO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA MESA DIRETORA, QUE ENVIE OFÍCIO À POLÍCIA MILITAR, PARA QUE NOS INFORME O NÚMERO DO EFETIVO DISPONÍVEL PARA O CARNAVAL DE BICAS, BEM COMO AS AÇÕES PENSADAS PARA ESTES DIAS DE FESTIVIDADE.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, RELAÇÃO COM OS VALORES REPASSADOS ÀS ENTIDADES DURANTE O ANO DE 2015, COM OS DETALHES E JUSTIFICATIVA, CASO EXISTA ALGUMA QUE NÃO RECEBEU O QUE ESTAVA DESTINADO NO ORÇAMENTO. </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DAS SECRETARIAS COMPETENTES, QUE INFORMEM QUAIS OS PROCEDIMENTOS ESTÃO SENDO TOMADOS PARA LIMPEZA DE LOTES ABANDONADOS E OS LOTES CUJOS PROPRIETÁRIOS NÃO EFETUAM A LIMPEZA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Sônia Mattos</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE PROVIDENCIE MELHORIAS NA ILUMINAÇÃO PÚBLICA NO TRECHO DO TREVO DE ACESSO AO BAIRRO EDGAR MOREIRA COM A RUA JOSÉ APOLINÁRIO DA SILVA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE PROVIDENCIE CAPINA E REMOÇÃO DE ENTULHOS NAS RUAS: GARCIA PASSOS, ÁLVARO DIAS E ANTÔNIO CORREIA DE ALMEIDA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO INTENSIFIQUE AS AÇÕES DE COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE E QUE PROMOVA AÇÕES DE CONSCIENTIZAÇÃO SOBRE A DOENÇA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE APURE DENÚNCIA DE QUE OS AGENTES DE CONTROLE EPIDEMIOLÓGICO NÃO ESTÃO PASSANDO EM TODAS AS CASAS DA RUA BENIGNO COSTA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, INFORMAÇÕES ACERCA DA OBRA DO POSTO DE SAÚDE LOCALIZADO NA RETA. POR QUE A OBRA ESTÁ PARADA?</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO QUE ESTUDE A VIABILIDADE DE CONSERTO DO TELHADO E DO FILTRO DO BEBEDOURO DO PSF SUDESTE.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                    SOLICITO DO EXECUTIVO INFORMAÇÕES A RESPEITO DO TICKET DE ALIMENTAÇÃO DOS FUNCIONÁRIOS DA PREFEITURA. QUAL A PREVISÃO DE PAGAMENTO? POR QUE NÃO FOI EFETUADO O PAGAMENTO AINDA?</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE AVALIE A SITUAÇÃO DE RISCO EM QUE SE ENCONTRA O MURO DE CONTENÇÃO NA RUA NOEL AUGUSTO DE CASTRO, NO BAIRRO GILSON LAMHA. </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE CAPINA NA GUARITA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA GERALDO DO VALE, NO BAIRRO EDGAR MOREIRA</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">    SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE QUE REALIZE VISTORIA EM UMA CASA ABANDONADA NA RETA, AO LADO DO Nº 675, JUNTAMENTE COM OS FUNCIONÁRIOS DA EPIDEMIOLOGIA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE CAPINA NA GUARITA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA GERALDO DO VALE, NO BAIRRO EDGAR MOREIRA</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, JUNTAMENTE COM OS AGENTES RESPONSÁVEIS PELA EPIDEMIOLOGIA, QUE INTENSIFIQUEM A VISTORIA NAS CASAS DA RUA FLORIANO PEIXOTO, NO BAIRRO RETO JÚNIOR</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE REALIZE CAPINA NO TERRENO DO DER.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE COLOCAÇÃO DE INTERRUPTORES EM TODOS OS PONTOS DE TÁXI DO MUNICÍPIO QUE CONTAM COM CAMPAINHAS DE POTÊNCIA PARA AS CHAMADAS TELEFÔNICAS, SOLICITANDO AOS TAXISTAS QUE DESLIGUEM AS MESMAS APÓS AS 20 HORAS.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE REFORMA GERAL NOS PONTOS DE ILUMINAÇÃO PÚBLICA DAS PRAÇAS RAUL SOARES, APOSENTADOS, MILLED ABDO, MAÇONARIA, HV, SÃO JOSÉ E NA ESQUINA DAS RUAS MELLO VIANA COM CÂNDIDO MOREIRA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DO ÓRGÃO RESPONSÁVEL, INFORME A ESTA CASA LEGISLATIVA QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS EM RELAÇÃO À RECENTE PRISÃO DE UM TAXISTA DE BICAS TRANSPORTANDO DROGAS</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DO ÓRGÃO RESPONSÁVEL, QUE INFORME A ESTA CASA LEGISLATIVA SE HOUVE CONTRATAÇÃO DE ASSESSORIAS DE ACOMPANHAMENTO DA ELABORAÇÃO DOS RELATÓRIOS REFERENTES AO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE 2009 ATÉ 2015, ENCAMINHANDO OS CONTRATOS CELEBRADOS COM AS MESMAS QUANDO POSITIVO.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO À MESA DIRETORA QUE, APÓS APROVAÇÃO DESTE PLENÁRIO, SOLICITE À PRESIDÊNCIA DO CONSELHO MUNICIPAL DO PATRIMÔNIO HISTÓRICO E CULTURAL CÓPIA DAS ATAS DAS TRÊS ÚLTIMAS ELEIÇÕES DE MEMBROS DAQUELE COLEGIADO._x000D_
 </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Kikinho Eletrecista</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SECRETÁRIO MUNICIPAL DE OBRAS, COLOCAÇÃO DE GRADE NO BUEIRO À RUA DEPUTADO OLIVEIRA SOUZA EM FRENTE AO NÚMERO 616.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER MUNICIPAL QUE VERIFIQUE, ATRAVÉS DA SECRETARIA COMPETENTE, O POÇO SITUADO NA AVENIDA BRASÍLIA COM TRÊS GARÇAS, PRÓXIMO À EM RETTO JÚNIOR, QUE APRESENTA EM SEU ANEL ALGUNS TIJOLOS FALTANDO E PODE SERVIR COMO CRIADOURO DO AEDES EGYPT.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA DE OBRAS QUE COLOQUE QUEBRA-MOLAS NA ALTURA DO NÚMERO 1239 DA RUA FRANCISCO PADULA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA DE EDUCAÇÃO INFORMAÇÃO SE AS VAGAS PARA O TRANSPORTE ESTUDANTIL PARA JUIZ DE FORA ESTÃO ESGOTADAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À COMISSÃO DE SAÚDE EDUCAÇÃO E ASSISTÊNCIA SOCIAL QUE FAÇA O ACOMPANHAMENTO DA EXECUÇÃO DO PLANO DECENAL DE EDUCAÇÃO APROVADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                    SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE QUE OS AGENTES EPIDEMIOLÓGICOS REALIZE UMA VISTORIA EM UMA CASA ABANDONADA SITUADA NA  RUA REGINALDO TAVARES Nº.06, NA ENTRADA DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE QUAIS AS PROVIDÊNCIAS FORAM TOMADAS EM RELAÇÃO AO PEDIDO DO SR. ALECIMAR DA SILVA ROCHA, PROTOCOLADO NO DIA 08/12/2015.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, SEJA SOLICITADO AO PREFEITO MUNICIPAL, O PAGAMENTO DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES DO PODER EXECUTIVO E CUMPRIMENTO DA LEI MUNICIPAL 1.446/2009, A QUAL O INSTITUIU NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE FAZENDA, INFORME A ESTA CASA LEGISLATIVA O NÚMERO, BEM COMO O SALDO DA CONTA ABERTA PARA RECEBER OS RECURSOS DO ICMS ESPORTIVO, CONFORME DETERMINA A LEI MUNICIPAL Nº 1.742/2015.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, APÓS OUVIDO ESTE PLENÁRIO, SOLICITE AO BANCO ITAÚ QUE INFORME A ESTA CASA LEGISLATIVA QUEM É, OU FOI, O TITULAR DA CONTA Nº 04.692-7 ONDE FOI DEPOSITADO O CHEQUE Nº DK-002022 DA CONTA Nº 00912-3 DA PREFEITURA MUNICIPAL DE BICAS</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE PLACA DE PROIBIÇÃO DE TRÁFEGO DE VEÍCULOS ARTICULADOS (CARRETAS) À RUA PREFEITO DR. ANTÔNIO BARROSO GOMES E NO FINAL DESTA NO CRUZAMENTO COM A RUA BAETA NEVES UMA PLACA DE CRUZAMENTO PERIGOSO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O PATROLAMENTO E COLOCAÇÃO DE SAIBRO NA ESTRADA DOS PIRES, ENTRANDO NO SÍTIO DA BANDEIRA, SAINDO NA FAZENDA FELICIDADE CONHECIDA COMO FAZENDA DO PEDROSA E MANUTENÇÃO EM UMA DAS PONTES DE MADEIRA ONDE TAMBÉM É TRAJETO DA KOMBI ESCOLAR.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DE ENTULHO DA RUA ENGENHEIRO PEDRO DRUMMOND EM FRENTE AO NÚMERO 225, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE CULTURA, ESPORTES E LAZER, QUE FORNEÇA APOIO MATERIAL, JURÍDICO E FINANCEIRO PARA O GRUPO DE FUTEBOL AMERICANO MAQUINISTAS F.A</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE EDUCAÇÃO QUE ENVIE CÓPIA DAS INFORMAÇÕES SOBRE OS GASTOS EM EDUCAÇÃO REFERENTES A 2014 E 2015, QUE FORAM REMETIDOS PARA O SISTEMA DE INFORMAÇÕES SOBRE ORÇAMENTOS PÚBLICOS EM EDUCAÇÃO (SIOPE).</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE CULTURA, ESPORTES E LAZER, QUE INFORME SE O MUNICÍPIO ESTÁ INSERIDO NO PROGRAMA SEGUNDO TEMPO DO GOVERNO FEDERAL._x000D_
 </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE INTENSIFIQUE AS AÇÕES DE COMBATE AO AEDES EGYPT NA RUA ANTÕNIO CORRÊA DE ALMEIDA, EM ESPECIAL NO NÚMERO 57.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE VERIFIQUE O QUANTITATIVO DE AGENTES DE CONTROLE EPIDEMIOLÓGICO EM RELAÇÃO AO NÚMERO DE IMÓVEIS DO MUNICÍPIO E QUE CUMPRA AS NORMAS DE PROTEÇÃO À SAÚDE DO TRABALHADOR, REALIZANDO OS EXAMES DE ROTINA NECESSÁRIOS E FORNECENDO OS DEVIDOS EPIS AOS AGENTES DE CONTROLE EPIDEMIOLÓGICO, CONFORME PRESCREVEM AS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DO TRABALHO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA DE SAÚDE EXPLICAÇÕES SOBRE A DEMORA NA REALIZAÇÃO DE EXAMES PARA DETECTAR CASOS DE DENGUE.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE REALIZE OBRAS DE MANUTENÇÃO E APLICAÇÃO DE CASCALHO NAS ESTRADAS VICINAIS E RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À SECRETARIA DE SAÚDE EXPLICAÇÕES SOBRE A FALTA DE REMÉDIOS NA FARMÁCIA POPULAR.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO RIGOR NA PUNIÇÃO AOS PROPRIETÁRIOS DE LOTES QUE NÃO OS MANTÉM LIMPOS CONFORME DISPÕE A LEGISLAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EM CONTINUIDADE AOS REQUERIMENTOS JÁ APRESENTADOS, PEÇO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, EFETUE A LIMPEZA DE RUAS E LOTES QUE ESTÃO EM MÁS CONDIÇÕES DE HIGIENE, EM ESPECIAL AS SEGUINTES LOCALIDADES:_x000D_
 _x000D_
 &amp;#8226;	RUA SANTA FÉ NA ESQUINA COM TRAVESSA MARABÁ;_x000D_
 &amp;#8226;	RUA BENIGNO CORRÊIA;_x000D_
 &amp;#8226;	AVENIDA SALVADOR FERREIRA FILHO;_x000D_
 &amp;#8226;	RUA ANTÔNIO ROSSI;_x000D_
 &amp;#8226;	INÍCIO DA AVENIDA DO CONTORNO;_x000D_
 &amp;#8226;	RUA ZENÓBIA DE SOUZA, EM FRENTE AO NÚMERO 25;_x000D_
 &amp;#8226;	MORRO DO CRUZEIRO;_x000D_
 &amp;#8226;	RUA JORGE SALOMÃO;_x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A CAPINA DO MATO EM TORNO DA ESCADA DO CAMPO DO LEOPOLDINA</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL E À DEFESA CIVIL QUE VERIFIQUE E TOME PROVIDÊNCIAS QUANTO AO MORRO NA RUA GENTIL CORRÊA DE ALMEIDA EM FRENTE À CASA DE NÚMERO 183 QUE APRESENTA SINAIS DE RISCO</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		SOLICITO DA SECRETARIA DE OBRAS, A LIMPEZA DO CÓRREGO NA ALTURA DA RUA  OTAVIANO REZENDE, NOS FUNDOS DO COLÉGIO FUTURO, BEM COMO NA RUA JORGE LHAMA E TERRENOS ALI SITUADOS. _x000D_
 </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, SEJAM SOLICITADAS, AO PREFEITO MUNICIPAL DR GERALDO MAGELA LONGO DOS SANTOS, INFORMAÇÕES SOBRE O REAJUSTE DO SALÁRIO DOS PROFISSIONAIS DA EDUCAÇÃO, NO PERCENTUAL DE 11,36% DEFINIDO PELO MINISTÉRIO DA EDUCAÇÃO COM BASE NA LEI FEDERAL 11.738.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A CONSTRUÇÃO DE PASSAGEM PARA TRAVESSIA DE PEDESTRES COM ELEVAÇÃO NA RUA DOS OPERÁRIOS AO LADO DO POSTO DE POLÍCIA MILITAR E NA PRAÇA DR. VICENTE BIANCO, EM FRENTE AO PURA MAGIA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE A PROIBIÇÃO DO TRÁFEGO NA RUA JAIR MOREIRA SÓ, NO SENTIDO DA RUA PREFEITO OLIVEIRA SOUZA PARA A AVENIDA DO CONTORNO DALTON CURZIO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A MELHORIA DA ILUMINAÇÃO DA AVENIDA GOVERNADOR VALADARES, POPULARMENTE CONHECIDA COMO &amp;#8220;RETA&amp;#8221;, QUE ESTÁ COM LÂMPADAS QUEIMADAS OU MUITO FRACAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE VERIFIQUE A NECESSIDADE DE CONSTRUÇÃO DE OUTROS PONTOS DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA PRAÇA QUE ESTÁ SENDO CONSTRUÍDA NO PARQUE DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE BUSQUE UMA SOLUÇÃO PARA EVITAR A DESCIDA DE GRANDE VOLUME DE TERRA NA RUA SALVADOR FERREIRA FILHO</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, A RETIRADA DE ENTULHOS QUE SE ENCONTRAM EM TERRENOS BALDIOS NA RUA SALVADOR FERREIRA FILHO</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, A RETIRADA DE ENTULHOS QUE SE ENCONTRAM EM DIVERSAS RUAS DO BAIRRO DO CAMPO DO LEOPOLDINA.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE REPARO NA ESTRADA DE ACESSO AO SANTUÁRIO DA ÁGUA SANTA.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE, REALIZE MANUTENÇÃO EM DOIS CARROS DA SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE, QUE OS AGENTES EPIDEMIOLÓGICOS REALIZEM UMA VISTORIA NOS FUNDOS DA CASAS DO SR. SEBASTIÃO MESSIAS, NA RUA FARMACÊUTICO JAIR PEREIRA. </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE E JUNTAMENTE COM AGENTES EPIDEMIOLÓGICOS, REALIZE VISTORIA EM UMA CASA SEM MORADOR, NA RUA OCTAVIANO REZENDE Nº. 147.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, CÓPIAS DE DOCUMENTOS DAS EMPRESAS QUE PARTICIPARAM DA LICITAÇÃO PARA A REALIZAÇÃO DO CARNAVAL DE 2016, BEM COMO O NOME DA EMPRESA VENCEDORA DO CERTAME.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, INFORMAÇÕES SOBRE AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS EM RELAÇÃO A EMPRESA QUE REALIZOU O SHOW DO DENNIS DJ EM DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, CÓPIA DO PROCESSO LICITATÓRIO DA OBRA DE REFORMA DOS BANHEIROS DA PRAÇA SÃO JOSÉ DE BICAS. </t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE,QUE REALIZE CAPINA  E PASSE A MÁQUINA NA RUA VALDIR DE OLIVEIRA, PRÓXIMO AO Nº 177 (NO TRECHO SEM CALÇAMENTO). </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, INFORMAÇÕES A RESPEITO DAS AULAS DO CURSINHO PRÉ - VESTIBULAR NÃO TER INICIADO ATÉ O MOMENTO. _x000D_
 </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE QUE FAÇA UMA VISTORIA EM TODOS OS TÚMULOS, VERIFICANDO SE EXISTEM PLACAS DE CIMENTO DE CARNEIRAS QUEBRADAS OU DANIFICADAS E QUE PROCEDA O REPARO DAS MESMAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA_x000D_
 COMPETENTE QUE TROQUE OS BEBEDOUROS E VENTILADORES DA CAPELA MORTUÁRIA DO_x000D_
 CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, O ATENDIMENTO DA SOLICITAÇÃO ENCAMINHADA PELA DEFESA CIVIL, PARA ENVIO DO ENGENHEIRO, RESPONSÁVEL POR VISTORIAR LOCAL DE RISCO, À RUA BARÃO DE CATAS ALTAS, PRÓXIMO AO NUMERO 453</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE EDUCAÇÃO, QUE INFORME SE ASSINOU TERMO DE ADESÃO AO PROGRAMA ESTUDANTIL DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, A LIMPEZA E CAPINA DA RUA DONA MIQUELINA.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		SOLICITO DA SECRETARIA DE OBRAS, A LIMPEZA E CAPINA DA RUA PREFEITO OLIVEIRA SOUZA, PRÓXIMO AO HV, BEM COMO NA AVENIDA DO CONTORNO NAQUELAS PROXIMIDADES._x000D_
 </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA COMISSÃO DE SAÚDE, QUE PROMOVA AUDIÊNCIA PÚBLICA PARA DEBATERMOS AS AÇÕES QUE ESTÃO SENDO TOMADAS PARA COMBATE AO MOSQUITO AEDES AEGYPTI._x000D_
 </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE PROCEDA A RETIRADA DE TERRA DO IMÓVEL DE ADEMILTON GONÇALVES DA COSTA, NA RUA B, DO BAIRRO GILSON LAHMA, NAS FORMAS E NAS LIMITAÇÕES DA LEGISLAÇÃO LOCAL. </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE EFETUE OBRA DE MELHORIA A FIM DE POSSIBILITAR A CRIAÇÃO DE UM ESTACIONAMENTO PARA O HOSPITAL SÃO JOSÉ DE BICAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHE AO MINISTÉRIO PÚBLICO SOLICITAÇÃO DE AVERIGUAÇÃO DOS PROCEDIMENTOS QUE INSTRUÍRAM O PROCESSO DE SELEÇÃO PARA DOAÇÃO DE 19 LOTES NO LOTEAMENTO JOAQUIM FLORENTINO DE SOUZA NO ANO DE 2010, POR SUSPEITA DE FAVORECIMENTO INDEVIDO NO MESMO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO À MESA DIRETORA QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHE AO MINISTÉRIO PÚBLICO SOLICITAÇÃO DE AVERIGUAÇÃO DE POSSÍVEL OCUPAÇÃO IRREGULAR DE ÁREA INSTITUCIONAL DA PREFEITURA MUNICIPAL NO LOTEAMENTO JOAQUIM FLORENTINO DE SOUZA. </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHE AO MINISTÉRIO PÚBLICO SOLICITAÇÃO DE AVERIGUAÇÃO DE POSSÍVEL IRREGULARIDADE COMETIDA NA CESSÃO DE AUXÍLIO FINANCEIRO A ESTUDANTES NO ANO DE 2012, ENCAMINHANDO INCLUSIVE MEU REQUERIMENTO DE Nº 09, DE 25/02/2013, E A RESPOSTA AO MESMO ENVIADA PELA CONTROLADORIA MUNICIPAL.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME OS VALORES DO FUNDO DE PARTICIPAÇÃO REPASSADOS PARA O MUNICÍPIO, NOS MESES DE JANEIRO E FEVEREIRO_x000D_
 </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, QUE ENVIE LISTA COM OS CONTEMPLADOS PELO PROGRAMA DE TRANSPORTE ESTUDANTIL NOS ÚLTIMOS DOIS MESES E QUAL O RESPECTIVO BENEFÍCIO (D.A.M. OU PASSE).</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE RETIRADA DE ÁGUA PARADA NA OBRA DE COBERTURA DA QUADRA DO CAMPO DO LEOPOLDINA.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, QUE ESTUDE A VIABILIDADE DE CRIAR COMITÊ INTERSETORIAL DE POLÍTICAS PÚBLICAS PARA A PRIMEIRA INFÂNCIA, CONFORME PREVÊ A LEI 13.257/2016.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A LIMPEZA DAS RUAS E LOTES A SEGUIR ELENCADOS, BEM COMO ENCAMINHAR PROGRAMAÇÃO DE LIMPEZA DAS RUAS, LOTES E DO CÓRREGO.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE OBRAS, QUE ESTUDE A VIABILIDADE DE CRIAÇÃO DE PROJETO DE ECOPONTOS, (UNIDADES DE RECEBIMENTOS DE PEQUENOS VOLUMES DE ENTULHOS)._x000D_
 </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE CONSTRUA UMA BOCA DE LOBO PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS À RUA PAULINO DE SOUZA, PRÓXIMO AO NÚMERO 36.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVINDO O PLENÁRIO, CONCEDA MOÇÃO DE APLAUSOS À ASSOCIAÇÃO SÃO JOSÉ DE BICAS PELOS SEUS 75 ANOS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DAS SECRETARIAS COMPETENTES, QUE PROVIDENCIEM A REALIZAÇÃO DA CONFERÊNCIA MUNICIPAL DA CIDADE. </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A PODA DE GRAMA NO CAMPO DA RFFSA, BEM COMO EVENTUAIS REPAROS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DAS SECRETARIAS COMPETENTES, QUE ESTUDEM A VIABILIDADE DE COLOCAÇÃO DE HORÁRIOS DE COLETA DE LIXO, NO CARNÊ DE IPTU.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE INFORME A RESPEITO DAS CONVERSAS INICIADAS PARA ABERTURA DE PASSAGEM NA RUA EDUARDO GOMES BAIÃO.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE NOTIFIQUE PROPRIETÁRIOS DE LOTE LOCALIZADO NA RUA ALBERTINO LUIZ TEIXEIRA DE REZENDE, BAIRRO SANTANA, E LOTES LOCALIZADOS AO FINAL DA RUA EDUARDO GOMES BAIÃO, PARA LIMPEZA.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE REGULARIZE O FORNECIMENTO DE CIMENTO E A LIMPEZA DA CAPELA E DO ENTORNO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, QUE ATRAVÉS DE SECRETARIA COMPETENTE, QUE VERIFIQUE SE O BUEIRO LOCALIZADO À RUA MELLO VIANA, EM FRENTE À ANTIGA MINA, POSSUI CAPACIDADE PARA DAR VAZÃO À ÁGUA NAQUELE PONTO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	SOLICITO DO PREFEITO MUNICIPAL RESPOSTA AO REQUERIMENTO 15/2016 DE MINHA AUTORIA._x000D_
 </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, INFORMAÇÃO SOBRE A CONCESSÃO DE FÉRIAS-PRÊMIO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE VIABILIZE UM ESTUDO PARA VALORIZAÇÃO DOS SUPERVISORES ESCOLARES E O PAGAMENTO DE MELHORES SALÁRIOS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A LIMPEZA DE TODO O PERCURSO DO CÓRREGO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE COLOQUE SINALIZAÇÃO NA ROTATÓRIA AO FIM DA RUA AQUILES DE PAULA, COM A AVENIDA SALVADOR FERREIRA FILHO.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE ENVIE CÓPIAS DAS ÚLTIMAS TRÊS FATURAS DE ENERGIA ELÉTRICA DO PRÉDIO ONDE HOJE FUNCIONA A CRECHE.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHE OFÍCIO AO EX-PREFEITO DO MUNICÍPIO, HONÓRIO DE OLIVEIRA, INDAGANDO AO MESMO ONDE FORAM UTILIZADOS 890 M² DOS 920 M² DE TELHAS DE AMIANTO ADQUIRIDAS COM RECURSOS DA PASTA DA EDUCAÇÃO NOS EXERCÍCIOS DE 2005 E 2006.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À MESA DIRETORA QUE, APÓS OUVIDO O PLENÁRIO, ENCAMINHE AO MINISTÉRIO PÚBLICO SOLICITAÇÃO DE AVERIGUAÇÃO DE POSSÍVEL IRREGULARIDADE COMETIDA NA ASSINATURA, EXECUÇÃO E PRESTAÇÃO DE CONTAS DO TERMO DE CONVÊNIO SEM NÚMERO ASSINADO ENTRE O MUNICÍPIO DE BICAS E O LEOPOLDINA ATLÉTICO CLUBE NO ANO DE 2006</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE ACADEMIA DE GINÁSTICA NA PRAÇA DO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA, COM A ANUÊNCIA DO PLENÁRIO, QUE ENCAMINHE CÓPIA DOS DECRETOS AUTORIZATIVOS DE ANTECIPAÇÃO DE SALDOS DE DUODÉCIMO FEITO PELA CÂMARA MUNICIPAL NOS ANOS DE 2014 E 2015.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE CAPINA NA RUA ANTÔNIO DE PAULA LEOCÁDIO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE CONSTRUÇÃO DE QUEBRA- MOLAS NA RUA DONA MIQUELINA, NA ALTURA DO Nº 117._x000D_
 </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DO LABORATÓRIO MUNICIPAL FUNCIONAR EM REGIME DE PLANTÃO, AOS SÁBADOS E DOMINGOS NESSE PERÍODO DE GRANDE INCIDÊNCIA DE CASOS DE DENGUE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		SOLICITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, QUE INFORME O NÚMERO E A RELAÇÃO DE PARTICIPANTES DOS PROGRAMAS DA TERCEIRA IDADE E PRÓ-JOVEM, BEM COMO A RELAÇÃO DOS PARTICIPANTES DOS PASSEIOS REALIZADOS PELOS DOIS PROGRAMAS_x000D_
 </t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE EDUCAÇÃO, QUE PROVIDENCIE ÁLCOOL EM GEL PARA AS ESCOLAS MUNICIPAIS, BEM COMO SOLICITE QUE CADA ALUNO LEVE SUA GARRAFINHA._x000D_
 		SOLICITO AINDA QUE, EM PARCERIA COM A SECRETARIA DE SAÚDE, SEJAM INTENSIFICADAS CAMPANHAS DE CONSCIENTIZAÇÃO DE CRIANÇAS E JOVENS, PARA PREVENÇÃO E CUIDADOS._x000D_
 </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE SAÚDE QUE VERIFIQUE A VIABILIDADE DE ESTENDER A VACINAÇÃO CONTRA O H1N1 PARA OS SERVIDORES DA EDUCAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO,ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME A RESPEITO DE AINDA NÃO ESTAR SENDO EMITIDA CARTEIRA DE IDENTIDADE E CARTEIRA DE TRABALHO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS QUE PROVIDENCIE A PINTURA DE QUEBRA-MOLAS NA RUA PREFEITO OLIVEIRA SOUZA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 		SOLICITO DA SECRETARIA DE SAÚDE, QUE APÓS ATUALIZAREM OS CADASTROS DE SEUS ACE (AGENTES DE COMBATES DE ENDEMIAS) NO CADASTRO NACIONAL DOS ESTABELECIMENTOS DE SAÚDE (SCNES), REPASSE PARA ESTA CASA ESTAS INFORMAÇÕES, COM O VALOR DO RECURSO QUE IRÁ RECEBER._x000D_
 _x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DAS SECRETARIAS MUNICIPAIS COMPETENTES, REVEJA A PROIBIÇÃO DO TRÁFEGO NA RUA JAIR MOREIRA SÓ, NO SENTIDO DA RUA PREFEITO OLIVEIRA SOUZA PARA A AVENIDA DO CONTORNO DALTON CURZIO, PROIBINDO SOMENTE A SUBIDA DE VEÍCULOS PESADOS, COLOCANDO POSTERIORMENTE GUARDA-CORPO NO LADO DIREITO DA PORÇÃO SUPERIOR DA RUA, NOS MOLDES DO EXISTENTE DO LADO ESQUERDO</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CONSTAR NOS ANAIS DESTA CASA LEGISLATIVA, MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA HELENA TERRA MOREIRA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, A CAPINA E LIMPEZA NA RUA PASTOR HIGINO PEREIRA, EM FRENTE A IGREJA BATISTA CENTRAL.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, A RELAÇÃO DE TODOS OS VEÍCULOS RECEBIDOS PELO MUNICÍPIO EM JANEIRO DE 2013, PELA ADMINISTRAÇÃO PASSADA E A RELAÇÃO DE TODOS OS VEÍCULOS QUE COMPÕEM A FROTA ATUALMENTE._x000D_
 </t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, A RELAÇÃO DOS ESTUDANTES QUE ESTÃO AGUARDANDO VAGA PARA O TRANSPORTE PARA JUIZ DE FORA, CURSO E A INSTITUIÇÃO ONDE ESTÃO MATRICULADOS. _x000D_
 </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE CÓPIAS DO DAM (DOCUMENTO DE ARRECADAÇÃO MUNICIPAL) PAGO PELOS ESTUDANTES DURANTE O ANO DE 2016.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, NOTIFIQUE E PROMOVA AS SANÇÕES NECESSÁRIAS CONTRA A EMPRESA JFT ENGENHARIA LTDA., POR NÃO ATENDIMENTO ÀS DEMANDAS PREVISTAS NO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO MESA DIRETORA QUE, APÓS ANUÊNCIA DESTE PLENÁRIO, OFICIE A DIRETORIA DO LEOPOLDINA ATLÉTICO CLUBE, SOLICITANDO TODOS OS DOCUMENTOS REFERENTES À VENDA DO TERRENO ONDE FOI CONSTRUÍDA A QUADRA ESPORTIVA GERALDO MAGELA DE CASTRO MATTOS, NO BAIRRO LEOPOLDINA.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME O VALOR DA FOLHA DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE BICAS. SOLICITO, TAMBÉM, QUE SEJA INFORMADO O VALOR RECOLHIDO DA PREVIDÊNCIA, E CÓPIA DAS GPS DE JULHO DE 2015 A MARÇO DE 2016.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE PATROLAMENTO NA RUA VALDIR DE OLIVEIRA</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A RELAÇÃO DE EMPRESAS QUE SE INSCREVERAM PARA ADQUIRIR LOTES NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A PRESTAÇÃO DE CONTAS DO EVENTO BICAS LIQUIDA. SOLICITO, TAMBÉM, QUE INFORME QUAL FOI A CONTRAPARTIDA DO MUNICÍPIO NO REFERIDO EVENTO.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO NA RUA ERCÍLIA MARQUES DE SOUZA, EM FRENTE AO NÚMERO 15 PRÓXIMO A ENTRADA DO RANCHO PARADELA. </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME SOBRE POSSÍVEL REALIZAÇÃO DE LEILÃO DE VEÍCULOS PERTENCENTES À FROTA DA PREFEITURA MUNICIPAL DE BICAS. CASO A RESPOSTA SEJA POSITIVA, INFORMAR TAMBÉM TODOS OS VEÍCULOS QUE SERÃO DISPONIBILIZADOS E SEUS RESPECTIVOS LAUDOS DE AVALIAÇÃO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE ESCLAREÇA OS MOTIVOS PELOS QUAIS O CONSELHO TUTELAR NÃO POSSUI MATERIAIS NECESSÁRIOS PARA UMA PRESTAÇÃO DE SERVIÇO EFICIENTE, TAIS COMO: COMPUTADOR, IMPRESSORA, MATERIAIS DE ESCRITÓRIO, BEM COMO LÂMPADAS E INSTALAÇÃO ELÉTRICA EFICAZ. REQUER, OUTROSSIM,QUE INFORME QUAL A SITUAÇÃO DO VEÍCULO PERTENCENTE AO CONSELHO TUTELAR, BEM COMO SE HÁ EXISTÊNCIA DE MULTAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE SAÚDE, QUE INFORME OS NÚMEROS DAS PESSOAS QUE FORAM VACINADAS NO DIA D DE VACINAÇÃO CONTRA A GRIPE H1N1.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA CONTROLADORIA INTERNA DO MUNICÍPIO, QUE INFORME OS MOTIVOS DE IMPEDIMENTO DA CONTINUIDADE DE CESSÃO DE ESPAÇO DA SECRETARIA DE CULTURA PARA USO DE GRUPO DE TEATRO. SOLICITO QUE ENCAMINHE AINDA CÓPIA DA SOLICITAÇÃO DE PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE REPAROS NA QUADRA DO BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	SOLICITO DO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE REFORMA QUE RESOLVA O PROBLEMA DE VAZAMENTO DE ESGOTO QUE ACONTECE À RUA AQUILES DE PAULA, PRÓXIMO À ESQUINA DA AVENIDA BARÃO DE CATAS ALTAS._x000D_
 </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CONSTAR NOS ANAIS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSOS À FAMÍLIA MACHADO VEIGA, NA PESSOA DA SENHORA CONCEIÇÃO MACHADO VEIGA.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE CÓPIA DA DECISÃO DO TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS ACERCA DA AÇÃO PROPOSTA PELO MINISTÉRIO PÚBLICO EM FACE DA LEI MUNICIPAL QUE TRATA DO SERVIÇO DE TÁXIS NO MUNICÍPIO, BEM COMO INFORME QUAIS FORAM AS MEDIDAS ADOTADAS PELA PREFEITURA MUNICIPAL EM RELAÇÃO AO TEMA.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, OFICIE A PREFEITURA MUNICIPAL DE BICAS SOLICITANDO A CORREÇÃO IMEDIATA DO EDITAL DO CONCURSO PÚBLICO CONVOCADO PARA AGOSTO DE 2016, ALTERANDO O ANEXO 01, ONDE ESTÁ DETERMINADO COMO REQUISITO PARA CONCORRER AOS CARGOS DE AUXILIAR DE SERVIÇOS GERAIS, MOTORISTA E OPERADOR DE MÁQUINAS A FORMAÇÃO NO ENSINO FUNDAMENTAL, PASSANDO A EXIGÊNCIA A SER &amp;#8220;ENSINO FUNDAMENTAL (1ª FASE).&amp;#8221;</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA, COM A ANUÊNCIA DO PLENÁRIO, QUE, APÓS APRECIAÇÃO DA DENÚNCIA QUE AQUI FAÇO ATRAVÉS DE IMAGENS, ANEXADAS, DE DEPREDAÇÕES, INVASÕES E FURTOS DOS PATRIMÔNIOS PÚBLICOS DO CEMEI DEJANIRA FONSECA DE OLIVEIRA E DA USINA DE TRIAGEM E COMPOSTAGEM, PARA, QUE REMETA AO MINISTÉRIO PÚBLICO PARA APURAR PREJUÍZOS E RESPONSABILIDADES QUANTO À NEGLIGÊNCIA E OMISSÃO DO PODER EXECUTIVO À PRESERVAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A PLANILHAS DE GASTOS DA REALIZAÇÃO DO EVENTO DA PASSAGEM DA &amp;#8220;TOCHA OLÍMPICA&amp;#8221; EM BICAS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA PRESIDÊNCIA DESSA CASA LEGISLATIVA, QUE APÓS ANUÊNCIA DO PLENÁRIO, OFICIE Á EMPRESA DE TELEFONIA OI, SOLICITANDO QUE A MESMA REALIZE REPAROS NAS LINHAS TELEFÔNICAS DO BAIRRO GILSON LAHMA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE CULTURA, ESPORTES E LAZER, QUE ORGANIZE CAMPEONATO DE FUTEBOL DE BAIRROS, EM NOSSA CIDADE, COM VÁRIAS CATEGORIAS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, OFICIE A PREFEITURA MUNICIPAL DE BICAS SOLICITANDO A RETIRADA DA EXIGÊNCIA DE EXPERIÊNCIA PARA CONCORRER À VAGA DE AUXILIAR DE SERVIÇOS GERAIS CONTIDA NO EDITAL DO CONCURSO PÚBLICO CONVOCADO PARA AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, SEJA DISPONIBILIZADA CÓPIA DO EXTRATO DA CONTA BANCÁRIA DA CÂMARA MUNICIPAL DE BICAS DE TODO O MÊS DE DEZEMBRO DO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, REGISTRE NOS ANAIS DESTA CASA LEGISLATIVA E CONCEDA MOÇÃO DE APLAUSOS AO PREFEITO MUNICIPAL, GERALDO MAGELA LONGO DOS SANTOS, À SECRETÁRIA DE DESENVOLVIMENTO ECONÔMICO E TURISMO, FERNANDA SILVA, BEM COMO À SECRETÁRIA DE EDUCAÇÃO, JANE ALVES DURÃO, PELA ORGANIZAÇÃO DO BELÍSSIMO E HISTÓRICO DIA 16 DE MAIO DE 2016, QUANDO BICAS ENTROU PARA O ROL DAS CIDADES QUE RECEBERAM O RITUAL DE PASSAGEM DA TOCHA OLÍMPICA RIO-2016.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Ailton Mendes, Beth Gouvêa, Geraldinho da Padaria, Júlio Sales, Kikinho Eletrecista, Loro, Nilo da Auto Escola, Rafael Aquino, Sônia Mattos</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, REGISTRE NOS ANAIS DESTA CASA LEGISLATIVA E CONCEDA MOÇÃO DE APLAUSOS AOS CONDUTORES DA TOCHA OLÍMPICA RIO-2016: ALFREDO JOSÉ DE SOUZA FLORES, EVANDRO ALHADAS LEITE, ÁUREA LUIZA DA SILVA RODRIGUES, MARCELO GUILHERMINO BARRETO, RONALDO DA COSTA, MARCO AURÉLIO AYUPE, GABRIEL VIEIRA AMADEU, LUCIANA BATITUCCI.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, MANDE REALIZAR DILIGÊNCIA NO TERRENO LOCALIZADO À RUA PROFESSOR FRANCISCO PERES Nº 116 COM EXTREMA URGÊNCIA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, MANDE AVERIGUAR O GUARDA-CORPO DA PONTE QUE PASSA SOBRE O CÓRREGO NA RUA PADRE MANOEL PIRES PEREIRA</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, REGISTRE NOS ANAIS DESTA CASA LEGISLATIVA E CONCEDA MOÇÃO DE APLAUSOS A TODOS OS VOLUNTÁRIOS QUE TRABALHARAM EM PROL DO EVENTO DE PASSAGEM DA TOCHA OLÍMPICA RIO-2016 EM BICAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, COM A ANUÊNCIA DESTE PLENÁRIO, REGISTRE NOS ANAIS DESTA CASA LEGISLATIVA E CONCEDA MOÇÃO DE APLAUSOS AOS ESTUDANTES DA ESCOLA ESTADUAL DEPUTADO OLIVEIRA SOUZA; RAFAEL, RAIANE E DANIELA, QUE PARTICIPARAM E VENCERAM UM CONCURSO DE REDAÇÃO REALIZADO PELO ESTADO DE MINAS GERAIS E TIVERAM A HONRA DE SER OS ANFITRIÕES DA TOCHA OLÍMPICA RIO-2016 EM BICAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENCAMINHE A ESTA CASA, CÓPIA DE TODOS OS DECRETOS EMITIDOS NO EXERCÍCIO DE 2016, BEM COMO A ATUALIZAÇÃO DO PORTAL DA TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE INFORME E REPASSE A ESTA CASA TODA DOCUMENTAÇÃO REFERENTE AO CONCURSO PÚBLICO, SOB PENA DE SUSPENSÃO QUE SERÁ SOLICITADA JUNTO AO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, QUE INFORME A SITUAÇÃO DAS OBRAS DO POÇO ARTESIANO NA COMUNIDADE DE SANTA HELENA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, REALIZE REPAROS NA QUADRA ESPORTIVA DO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A CONCLUSÃO DA REFORMA DA CASA DO SR. ADELSON A. TOSTES.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE ENCAMINHAMENTO PARA TRAMITAÇÃO LEGISLATIVA DO ANTEPROJETO DE LEI Nº 03/2015, DE 14/12/2015, QUE PRETENDE CRIAR O FUNDO MUNICIPAL DA PESSOA IDOSA DE BICAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Geraldinho da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME SE PROCEDE À INFORMAÇÃO DE QUE O MUNICÍPIO TERÁ QUE DEVOLVER R$800.000,00 DE RECURSOS DA POLICÍNICA. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                     SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME SE HOUVE LICITAÇÃO PARA O ASFALTAMENTO DO BAIRRO SANTANA NO VALOR DE R$ 500.000,00. _x000D_
 </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                    SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME O MOTIVO DAS OBRAS PARA COLOCAÇÃO DA COBERTURA DA QUADRA DO LEOPOLDINA PARALISARAM NOVAMENTE. </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE INFORME SE O MUNICÍPIO DE BICAS FIRMOU COM A COHAB QUALQUER PROTOCOLO VISANDO À CONSTRUÇÃO DE UNIDADES HABITACIONAIS POR MEIO DO PROGRAMA MINHA CASA MINHA VIDA PARCERIAS- FGTS. EM CASO POSITIVO, SE FOI REALIZADA A PESQUISA DE DEMANDA HABITACIONAL, CONFORME MODELO DA COHAB, ASSIM, COMO QUE SEJA ENCAMINHADA CÓPIA DOS DOCUMENTOS CITADOS. </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE SAÚDE, QUE INFORME SE O PÚBLICO ALVO DA CAMPANHA DE IMUNIZAÇÃO CONTRA A GRIPE H1N1 FOI ATENDIDO EM SUA TOTALIDADE, E SE EXISTEM VACINAS PARA OS OUTROS GRUPOS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE SAÚDE, QUE INFORME SE JÁ FOI REALIZADO CAMPANHA DE VACINAÇÃO CONTRA A RAIVA EM ANIMAIS, BEM COMO PARA APRESENTAR O NÚMERO DE CASTRAÇÕES QUE FORAM REALIZADAS DE 2013 A 2016.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE NOVAMENTE FAÇA A MANUTENÇÃO DO CAMPO DA REDE, BEM COMO A MELHORIA DA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE COM A MÁXIMA URGÊNCIA, A LIMPEZA NAS IMEDIAÇÕES DO GALPÃO DA ASSOCIAÇÃO DE MORADORES DO BAIRRO GILSON LAMHA._x000D_
 </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO SOLICITAR A APROVAÇÃO POR ESTA CASA DE LEIS, DE MOÇÃO DE APOIO AO PL 4850/16 DE INICIATIVA POPULAR QUE TRAMITA NA CÂMARA DOS DEPUTADOS, COM SUGESTÕES DO MINISTÉRIO PÚBLICO FEDERAL._x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO PRESIDENTE DA MESA DIRETORA, VEREADOR JÚLIO CÉSAR DE SALES PEREIRA, QUE, COM A APROVAÇÃO DO PLENÁRIO, CONVOQUE O DIRETOR DE AGRICULTURA, SR. JOSÉ RICARDO PERENCIOLO, PARA PRESTAR ESCLARECIMENTOS A ESTA CASA LEGISLATIVA DOS MOTIVOS QUE LEVAM AO DESCASO COM QUE VEM SENDO TRATADA A ESTRADA RURAL DOS PIRES, QUE DÁ ACESSO A DIVERSAS PROPRIEDADES RURAIS NA REGIÃO SUL DO NOSSO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Loro, Nilo da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA PROCURADORIA GERAL DO MUNICÍPIO, ENVIE A ESTA CASA LEGISLATIVA CÓPIA DO CONTRATO DE CAPTAÇÃO, ARMAZENAMENTO, TRATAMENTO E DISTRIBUIÇÃO DE ÁGUA EM VIGOR ENTRE O MUNICÍPIO DE BICAS E A COMPANHIA DE SANEAMENTO DE MINAS GERAIS - COPASA.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA MESA DIRETORA QUE OFICIE A ACE PARA QUE INFORME A ESTA CASA O ANDAMENTO DAS CONVERSAS COM OS AÇOUGUEIROS E COM O TÉCNICO DESIGNADO PARA IMPLANTAÇÃO DO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL QUE ENVIE CÓPIA DO PLANO DE AÇÃO 2016 DA ÁREA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA PERTINENTE QUE INFORME SE O MUNICÍPIO FEZ SOLICITAÇÃO DE VEÍCULO PARA AUXÍLIO NO MANEJO DE RESÍDUOS SÓLIDOS. _x000D_
 _x000D_
 		APROVEITANDO O ENSEJO, SOLICITO INFORMAÇÕES A RESPEITO DA TERCEIRIZAÇÃO DA COLETA DE LIXO._x000D_
 </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE MELHORIAS NA ESTRADA QUE LIGA BICAS A CARLOS ALVES.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE COMPETENTE, QUE PROVIDENCIE CÓPIAS DO PROCESSO LICITATÓRIO DAS CESTAS BÁSICAS DISTRIBUÍDAS NOS ANOS DE 2013, 2014, 2015 E 2016.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE COMPETENTE, QUE INFORME QUAL O VALOR O MUNICÍPIO PASSOU COM RESTOS A PAGAR NO ANO DE 2015. </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRESIDENTE DA CÂMARA MUNICIPAL DE BICAS QUE, OUVIDO O PLENÁRIO, ENCAMINHE À PROCURADORIA DE JUSTIÇA ESPECIALIZADA NO COMBATE AOS CRIMES PRATICADOS POR AGENTES POLÍTICOS MUNICIPAIS, PECRIM, BEM COMO AO TRIBUNAL DE CONTAS DA UNIÃO, CÓPIA DOS RELATÓRIOS QUE RESUMEM O CANCELAMENTO DE CRÉDITOS TRIBUTÁRIOS MUNICIPAIS ENTRE OS ANOS DE 2005 E 2014 INCLUSIVE, PARA ANÁLISE TÉCNICA E POSTERIOR PRONUNCIAMENTO DO ÓRGÃO, ESPECIFICAMENTE AO QUE SE REFERE AOS CANCELAMENTOS POR MOTIVO DE PRESCRIÇÃO, DEVIDO À INÉRCIA DO PODER PÚBLICO EM REALIZAR AS DEVIDAS COBRANÇAS JUDICIAIS DOS MESMOS.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO, PARA INFORMAR SE ESTÁ CUMPRINDO O PRAZO DE RESPOSTA AO PEDIDO DE INFORMAÇÃO DO CIDADÃO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE EDUCAÇÃO, QUE INFORME COMO SERÁ REMANEJADO O TRANSPORTE DOS ALUNOS QUE AINDA ESTARÃO ESTUDANDO NO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA COMPETENTE, QUE INFORME AS EMPRESAS QUE ESTÃO SENDO BENEFICIADAS COM ALGUM AUXÍLIO OU REDUÇÃO DE TRIBUTOS POR PARTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE EDUCAÇÃO, QUE ENVIE PARA ESTA CASA, OS DADOS DO CENSO ESCOLAR 2016, ASSIM QUE FOREM LEVANTADOS E ENVIADOS PARA O MEC ATRAVÉS DO EDUCA CENSO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A CAPINA NA RUA JOSÉ PINTO SOARES. </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE REPAROS NA ILUMINAÇÃO NA PRAÇA DA RUA QUINTINO BOCAIUVA. </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO NA RUA JOÃO BATISTA DA SILVA, ANTIGA RUA B, QUADRA A, PRÓXIMO A CASA Nº35. </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA ENTRADA DO POVOADO DE SÃO MANOEL.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A CAPINA, VARREDURA E PODA DO CAMPO DE FUTEBOL NA COMUNIDADE DE SÃO MANOEL</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS SOBRE A MULTA DA RECEITA FEDERAL RECEBIDA E APRESENTADA A ESTA CASA NA ÚLTIMA REUNIÃO ORDINÁRIA, E DO PAGAMENTO À EMPRESA NUNES AMARAL.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA, CÓPIA DA DOCUMENTAÇÃO ATUAL DO VEÍCULO DO CONSELHO TUTELAR, CÓPIA DO TERMO DE DOAÇÃO DO VEÍCULO E INFORMAÇÕES SOBRE O ESTADO DE CONSERVAÇÃO DO MESMO E SE ELE ESTÁ SENDO UTILIZADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PREFEITO MUNICIPAL EXPLICAÇÃO SOBRE QUAIS AS PROVIDÊNCIAS TOMADAS PARA ATENDIMENTO AO PEDIDO DE EXTENSÃO DE ILUMINAÇÃO PÚBLICA FEITO ATRAVÉS DO REQUERIMENTO Nº 01/2016 DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DO MAPEAMENTO DAS SEPULTURAS DO CEMITÉRIO MUNICIPAL DE BICAS INDICANDO OS PROPRIETÁRIOS E AS PESSOAS QUE FORAM ENTERRADAS EM CADA UMA DELA, BEM COMO CÓPIA DOS ALVARÁS DE PERPETUIDADE EXPEDIDOS DE 1988 ATÉ 1995.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DAS SECRETARIAS MUNICIPAIS COMPETENTES, INFORME A ESTA CASA LEGISLATIVA O NÚMERO DA CONTA CORRENTE ABERTA PARA ATENDER AO DISPOSTO NA LEI MUNICIPAL Nº 1.742/2015 , QUE CRIOU O FUNDO MUNICIPAL DE ESPORTES, BEM COMO OS EXTRATOS MENSAIS DE MOVIMENTAÇÃO BANCÁRIA DESDE SUA ABERTURA E AINDA TODAS AS RESOLUÇÕES E ATAS DAS REUNIÕES DO CONSELHO MUNICIPAL DE ESPORES AUTORIZANDO A UTILIZAÇÃO DOS RECURSOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, QUE ENVIE RELAÇÃO DOS BENEFICIÁRIOS DO BPC EM NOSSO MUNICÍPIO, E DESTAQUE QUAIS ESTÃO CADASTRADOS NO CADASTRO ÚNICO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES DO EXECUTIVO MUNICIPAL, A RESPEITO DO TICKET ALIMENTAÇÃO, DEVENDO SER ESCLARECIDO QUANTOS E QUAIS OS MESES ESTÃO EM ATRASO, BEM COMO A DATA DE PAGAMENTO DOS MESMOS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">		SOLICITO INFORMAÇÕES DA SECRETARIA MUNICIPAL DE CULTURA JUNTO À EMPRESA ORGANIZADORA DA EXPOSIÇÃO AGROPECUÁRIA, A RESPEITO DE COBRANÇA ADICIONAL NA COMPRA DOS INGRESSOS ATRAVÉS DE CARTÃO DE CRÉDITO E DÉBITO._x000D_
 </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO EXECUTIVO MUNICIPAL QUE PROVIDENCIE OS REPAROS NECESSÁRIOS À ILUMINAÇÃO DA PRAÇA DO CEMITÉRIO MUNICIPAL E A LIMPEZA DAS PICHAÇÕES NOS SEUS BANCOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO CONGRESSO NACIONAL MOÇÃO DE REPÚDIO AO PL 257/2016, SOLICITANDO VOTAÇÃO CONTRÁRIA AO REFERIDO PROJETO QUE ALTERA O LIMITE DE GASTOS DO PODER JUDICIÁRIO, MINISTÉRIO PÚBLICO, POLICIAS E DEFENSORIA PÚBLICA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES DA SECRETARIA MUNICIPAL DE CULTURA JUNTO À EMPRESA ORGANIZADORA DA EXPOSIÇÃO AGROPECUÁRIA, A RESPEITO DE COBRANÇA ADICIONAL NA COMPRA DOS INGRESSOS ATRAVÉS DE CARTÃO DE CRÉDITO E DÉBITO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A LIMPEZA DA ANTIGA ESCOLA RURAL ATHAYDE SURIANO PEREIRA, E INFORME SE EXISTEM PROJETOS PARA A UTILIZAÇÃO E APROVEITAMENTO DAQUELE IMÓVEL PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS, QUE VERIFIQUE OS MOTIVOS E EFETUE OS REPAROS NECESSÁRIOS PARA SOLUCIONAR O PROBLEMA DE VAZAMENTO DE ESGOTO NA RUA PREFEITO NILSON BATISTA VIEIRA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE OBRAS, QUE PROVIDENCIE REPAROS EM BURACOS EXISTENTES NO FINAL DA AVENIDA GOVERNADOR VALADARES (RETTA), E QUE A MESA DIRETORA OFICIE AO DER-MG PARA O RECAPEAMENTO DO LOCAL. </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO A IMEDIATA REGULAMENTAÇÃO DA LEI 1367/2013 DE MINHA AUTORIA, QUE TRATA DO TRANSPORTE DE ATLETAS PARA PARTICIPAÇÃO EM COMPETIÇÕES.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE MURETA DE PROTEÇÃO TIPO GUARD RAIL NA CURVA AO FINAL DA AVENIDA GOVERNADOR VALADARES, NA ALTURA DO NÚMERO 810 E 820._x000D_
 </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL QUE INFORME SOBRE A SITUAÇÃO DA OBRA DO PARQUE DOS FERROVIÁRIOS, RESPONDENDO SOBRE A PREVISÃO DE SUA CONTINUIDADE, VALORES A SEREM GASTOS E MOTIVO DA RETIRADA DA PLACA DE IDENTIFICAÇÃO DE OBRA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE O REPARO NO ESGOTO À RUA BAETA NEVES, EM FRENTE AO CANIL STRONG RACE, E EXPLIQUE O MOTIVO DO ROMPIMENTO DA REDE QUE FOI REPARADA RECENTEMENTE.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE FAZENDA, INFORME A ESTA CASA LEGISLATIVA SE O CONTRATO ADMINISTRATIVO, FIRMADO APÓS O PROCESSO LICITATÓRIO FEITO PELA CARTA CONVITE Nº 009/2012, COM A EMPRESA NUNES AMARAL ADVOGADOS NO VALOR DE R$ 59.000,00 (CINQÜENTA E NOVE MIL REAIS) FOI TOTALMENTE QUITADO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE FAZENDA E DA PROCURADORIA MUNICIPAL, INFORME A ESTA CASA LEGISLATIVA A EXISTÊNCIA DE OUTROS CONTRATOS, POSSIVELMENTE FIRMADOS COM A EMPRESA NUNES AMARAL ADVOGADOS ENTRE OS ANOS DE 2005 E 2012, BEM COMO ENVIE CÓPIA DOS MESMOS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO, ENCAMINHE A ESTA CASA LEGISLATIVA O PROCESSO LICITATÓRIO, REALIZADO ATRAVÉS DA CARTA CONVITE Nº 009/2012, QUE GEROU O CONTRATO ADMINISTRATIVO FIRMADO COM A EMPRESA NUNES AMARAL ADVOGADOS NAQUELE ANO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL A INCLUSÃO DOS AGENTES DE COMBATE ÀS ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE NA FOLHA DE PAGAMENTO, CONFORME PREVÊ A LEI 11.350 DE 5 DE OUTUBRO DE 2006 ALTERADA PELA LEI 12.994 DE 17 DE JUNHO DE 2014 QUE PREVEEM O PISO SALARIAL PROFISSIONAL NACIONAL E DIRETRIZES PARA O PLANO DE CARREIRA DOS REFERIDOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE REALIZE A LIMPEZA DO LOTE Nº 42,LOCALIZADO NA RUA C,QUADRA B, NO BAIRRO SÃO PEDRO,BEM COMO COLOCAÇÃO DOS BLOQUETES NO SEU DEVIDO LUGAR.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA ENCAMINHAMENTO DE PEDIDO AO DER/MG PARA COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ANTÔNIO CALZAVARA (RODOVIA MG &amp;#8211; 126) NA ALTURA DO NÚMERO 78 EM SANTA HELENA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA COMPETENTE, QUE INFORME SE FOI ALUGADO CLUBE PARA CELEBRAÇÃO DE FESTIVIDADE DO DIA 07/09/2016.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DA SECRETARIA DE EDUCAÇÃO, QUE INFORME O QUANTITATIVO, BEM COMO A LISTAGEM DE ALUNOS QUE AGUARDAM LUGAR NO ÔNIBUS ESCOLAR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A REGULARIZAÇÃO DO ABASTECIMENTO DE ÁGUA NO DISTRITO DE SANTA HELENA E EXPLIQUE OS MOTIVOS DO MESMO AINDA NÃO TER SIDO FEITO, JÁ QUE AS ABERTURAS DE CRÉDITO SOLICITADAS A ESTA CASA PARA SANAR O PROBLEMA FOI APROVADO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE CONSTE NOS ANAIS DESTA CASA MOÇÃO DE APLAUSOS À EQUIPE SUPER ATLETAS DE MUAY THAI, PELA SUA VITÓRIA REPRESENTANDO BICAS NO CAMPEONATO MINEIRO DE MUAY THAI, CHANCELADO PELA CONFEDERAÇÃO BRASILEIRA DE MUAY THAI TRADICIONAL &amp;#8211; CBMTT.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE OBRAS 	QUE PROVIDENCIE REPAROS DE FORMA URGENTE E IMEDIATA, NO ALAMBRADO E NAS TRAVES DA QUADRA DO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO SOLICITAR A APROVAÇÃO POR ESTA CASA DE LEIS, DE MOÇÃO DE APLAUSOS AO COLÉGIO FUTURO, ATRAVÉS DE SEU DIRETOR E PROPRIETÁRIO, RICARDO CYRNE PORTES, PROFESSORES E ALUNOS, PELAS AÇÕES SOCIAIS E ESPORTIVAS APRESENTADAS A NOSSA SOCIEDADE</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE CONSTE NOS ANAIS DESTA CASA MOÇÃO DE APLAUSOS PARA O SR. MARCELINO GOMES MACHADO, POR SUA VITÓRIA NO IBITIPOCA TRIP TRAILL 2016, REALIZADO NO ÚLTIMO DIA 27 E 28 DE AGOSTO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVIDO O PLENÁRIO, ENCAMINHE OFÍCIO AO INSTITUTO MINEIRO DE AGROPECUÁRIA (IMA) SOLICITANDO INFORMAÇÕES ACERCA DE LEILÃO DENOMINADO &amp;#8220;LEILÃO DA COLIGAÇÃO&amp;#8221;, CONFORME IMPRESSO EM ANEXO, REALIZADO NO SÍTIO DA CONQUISTA NO ÚLTIMO DIA 07 DE AGOSTO. NO PEDIDO, GOSTARIA DE SABER O NOME DO RESPONSÁVEL PELO EVENTO, SE O LOCAL FOI ALUGADO OU ARRENDADO, QUANTAS CABEÇAS DE GADO HAVIA NESTE LEILÃO, O NOME DOS DOADORES, O NOME DOS ARREMATANTES, O VALOR ARRECADADO, SE HOUVE COMUNICAÇÃO PRÉVIA AO ÓRGÃO, SE AS GUIAS DE TRANSPORTE DE ANIMAIS FOI EMITIDA, QUEM TRANSPORTOU OS ANIMAIS E, POR FIM, SE HOUVE ACOMPANHAMENTO MÉDICO-VETERINÁRIO. ALÉM DE QUAISQUER OUTRAS INFORMAÇÕES ACESSÓRIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVIDO O PLENÁRIO, ENCAMINHE OFÍCIO AO SINDICATO RURAL SOLICITANDO INFORMAÇÕES ACERCA DE LEILÃO DENOMINADO &amp;#8220;LEILÃO DA COLIGAÇÃO&amp;#8221;, CONFORME IMPRESSO EM ANEXO, REALIZADO NO SÍTIO DA CONQUISTA NO ÚLTIMO DIA 07 DE AGOSTO. NO PEDIDO, GOSTARIA DE SABER SE AS NOTAS FISCAIS REFERENTES À DOAÇÃO DOS ANIMAIS E TAMBÉM DE VENDA DOS MESMOS FOI DEVIDAMENTE EMITIDA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVIDO O PLENÁRIO, ENCAMINHE À COMISSÃO DE FINANÇAS OU A COMISSÃO ESPECIAL INSTALADA PARA ESTE FIM, SOLICITAÇÃO DE ESTUDO DA SITUAÇÃO EM QUE SE ENCONTRA O CONTRATO DO MUNICÍPIO COM A COPASA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA PROCURADORIA GERAL, INFORME A ESTA CASA LEGISLATIVA COMO ANDA O PROCESSO DE REINTEGRAÇÃO DE POSSE MOVIDO PELA PREFEITURA DE BICAS EM FACE DA EMPRESA MINERAÇÃO GONZE LTDA-ME.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE PROVIDENCIE MELHORIA NA ILUMINAÇÃO DA RUA PÉRICLES DE MENDONÇA, SUBSTITUINDO AS LÂMPADAS QUEIMADAS POR OUTRAS MAIS POTENTES NOS TRÊS POSTES PERTO DA FARMÁCIA POPULAR.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA QUAL FOI A ADEQUAÇÃO REALIZADA NO POSTO DE SAÚDE DE SANTA HELENA, QUAIS OS MOTIVOS QUE LEVARAM A ESTA NECESSIDADE E QUANTO CUSTOU A MESMA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL, ATRAVÉS DO ÓRGÃO COMPETENTE, QUE CONCLUA A REFORMA, INICIADA PELA PREFEITURA MUNICIPAL, DA RESIDÊNCIA DA SRA. ADRIANA APARECIDA OLIVEIRA, NA RUA HÉLIO MONTEIRO DA SILVA, Nº 424, BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVIDO O PLENÁRIO, ENCAMINHE AO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, BEM COMO À PROCURADORIA DE JUSTIÇA ESPECIALIZADA NO COMBATE AOS CRIMES PRATICADOS POR AGENTES POLÍTICOS MUNICIPAIS, PECRIM, CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO Nº 050/2012, QUE SUSCITA DÚVIDAS QUANTO À LEGALIDADE EM SEUS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO, ATRAVÉS DAS SECRETARIAS COMPETENTES, ESCLARECIMENTO A RESPEITO DA DEMORA EM REALIZAR A LICITAÇÃO DAS EMENDAS CONSEGUIDAS PELO DEPUTADO ISAURO CALAIS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226;	SOLICITO DA MESA DIRETORA, QUE ENVIE OFÍCIO À COMPANHIA TELEMAR NORTE LESTE S/A., PESSOA JURÍDICA COM SEDE NA RUA DO LAVRADIO, 71, 2º ANDAR, CENTRO, NA CIDADE DO RIO DE JANEIRO, ESTADO DO RIO DE JANEIRO, 20230-070, INSCRITA NO CNPJ/MF SOB O N.º 33.000.118/0001-79, EMPRESA DO GRUPO OI, RESPONSÁVEL PELA TELEFONIA FIXA EM NOSSA REGIÃO, PARA QUE ESCLAREÇA O MOTIVO DAS CONSTANTES INTERRUPÇÕES DE SERVIÇO OCORRIDAS NAS ÚLTIMAS SEMANAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A DEFESA CIVIL SEJA COMUNICADA PARA QUE FORNEÇA O LAUDO DE INTERDIÇÃO DA RESIDÊNCIA LOCALIZADA NA RUA B, Nº 314, BAIRRO SANTA TEREZINHA, EM BICAS, PARA OS MORADORES. </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO DO EXECUTIVO MUNICIPAL, QUE DIANTE DO EDITAL DE LICITAÇÃO PROCESSO Nº136/2016 &amp;#8211;LEILÃO PÚBLICO Nº001/2016, QUE REMETA A ESTA CASA OS SEGUINTES DOCUMENTOS: _x000D_
 CÓPIA DOS DOCUMENTOS DOS VEÍCULO0S LEILOADOS, BEM COMO A RELAÇÃO DOS VALORES DAS MULTAS DE TRÂNSITO DEVIDO POR CADA VEÍCULO, E AINDA, O DETALHAMENTO DE CADA INFRAÇÃO, SE DO PROPRIETÁRIO OU CONDUTOR;_x000D_
 CÓPIA DO REGISTRO NO PATRIMÔNIO PÚBLICO;_x000D_
 CÓPIA DO CONVÊNIO OU INSTRUMENTO CONGÊNERE QUE AUTORIZOU A COMPRA DO VEÍCULO, CASO O RECURSO UTILIZADO SEJA DECORRENTE DE TRANSFERÊNCIA ENTRE ÓRGÃO;_x000D_
 CÓPIA DA PRESTAÇÃO DE CONTAS DOS RECURSOS RECEBIDOS PARA AQUISIÇÃO DOS VEÍCULOS, QUANDO FOR O CASO, E A COMPETENTE APROVAÇÃO DO CONVÊNIO PELO ÓRGÃO CONVENENTE._x000D_
 </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE CONSTE NOS ANAIS DESTA CASA, MOÇÃO DE APLAUSOS PARA O SR. FRANCISCO BARBOSA DIAS, SR. CHICO CAPOTEIRO, PELA CRIAÇÃO DOS ALCOÓLICOS ANÔNIMOS, GRUPO FRATERNIDADE, HÁ 39 ANOS NA CIDADE DE BICAS E SALVANDO VIDAS ATÉ HOJE.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A PREFEITURA MUNICIPAL DE BICAS, ATRAVÉS DAS SECRETARIAS COMPETENTES, PROVIDENCIEM O PROLONGAMENTO DE REDE ELÉTRICA NA RUA JOSÉ DARCI TAVARES QUE DÁ ACESSO À ÁGUA SANTA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVIDO O PLENÁRIO, ENCAMINHE AOS VEREADORES ELEITOS NO PLEITO ELEITORAL, REALIZADO NO ÚLTIMO DIA 02 DE OUTUBRO, O REGIMENTO INTERNO DESTA CASA LEGISLATIVA, BEM COMO OS PROJETOS DE LEI Nº 27 E 28/2016 E TAMBÉM A LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA LEGISLATIVA QUAIS SERVIDORES RECEBEM O BENEFÍCIO DA INSALUBRIDADE, NOMEANDO CADA UM DELES, IDENTIFICANDO SUAS FUNÇÕES E O VALOR MENSAL RECEBIDO NOS ÚLTIMOS TRÊS MESES, JUSTIFICANDO, CASO SEJA NECESSÁRIO, POSSÍVEIS DIVERGÊNCIAS DE VALORES RECEBIDOS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, FAÇA PROCEDER O REAJUSTE DO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, QUE VEM PERDENDO SEU PODER DE COMPRA NOS ÚLTIMOS ANOS DEVIDO AO PROCESSO INFLACIONÁRIO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRESIDENTE DA CÂMARA QUE EFETUE O REAJUSTE SALARIAL DOS SERVIDORES DESTA CASA, EFETUANDO O PAGAMENTO RETROATIVO DOS VALORES DEVIDOS E EFETUE ESTUDO PARA ESTABELECIMENTO DA DATA BASE PARA REAJUSTE DOS SERVIDORES DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVIDO O PLENÁRIO, ENCAMINHE DENÚNCIA AO MINISTÉRIO PÚBLICO SOBRE A SITUAÇÃO ILEGAL QUE PERSISTE EM RELAÇÃO A TERRENO CEDIDO À MINERAÇÃO GONZE LTDA-ME, QUE OCUPA TERRENO PÚBLICO MUNICIPAL DESDE O ANO DE 2012 DE FORMA TOTALMENTE IRREGULAR E, MESMO DEPOIS DE VÁRIOS PEDIDOS DE PROVIDÊNCIAS FEITOS À ADMINISTRAÇÃO PÚBLICA MUNICIPAL, CONTINUA NO LOCAL</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A COMISSÃO DE EDUCAÇÃO CONSTITUÍDA DESTA CASA PASSE A AVERIGUAR A RESPONSABILIDADE PELO FATO DOS VEÍCULOS ESCOLARES ESTAREM EM SUA GRANDE MAIORIA PARADOS OU COM GRAVES PROBLEMAS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DAS SECRETARIAS COMPETENTES, QUE PROVIDENCIEM A INSCRIÇÃO DE PROJETOS PARA QUE BICAS POSSA SEDIAR ETAPAS DOS JOGOS ESCOLARES DE 2017.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA DE EDUCAÇÃO, JUNTAMENTE COM AS EQUIPES DE TRANSIÇÃO DO ATUAL E DO FUTURO GOVERNO, QUE ANALISEM A VIABILIDADE DE INSCRIÇÃO NO PROGRAMA MAIS EDUCAÇÃO.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SOLICITO DO EXECUTIVO RELAÇÃO DE TODAS OBRAS REFERENTES À PARTE ELÉTRICA DA ILUMINAÇÃO PÚBLICA E ABASTECIMENTO DE ENERGIA DO MUNICÍPIO(QUAISQUER QUE SEJAM, COLOCAÇÃO DE POSTES, TRANSFORMADORES, LUMINÁRIAS, ETC), DOS ÚLTIMOS DOIS PROCESSOS LICITATÓRIOS, ACOMPANHADO DA DESCRIÇÃO E LOCALIZAÇÃO DE TODOS OS SERVIÇOS, FIRMAS VENCEDORAS E PRAZO PARA EXECUÇÃO DOS TRABALHOS._x000D_
 </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE, APÓS APROVAÇÃO DO PLENÁRIO, FAÇA CONSTAR NOS ANAIS DESSA CASA LEGISLATIVA, MOÇÃO DE APLAUSOS ÀS CONSELHEIRAS TUTELARES DO MUNICÍPIO DE BICAS, ELAINE ROSA, JANAÍNA GUEDES REIS TEIXEIRA, MARIA HELENA MARTINS HENRIQUES, GEOVANA CARLA SILVA SOUZA E MÁRCIA DIAS ALHADAS. </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A CONSTRUÇÃO DE 02 (DOIS) REDUTORES DE VELOCIDADE NAS RUAS PREFEITO DR. ANTÔNIO BARROSO GOMES E BAETA NEVES.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE OBRAS, ORDENE A REMARCAÇÃO DA QUADRA DE VOLEIBOL EXISTENTE NA QUADRA MUNICIPAL PEDRO SILVA, LOCALIZADA À RUA PADRE MANOEL PIRES PEREIRA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE CONSTE NOS ANAIS DESTA CASA MOÇÃO DE APLAUSOS À EQUIPE DO STUDIO SUPER ATLETA, PELA SUA VITÓRIA REPRESENTANDO BICAS NO CAMPEONATO BRASILEIRO DE MUAY THAI, CHANCELADO PELA CONFEDERAÇÃO BRASILEIRA DE MUAY THAI TRADICIONAL &amp;#8211; CBMTT. SOLICITO TAMBÉM A EMISSÃO DE MOÇÕES INDIVIDUAIS AOS ATLETAS LUCAS MENEZES (OURO), ROGÉRIO ALMEIDA (OURO), CAUÃ CAMILO (OURO), GUILHERME MELO (OURO) E JONATHAN MOISÉS (4º COLOCADO).</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE OBRAS, ORDENE A LIMPEZA DOS BUEIROS LOCALIZADOS À RUA SÃO JORGE EM FRENTE AOS NÚMEROS 85 E 168. APROVEITAMOS PARA SOLICITAR TAMBÉM A LIMPEZA DAS CABEÇAS DAS PONTES NAS IMEDIAÇÕES COM APROFUNDAMENTO DA CALHA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE, APÓS APROVAÇÃO DO PLENÁRIO, FAÇA CONSTAR NOS ANAIS DESSA CASA LEGISLATIVA, MOÇÃO DE APLAUSOS ÀS PSICÓLOGAS ADRIANA ANDRADE E KÁTIA OLIVIERI. </t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE, APÓS APROVAÇÃO DO PLENÁRIO, FAÇA CONSTAR NOS ANAIS DESTA CASA LEGISLATIVA, MOÇÃO DE APLAUSOS AO SENHOR JOÃO LUIZ DE SOUZA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVINDO O PLENÁRIO, CONCEDA MOÇÃO DE APLAUSOS AOS SENHORES ANDRÉ LUIZ DIAS ROSSI E RICARDO CYRNE PORTES.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DESTA CASA LEGISLATIVA QUE, OUVINDO O PLENÁRIO, CONCEDA MOÇÃO DE APLAUSOS AO EXMO. SR. PREFEITO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PRÓCER DO EXECUTIVO MUNICIPAL, DR. GERALDO MAGELA LONGO DOS SANTOS, QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A EMISSÃO DA CARTEIRA DE ESTACIONAMENTO DE VAGAS PARA CONDUTORES PORTADORES DE NECESSIDADES ESPECIAIS COMO EXEMPLO JOSÉ TEIXEIRA SIQUEIRA FILHO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO, ENCAMINHE À EMPRESA JFT ENGENHARIA LTDA. ORDEM PARA REPAROS E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA QUADRA DO BAIRRO EDGAR MOREIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4623,68 +4623,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H364"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>