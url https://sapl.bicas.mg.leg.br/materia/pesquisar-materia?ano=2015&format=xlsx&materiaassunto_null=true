--- v0 (2025-10-06)
+++ v1 (2026-04-26)
@@ -51,3042 +51,3042 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A DOAÇÃO DE LOTES NO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO POLO EMPRESARIAL DO MUNICÍPIO DE BICAS, ESTABELECE INCENTIVOS À INSTALAÇÃO DE EMPRESAS, CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Nilo da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SUBSTITUI O PROJETO DE LEI DO EXECUTIVO Nº 37/2015, QUE DISPÕE SOBRE A CRIAÇÃO DO POLO EMPRESARIAL DE BICAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.docx</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DOS PARÁGRAFOS 6° E 7° DO PLO 37/2015</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.docx</t>
   </si>
   <si>
     <t>ACRESCENTA O §4º AO ART. 2º DO PLO 37/2015</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA OS AGENTES POLÍTICOS PARA EFETUAR MOVIMENTAÇÃO BANCÁRIA E DÁ OUTROS PROVIMENTOS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA AGENTE POLÍTICO PARA PRECEDER A LIQUIDAÇÃO DOS EMPENHOS E ASSINAR AS REQUISIÇÕES DE COMPRA DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTROS PROVIMENTOS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA OS PROFISSIONAIS QUE MENCIONA PARA CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS DO DIA 05 DE JANEIRO AO DIA 19 DE JANEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA FUNCIONÁRIO PARA EXERCER A FUNÇÃO DE CONFIANÇA DE COORDENADOR DO CONTROLE INTERNO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA QUE MENCIONA E DÁ OUTROS PROVIMENTOS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PRORROGA VALIDADE DO CONCURSO PÚBLICO Nº 01/2013 DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA, EM CARÁTER EFETIVO, EM VIRTUDE DE CONCURSO PÚBLICO, O CANDIDATO QUE INDICA, PARA CARGO DA CÂMARA MUNICIPAL DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA PROFISSIONAL QUE MENCIONA PARA O CARGO DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA, EM CARÁTER EFETIVO, EM VIRTUDE DE CONCURSO PÚBLICO, A CANDIDATA QUE INDICA, PARA CARGO DA CÂMARA MUNICIPAL DE BICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PRORROGA PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL CRIADA PELA PORTARIA 24/2014 PARA APURAR A CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL- CEMEI, A EXECUÇÃO DO CONTRATO, A CONSTRUÇÃO DO EDIFÍCIO DESTINADO AO REFERIDO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL, TODOS OS DEMAIS FATOS RELACIONADOS À SUA INTERDIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 22 DE MAIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PRORROGA PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL CRIADA PELA PORTARIA 24/2014 PARA APURAR A CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL -CEMEI, A EXECUÇÃO DO CONTRATO, A CONSTRUÇÃO DO EDIFÍCIO DESTINADO AO REFERIDO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL,TODOS OS DEMAIS FATOS RELACIONADOS À SUA INTERDIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS DO DIA 01 DE JULHO AO DIA 31 DE JULHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 03 DE SETEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 04 DE SETEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.jpeg</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ALTERAÇÃO DA DATA DE COMEMORAÇÃO DO DIA DOS SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO HORÁRIO DE REALIZAÇÃO 34ª REUNIÃO PÚBLICA ORDINÁRIA .</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.jpeg</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS NO DIA 11 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DAS SECRETARIAS DA CÂMARA MUNICIPAL DE BICAS DO DIA 22 DE DEZEMBRO AO DIA 31 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA AO SR. MARCOS ARRUDA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Ailton Mendes</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SR. JORGE BATISTA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Kikinho Eletrecista</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA À SRA. DRA. ANA PAULA BARROSO SIQUEIRA</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Júlio Sales</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SR. DIRCEU DE SOUZA RAMOS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Beth Gouvêa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA AO SR. DR. ENALDO GARCIA DE REZENDE</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SR. IVO JOSÉ MAROCO</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA AO SR. PAULO ROSSI DE MOURA JÚNIOR</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Sônia Mattos</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MENÇÃO HONROSA À SRA. CLEUZA PACHECO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº21/2013 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA REGULAÇÃO, CONTROLE, AVALIAÇÃO E AUDITORIA DAS AÇÕES DA SAÚDE NO MUNICÍPIO DE BICAS, INSTITUINDO AS FUNÇÕES DE CONFIANÇA E RESPECTIVAS GRATIFICAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 19/2013 QUE DISPÕE SOBRE A ORGANIZAÇÃO E ESTRUTURA DO PODER EXECUTIVO DO MUNICÍPIO DE BICAS, FIXA PRINCÍPIOS E DIRETRIZES DE GESTÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE BICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Partido Trabalhista Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 1.708/2014 QUE AUTORIZA O MUNICÍPIO DE BICAS A ADQUIRIR IMÓVEL POR MEIO DE CONTRATO DE COMPRA E VENDA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BICAS A VENDER IMÓVEL POR MEIO DE CONTRATO DE COMPRA E VENDA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 14.654,24E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA LIXO QUE NÃO É LIXO</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP NOS TERMOS PREVISTOS PELA AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA - ANELL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA ÁREA DE EXPANSÃO URBANA NO MUNICÍPIO DE BICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 6.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº1710/2014 QUE DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 62.750,00E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE FEIRAS ITINERANTES DE DÁ OUTRAS DISPOSIÇÕES"(SIC)</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI AVALIAÇÃO PERIÓDICA DE DESEMPENHO INDIVIDUAL, DISCIPLINA A PERDA DE CARGO PÚBLICO E DA FUNÇÃO PÚBLICA POR INSUFICIÊNCIA DE DESEMPENHO DO SERVIDOR ESTÁVEL E/OU CONTRATADO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE BICAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- AUMENTO DE ALAMBRADO NA QUADRA PEDRO SILVA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- TAXA ITAMAR.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- ANDAMENTO DO PROCESSO DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- ANDRÉ PNEUS E SR. JULIANO MARIANO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- DÍVIDA DO MUNICÍPIO COM A COPASA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SITE DA CÂMARA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- LISTAGEM DE FUNCIONÁRIOS DA EJA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-PLANILHA COM DATA E HORÁRIOS DE REUNIÕES REALIZADAS EM 2013 E 2014, PELA SECRETARIA LEGISLATIVA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-PLANILHA COM DATA E HORÁRIOS DE REUNIÕES REALIZADAS EM 2013 E 2014, PELA SECRETARIA EXECUTIVA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- OFÍCIO AO COMANDO DO BATALHÃO DA POLÍCIA MILITAR DE BICAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- AQUISIÇÃO DE ÔNIBUS PARA TRANSPORTE ESTUDANTIL.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- CUMPRIMENTO DA LEI Nº 12.994/2014.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- IMPLANTAÇÃO DE PROGRAMA DE AUXÍLIO AOS MUNICÍPIOS NO CUSTEIO DE TRANSPORTE INTERMUNICIPAL DE ESTUDANTES.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.jpeg</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- NÚMERO DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE BICAS EM 2015.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- VALOR DE REPASSE FEITO EM 2014 ÀS ENTIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CRIAÇÃO DE CARTILHA INFORMATIVA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PLACA INDICATIVA DO DISTRITO DE SÃO MANOEL.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-MANUTENÇÃO DE ESTRADAS RURAIS DO MUNICÍPIO DE BICAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-COLOCAÇÃO DE QUEBRA-MOLAS NA RUA ARTHUR BERNARDES.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE BUEIRO NA RUA CAMILO FERNANDES ALHADAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- QUAIS IMÓVEIS SÃO ALUGADOS PELO MUNICÍPIO HOJE E O VALOR DE CADA ALUGUEL.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- FREQUENTES QUEDAS DE ENERGIA NO PRÉDIO DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- MOTIVO PELO QUAL NÃO FOI PAGO O VALE-ALIMENTAÇÃO DOS FUNCIONÁRIOS DA PREFEITURA DE BICAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- NOTIFICAÇÃO A PROPRIETÁRIOS DE TERRENOS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO E PROVIDÊNCIAS- LISTAGEM DE ESTUDANTES INADIMPLENTES COM O DAM.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REPAROS NO CALÇAMENTO DA RUA ZIMA DE SOUZA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SÍTIO ELETRÔNICO DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- TROCA DO LOCAL DA REALIZAÇÃO DOS ENCONTROS DE SOM NO CARNAVAL 2015.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- MUDANÇA DE PLACA DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- PAGAMENTO DO PISO SALARIAL DOS PROFESSORES.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- IDENTIFICAÇÃO DOS PARTICIPANTES DO ENCONTRO DE SOM QUE OCORRERÁ NO CARNAVAL 2015.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- PODA DE ÁRVORES DA ESPÉCIE ANGICOS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-SOLICITA ESCLARECIMENTO SOBRE ALUGUÉIS DAS BARRACAS MONTADAS PARA O CARNAVAL 2015.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SOLICITA QUEBRA DE SIGILO FISCAL DA PREFEITURA MUNICIPAL DE BICAS JUNTO À RECEITA FEDERAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- PRESTAÇÃO DE CONTAS E PROCESSO LICITATÓRIO REFERENTE AO CARNAVAL 2015.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- ELABORAÇÃO DE "MUTIRÃO DE LIMPEZA" NA CIDADE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- RELAÇÃO DE ALUNOS CONTEMPLADOS COM O TRANSPORTE ESTUDANTIL.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - PAGAMENTO DO PISO SALARIAL AOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- SOLICITA PASSAGEM DE MÁQUINA NA RUA CATULINO BENEDITO DORE A FIM DE NIVELAR E/OU ALARGAR A RUA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- SOLICITA SALDO DA CONTA BANCÁRIA DA CÂMARA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-ENCAMINHAMENTO DE ANTEPROJETOS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- IMPLEMENTAÇÃO E REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 1715/2014.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- NÚMERO DE PROTOCOLO REFERENTE À SOLICITAÇÃO DE REMOÇÃO DE UM POSTE.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- LICITAÇÃO DETALHADA DO CARNAVAL 2015.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-TAPAR BURACO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- TAPAMENTO DE BURACO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-ENCAMINHAMENTO DO ANTEPROJETO DE LEI Nº 09/2014.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- FISCALIZAÇÃO DE DENÚNCIA DE CRIAÇÃO DE PORCOS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- VIABILIDADE DE DISPONIBILIZAÇÃO DE ENDOCRINOLOGISTAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- REMOÇÃO DE POSTE DE LUZ.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-VETO À MEDIDA PROVISÓRIA Nº 664.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DISPONIBILIZAÇÃO DE ENDOCRINOLOGISTAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- LIMPEZA DE CÓRREGO NA RUA GENTIL ALMEIDA.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-VIABILIDADE DE CALÇAMENTO NA RUA H , DO BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- PLACA INDICATIVA DE NOME DE RUA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- AMPLIAÇÃO DA REDE WIFI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- CÓPIA DO EDITAL DE LICITAÇÃO E CONTRATO DO SINAL DE INTERNET GRATUITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- TERCEIRIZAÇÃO DA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- REGULAMENTAÇÃO DA INSPEÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- INFORMAÇÃO A RESPEITO DE ATRASO DO TICKET ALIMENTAÇÃO DOS SERVIDORES.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- PARLAMENTO JOVEM BRASILEIRO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-ENTIDADES ATIVAS E INATIVAS NA SECRETARIA DE CULTURA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CALÇAMENTO NO BAIRRO CUTIEIRA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE PASSARELA COM CORRIMÃO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- LIMPEZA E CONSERVAÇÃO DA EXTINTA ESCOLA ATHAYDE SURIANO PEREIRA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO-JORNAL SUPER NOTÍCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- OFÍCIO Nº 01/2015-MD.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- TROCA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- ENVIO DE OFÍCIO ÀS ESCOLAS PARA IMPLANTAÇÃO DO PARLAMENTO JOVEM BRASILEIRO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- IDENTIFICAÇÃO DAS MOTO-ENTREGAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-FISCALIZAÇÃO DO ABUSO DE VELOCIDADE DOS CONDUTORES.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CONSTRUÇÃO DE PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-DATA DE ENTREGA DO PRÉDIO CEDIDO À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- NOTIFICAÇÃO A PROPRIETÁRIO DE TERRENO NA RUA SANTA FÉ.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- 90 ANOS DO JORNAL O MUNICÍPIO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- ILUMINAÇÃO DO CRUZEIRO DA CIDADE.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CONSTRUÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - AUDIÊNCIA PÚBLICA MORADA DO CAMINHO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - CONSTRUÇÃO DE BOCA DE LOBO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-PROCEDIMENTOS LICITATÓRIOS QUE FORAM E SERÃO REALIZADOS PELA PREFEITURA MUNICIPAL DE BICAS NOS MESES DE MAIO E JUNHO DESTE ANO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CUMPRIMENTO DA LEI Nº 12.994/2014.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- PREVISÃO PARA REALIZAÇÃO DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CALÇAMENTO DE RUAS NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- RELAÇÃO DE PESSOAS BENEFICIADAS COM HORAS DE TRATOR EM SUAS PROPRIEDADES RURAIS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CONTRATAÇÃO DE EMPRESA DE MEDICINA DO TRABALHO.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COLOCAÇÃO DE POSTES.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- ENCAMINHAMENTO DE DEMONSTRATIVOS DE VALORES REPASSADOS PELO FUNDO FMP.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- TRANSPORTE ESPECIAL PARA PACIENTES DE HEMODIALISES, RADIOTERAPIA E QUIMIOTERAPIA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- REPARO DE ORELHÃO PÚBLICO EM SÃO MANOEL.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - CONSERTO DE VAZAMENTO NA RUA AQUILES DE PAULA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- RECUPERAÇÃO E AMPLIAÇÃO DE VALETA NA RUA PRESIDENTE GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- RECUPERAÇÃO DE ÁREA ERODIDA PELO ESGOTO NO BAIRRO EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- VENCIMENTO DO CARGO DE SUPERVISOR ESCOLAR.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - CORTE DE EMBAÚBA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - LIMPEZA E CONSERVAÇÃO DA ESCOLA VAL PARAÍSO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CONSTRUÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - PROVIDÊNCIAS TOMADAS ACERCA DE MULTAS HERDADAS DA ADMINISTRAÇÃO PASSADA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO  DE INFORMAÇÕES - CÓPIA DE CONTRATOS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - RELATÓRIO SIMPLIFICADO DOS CARGOS DE CHEFIA DO CIESP.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - PROVIDÊNCIAS TOMADAS ACERCA DE MULTAS APLICADAS PELA RECEITA FEDERAL AO MUNICÍPIO DE BICAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REITERAÇÃO DE PEDIDO FEITO À COPASA NO QUE DIZ RESPEITO A OBRA DE CONSTRUÇÃO E CAPTAÇÃO DA REDE DE ESGOTO DO MUNICÍPIO, REALIZADA PELA EMPRESA COPIL.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - CUMPRIMENTO DA LEI MUNICIPAL Nº 1638/2013.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - CUMPRIMENTO DA LEI Nº 1638/2013.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - LISTAGEM DE IMPLEMENTOS E MÁQUINAS AGRÍCOLAS EXISTENTES EM 2012.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - TENENTE WEIDNER</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Kikinho Eletrecista, Nilo da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - GERALDO MAGELA LONGO DOS SANTOS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- LISTAGEM DOS FUNCIONÁRIOS COM OS RESPECTIVOS SALÁRIOS DE TODOS OS CARGOS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - RELATÓRIO SIMPLIFICADO CONTENDO O SALDO FINANCEIRO DOS EXERCÍCIOS DE 2009 A 2014 DA CÂMARA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - PINTURA DE UMA FAIXA DE PEDESTRES AO LADO DO COLÉGIO ESTADUAL DEPUTADO OLIVEIRA SOUZA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - EXECUÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - REVISÃO EM DOCUMENTOS ENVIADOS ANTERIORMENTE.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS - PAULO ROSSI </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - MODERNIZAÇÃO DA BIBLIOTECA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO -  CRONOGRAMA DE LICITAÇÃO DE COMPRA DE REMÉDIOS ATÉ O FINAL DO ANO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - MANUTENÇÃO DO TRECHO QUE LIGA AS CIDADES DE BICAS À GUARARÁ.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO - DR. RICARDO DOMINGOS DE ANDRADE.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc</t>
   </si>
   <si>
     <t>RELAÇÃO DE LOTES NO BAIRRO GILSON LAMHA QUE ESTÃO SENDO REINTEGRADOS AO PATRIMÔNIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ACIDENTE ENVOLVENDO O PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.docx</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS - CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA ARTHUR BERNARDES._x000D_
 </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- SOLICITA ENCAMINHAMENTO DE RELATÓRIOS DA SITUAÇÃO DAS DÍVIDAS ATUALIZADAS DOS CONTRIBUINTES PARA COM O MUNICÍPIO, DE TODOS E QUAISQUER IMPOSTOS E TAXAS PÚBLICAS MUNICIPAIS, BEM COMO RESUMO DAS PROVIDÊNCIAS TOMADAS PARA REALIZAÇÃO DAS COBRANÇAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - SOLICITA LEVANTAMENTO MINUCIOSO SOBRE TODOS OS CRÉDITOS TRIBUTÁRIOS PRESCRITOS NO MUNICÍPIO DE BICAS DE 2005 A 2015, ESCLARECENDO OS MOTIVOS DAS PRESCRIÇÕES E OS BENEFICIADOS PELAS MESMAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- INFORMAR O SALDO ATUALIZADO DA CONTA BANCÁRIA ONDE SÃO FEITOS OS DEPÓSITOS REFERENTES À TAXA DE ILUMINAÇÃO PÚBLICA, REPASSADA PELA CEMIG AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - COLOCAÇÃO DE 2 POSTES DE ILUMINAÇÃO NA RUA GIL MARQUES DE SOUZA, NAS PROXIMIDADES DO NÚMERO 80.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - COLOCAÇÃO DE 1 QUEBRA MOLAS NA RUA JOAQUIM MARQUES DE SOUZA, NAS IMEDIAÇÕES DO Nº 132.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - SOLICITA REPINTURA DE SINALIZAÇÃO DE VAGA RESERVADA AOS DEFICIENTES FÍSICOS EM FRENTE AO PRÉDIO DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - INFORMAR QUAIS PROCEDIMENTOS ESTÃO SENDO ADOTADOS EM RELAÇÃO À ANÁLISE DA SITUAÇÃO NO CÓRREGO LOCALIZADO PARALELO À RUA PRESIDENTE GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - PREVISÃO DE INÍCIO DE ATIVIDADE PARA EMISSÃO DE CARTEIRA DE IDENTIDADE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS - DISPONIBILIZAÇÃO, NOS POSTOS DE SAÚDES, DE RECIPIENTES PARA COLETA DE MEDICAMENTOS VENCIDOS E/OU ESTRAGADOS. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - VERIFICAÇÃO DE EXISTÊNCIA DE ÁREA DE RISCO DE DESLIZAMENTO OU DESABAMENTO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - INFORMAÇÕES COM RELAÇÃO À CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA A, DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - TROCA DA CAIXA D'ÁGUA E LIMPEZA DAS CALHAS NA ESCOLA GILSON LAMHA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - ELABORAÇÃO DO "PROGRAMA EXTRAORDINÁRIO DE RECUPERAÇÃO FISCAL - REFIS".</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- PROVIDÊNCIAS TOMADAS PARA RESSARCIR O MUNICÍPIO COM RELAÇÃO AOS DANOS CAUSADOS PELO ACIDENTE OCORRIDO COM O PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.jpeg</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - RETIRADA DE GELO BAIANO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.jpeg</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - CERCA DE ARAME INVADINDO O PASSEIO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - CONTRATAÇÃO DO SR. LUCIMAR SANTOS DE OLIVEIRA</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - RELATÓRIO DE INFORMAÇÕES SOBRE OS BENS PATRIMONIAIS DA PREFEITURA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - RELAÇÃO DAS DIRETORAS DAS ESCOLAS MUNICIPAIS DE BICAS NO ANO DE 2006.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - RELAÇÃO DE REFORMAS E AMPLIAÇÕES EM DETERMINADAS ESCOLAS MUNICIPAIS DE BICAS NO ANO DE 2006</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - SITUAÇÃO DOS IMÓVEIS DO MUNICÍPIO DE BICAS OCUPADOS POR EMPRESAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.jpeg</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- BENS PATRIMONIAIS DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - RELAÇÃO DAS DIRETORAS DAS ESCOLAS MUNICIPAIS EM 2006.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - RELAÇÃO DE REFORMAS E/OU AMPLIAÇÕES E CONSTRUÇÕES NAS ESCOLAS MUNICIPAIS EM 2006</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.jpeg</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - CERCA DE ARAME FARPADO INVADINDO O PASSEIO .</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.jpeg</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - VARREDURA NA RUA EDUARDO SALOMÃO DAVID.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - RELAÇÃO DOS ALVARÁS CONCEDIDOS NO PRESENTE ANO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Kikinho Eletrecista, Ailton Mendes</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - OBRA REALIZADA NO PARQUE DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - FORMA DE CONTRATAÇÃO DOS SERVIDORES DA LISTA A ESTE ANEXADA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - CÓPIA DA PRESTAÇÃO DE CONTAS DO CONTRATO COM O LEOPOLDINA ATLÉTICO CLUBE</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - SOLICITA A MESA DIRETORA QUE ENVIE OFÍCIO À SECRETARIA DE ESTADO DE DEFESA SOCIAL SOLICITANDO AGILIDADE NA INSTALAÇÃO DE LINHA TELEFÔNICA E INTERNET NO PRESÍDIO DE BICAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - CENSO 2015</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - FORNECIMENTO DE EQUIPAMENTO ADEQUADO PARA O TRABALHO DOS FUNCIONÁRIOS RESPONSÁVEIS PELA EQUIPE DA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - ANDAMENTO DO PROJETO DE PLANTIO DE MUDAS EM PARCERIA COM A MRS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES - CÓPIA DOS TERMOS DE DOAÇÃO DE TERRENOS NO LOTEAMENTO JOAQUIM FLORENTINO DE SOUZA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - DETERMINAÇÃO DE ÁREA DE CARGA E DESCARGA, PRÓXIMO A DISTRIBUIDORA DRIBÁ.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - CÓPIA DE TODA A DOCUMENTAÇÃO REFERENTE AO LOTEAMENTO JOAQUIM FLORENTINO DE SOUZA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - RETIRADA DE TERRA NA RUA F NO BAIRRO JOAQUIM FLORENTINO DE SOUZA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Sônia Mattos, Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - DESINTERDIÇÃO NA QUADRA LOCALIZADA NO CAMPO DO LEOPOLDINA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - RELAÇÃO DE CONTRATADOS, CARGOS E EDITAIS LOTADOS NA SECRETARIA DE EDUCAÇÃO , NESTE ANO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - DENÚNCIA DE UM FURTO DE SOM NO CAMINHÃO DO PAC.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA CONFERIR CARÁTER DE URGÊNCIA URGENTÍSSIMA NA TRAMITAÇÃO DO PROJETO DE LEI Nº 36/2015.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - PROVIDÊNCIAS TOMADAS EM RELAÇÃO À DESEMBOCADURA DE MANILHAS PÚBLICAS NO CÓRREGO SÃO JOSÉ</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - ACRESCENTAR NO PORTAL DA TRANSPARÊNCIA A RELAÇÃO DE FAMÍLIAS ATENDIDAS PELO PROGRAMA DE REFORMA DE RESIDÊNCIAS , A INFORMAÇÃO PARCIAL, DE MÊS EM MÊS, DOS REPASSES DAS SUBVENÇÕES E CONVÊNIOS, BEM COMO ATUALIZAR A RELAÇÃO DOS EDITAIS, PORTARIAS E DECRETOS DO ANO DE 2015.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - SOLICITA QUE SEJA ENVIADA POR EMAIL OU POR CÓPIA PARA TODOS OS VEREADORES TODOS OS DOCUMENTOS PROTOCOLADOS NESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - ESCOLA DE LUTAS ARVELLOS GOLD TEAM .</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - OFICIE A PREFEITURA E A CEMIG, SOLICITANDO AFASTAMENTO DE REDE ELÉTRICA EM POSTE LOCALIZADO À AVENIDA GOVERNADOR VALADARES.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA - VISTORIA NA EMPRESA DE BENEFICIAMENTO DE PEDRAS LOCALIZADA AO LADO DO TERRENO ONDE SE PRETENDE CRIAR O POLO EMPRESARIAL DE BICAS. </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - ENVIE A ESTA CASA LEGISLATIVA CÓPIA DE TODOS OS DOCUMENTOS QUE O MUNICÍPIO POSSUI E QUE INSTRUÍRAM O PROCESSO DE COMPRA DO TERRENO ONDE FOI CONSTRUÍDA A QUADRA ESPORTIVA GERALDO MAGELA DE CASTRO MATTOS , AUTORIZADO PELA LEI MUNICIPAL Nº 1.492/2010.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - ESTUDO DE ADEQUAÇÃO DO ANTIGO MATADOURO PARA USO DE FUTURAS EMPRESAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS - OPERAÇÃO TAPA BURACOS POR TODA A CIDADE.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - ENDEREÇO, DATA DE SOLICITAÇÃO E PAGAMENTO DAS LOCALIDADES QUE ESTÃO AGUARDANDO AS OBRAS DE EXTENSÃO OU MODIFICAÇÃO DE REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - REALIZAÇÃO DE CAPINA ÀS MARGENS DO CÓRREGO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - INSTALAÇÃO DE PLACA DE TRÂNSITO NA RUA DONA MIQUELINA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PROPOSTA DE EMENDA À CONSTITUIÇÃO (PEC) 264/13, A SER ENVIADA AO CONGRESSO NACIONAL.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - REALIZAÇÃO DO PROJETO RUA DE LAZER, PRINCIPALMENTE NO PERÍODO DAS FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - ABERTURA DE AGÊNCIA OU CAIXA ELETRÔNICO NA PARTE ALTA DA CIDADE.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - REUNIÃO COM OS INTERESSADOS NA CONSTRUÇÃO DO MATADOURO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - REMOÇÃO DE ENTULHO E TAPA BURACO NA RUA VALDIR DE OLIVEIRA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - CONTROLE DE BICICLETAS DOADOS PELO PROJETO CAMINHOS DA ESCOLA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - EQUIPAR ADEQUADAMENTE A DEFESA CIVIL.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA - INUNDAÇÕES À RUA ANTÔNIO CORRÊA DE ALMEIDA._x000D_
 </t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CALÇAMENTO DE RUA NO POVOADO DE SANTA HELENA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA - PROVIDENCIE CALÇAMENTO DE RUA NO POVOADO DE SANTA HELENA._x000D_
 </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - ALTAIR LOPES</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA - TÉRMINO DE CALÇAMENTO EM RUA DO BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, SEGUINDO O QUE PRECEITUA O REGIMENTO INTERNO DESTA CASA LEGISLATIVA NO ART. 67. E SEUS PARÁGRAFOS, FAÇA INSTALAR UMA COMISSÃO ESPECIAL DE INQUÉRITO PARA AVERIGUAR POSSÍVEL UTILIZAÇÃO IRREGULAR DE RECURSOS DA EDUCAÇÃO DURANTE OS EXERCÍCIOS DE 2005 E 2006.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.doc</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO À PRESIDÊNCIA DA CÂMARA MUNICIPAL QUE, SEGUINDO O QUE PRECEITUA O REGIMENTO INTERNO DESTA CASA LEGISLATIVA NO ART. 67. E SEUS PARÁGRAFOS, FAÇA INSTALAR UMA COMISSÃO ESPECIAL DE INQUÉRITO PARA AVERIGUAR TODOS OS ATOS QUE SUBSIDIARAM A ASSINATURA DO CONVÊNIO SEM NÚMERO, DE 10/05/2006, ENTRE A PREFEITURA MUNICIPAL E O LEOPOLDINA ATLÉTICO CLUBE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3393,68 +3393,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>