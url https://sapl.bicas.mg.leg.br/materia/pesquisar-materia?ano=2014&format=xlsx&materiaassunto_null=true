--- v0 (2026-03-02)
+++ v1 (2026-04-27)
@@ -54,2026 +54,2026 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Beth Gouvêa</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-DATA PREVISTA PARA PAGAMENTO DO INCENTIVO ADICIONAL AO PROGRAMA DE AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ailton Mendes</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PLACAS DA DEFESA CIVIL</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-MURETA EM FRENTE AO ASILO.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-FUNCIONAMENTO DO PORTAL DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR- JOSÉ MARIA DE SOUZA PEREIRA</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- PROGRAMA INTERLEGIS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- FLORIAN MADRUGA</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS-CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO-CÓPIA DOS RPA'S._x000D_
 </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- VENDA DE SUCATAS</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COLOCAÇÃO DE TELA NA QUADRA DO RETTO JÚNIOR</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CAPINA E LIMPEZA DO CÓRREGO.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CÓPIA DO PROCESSO LICITATÓRIO</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- AUXÍLIO SOCIAL.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CÓPIA DE RECIBO DE PAGAMENTO DE CONTRATAÇÃO DE ARTESÃO.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COLOCAÇÃO DE QUEBRA MOLAS NA AVENIDA DO CONTORNO.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA- NOME DOS PROFISSIONAIS CONTRATADOS PELA PREFEITURA NO SETOR DE ESPORTES._x000D_
 </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-AUXÍLIO SOCIAL.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DISPONIBILIZAÇÃO DE POLICIAL EM FRENTE À ESCOLA AMARELINHA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- COLOCAÇÃO DE QUEBRA-MOLA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INFORMAÇÃO SOBRE FALTA DE MEDICAMENTOS NA FARMÁCIA POPULAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INFORMAÇÃO SOBRE O PROCEDIMENTO ADMINISTRATIVO REFERENTE À VENDA DE SUCATAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-TELEFONE DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- QUANTAS E QUAIS FAMÍLIAS CARENTES FORAM CONTEMPLADAS COM A REFORMA DE SUAS CASAS, CONFORME LEI MUNICIPAL.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CRIAÇÃO DO PLANO MUNICIPAL DE CASTRAÇÃO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- DR. CELSO LOPES MADEIRA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR- MARIA DE LOURDES DUTRA HADDAD</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-LIMPEZA NO CÓRREGO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-MOTIVO DO CANCELAMENTO DO PROCESSO DE LICITAÇÃO Nº 084/2014.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-DESOBSTRUÇÃO DE BUEIRO NA AVENIDA GOVERNADOR VALADARES.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- SOLICITAÇÃO DO TOTAL DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS EM DEZ/2012 E JULHO/2014</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- CÓPIAS DAS GPS DOS MESES DE JANEIRO ATÉ NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/</t>
+    <t>http://sapl.bicas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CONCLUSÃO DE SERVIÇO DE ACERTO DE BARRANCO E PLANTIO DE GRAMA NO BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- OBRA A SER EXECUTADA NO FINAL DA RUA GOVERNADOR VALADARES.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- AUTORIZAÇÃO PARA CONSTRUÇÃO DE BICICLETÁRIO NA PRAÇA QUINTINO BOCAIUVA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE TOMBAMENTO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Júlio Sales</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-PROCESSO LICITATÓRIO DAS FESTIVIDADES DE FIM DE ANO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR- ENIR FLORENTINO DE SOUZA GUARNIERI.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SUBSTITUIÇÃO DO BUEIRO DA RUA CAPITÃO PEDRO ASSIS AMARAL.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- LICITAÇÃO DA FESTA ARRAIAL DAS TABOAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- PROCESSO LICITATÓRIO DA EXPOSIÇÃO AGROPECUÁRIA DO MUNICÍPIO DE BICAS DE 2014.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- INFORMAÇÃO SOBRE PROFISSIONAIS DA SAÚDE DE BICAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CAPINA DAS MARGENS DO CÓRREGO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Kikinho Eletrecista</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-REFORMA DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUGESTÃO SOBRE O TRÂNSITO DA RUA ARTHUR BERNARDES.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-ORÇAMENTO LIBERADO PARA IMPLANTAÇÃO DE POSTES.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- IMPLANTAÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-IMPLANTAÇÃO DE POSTES.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-INSTALAÇÃO DE FAIXA DE PEDESTRE.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Loro</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-AUMENTO DO ALAMBRADO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DEFINIÇÃO SOBRE PROIBIÇÃO DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-ATUALIZAÇÃO DO PORTAL DE TRANSPARÊNCIA DO MUNICÍPIO DE BICAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-EXPLICAÇÃO SOBRE DESCUMPRIMENTO DA LEI Nº 1620/2013.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-ENCAMINHAMENTO DE DECRETO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- NÃO CUMPRIMENTO DA LEI MUNICIPAL Nº 1638/2013.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CÓPIA DE DECRETOS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DEFINIÇÃO SOBRE A TRAMITAÇÃO DO NOVO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- IMPLEMENTAÇÃO DA LEI MUNICIPAL Nº1499/2010.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-ENTULHOS E PODAS DE ÁRVORES.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-VEÍCULOS ABANDONADOS EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-COMISSÃO PARA REVISÃO DO CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DESENTRANHAMENTO DO PROJETO DE LEI COMPLEMENTAR Nº 03/2013.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CUMPRIMENTO DA LEI  MUNICIPAL Nº 1508/2010.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- NOTIFICAÇÃO DE LIMPEZA A PROPRIETÁRIOS DE TERRENOS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-PUBLICAÇÃO DO RESULTADO DO CONCURSO PÚBLICO NO SITE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- SITUAÇÃO DA DÍVIDA DO MUNICÍPIO COM A COPASA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-COLOCAÇÃO DE GUARDA-CORPO OU CORRIMÃO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES E PROVIDÊNCIAS- REAJUSTE DO PISO NACIONAL DOS PROFESSORES.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- TRAMITAÇÃO REFERENTE AO ANTEPROJETO DE LEI DO LEGISLATIVO Nº 04/2013.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES E PROVIDÊNCIAS-DECRETO REGULAMENTADOR DA LEI MUNICIPAL Nº1500/2010.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-COLOCAÇÃO DE LOMBADAS ELETRÔNICAS NA BR-267.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-PROTOCOLO DE INTENÇÕES ASSINADO COM O CIDESTE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COLOCAÇÃO DE POSTE.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- CONTRATO OU CONVÊNIO COM O LEOPOLDINA ATLÉTICO CLUBE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- LICITAÇÃO PARA TRANSPORTE TERCEIRIZADO DE PASSAGEIROS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-MOTIVO DE DESLIGAMENTO-BLOQUEIO DO TELEFONE 199 DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COMISSÃO ESPECIAL DE INQUÉRITO CEMEI.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- RESUMO DO ATENDIMENTO COM TRANSPORTES DE ESTUDANTES PARA JUIZ DE FORA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- DIÁRIAS DE VIAGENS CONCEDIDAS AOS AGENTES POLÍTICOS DE BICAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- RELATÓRIO DE HORAS EXTRAS 2013 E 2014.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- RELATÓRIO DOS CARGOS COMISSIONADOS DA ATUAL ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- LICITAÇÃO CARNAVAL 2014.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- ANULAÇÃO DA PORTARIA Nº 12/2014.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- MONITORAMENTO DAS MUDANÇAS IMPLEMENTADAS NO TRÂNSITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- ARTISTAS OCUPANTES DE CARGO DE CONFIANÇA NA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONTRATAÇÃO DE VIGIAS PARA O PARQUE MUNICIPAL DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- RECURSOS AINDA VINCULADOS À SECRETARIA DE FAZENDA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO-TAXA ITAMAR.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- ANDAMENTO DO PROCESSO ADMINISTRATIVO SOBRE TELEFONE DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-LISTA DE ESTUDANTES ATENDIDOS PELO TRANSPORTE ESTUDANTIL.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REGULAMENB</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 1618/2013.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-ENVIO DE DOCUMENTOS PARA O PROCESSO DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-LICITAÇÃO DE CALÇAMENTO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- PLANILHA COM OS GASTOS DA 44º EXPOSIÇÃO AGROPECUÁRIA E INDUSTRIAL DE BICAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- PLANILHA DOS GASTOS COM A 44ª EXPOSIÇÃO AGROPECUÁRIA E INDUSTRIAL DE BICAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COMISSÃO DE INQUÉRITO 44ª EXPOSIÇÃO AGROPECUÁRIA E INDUSTRIAL DE BICAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INSTALAÇÃO DE POSTE.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-REFORMA E MANUTENÇÃO DA QUADRA ESPORTIVA NO BAIRRO GILSON LAMHA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DEMARCAÇÃO DA ÁREA DE PROIBIÇÃO DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CUMPRIMENTO DA LEI Nº 12.994/2014.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-TRAMITAÇÃO DO ANTEPROJETO DE LEI DO LEGISLATIVO Nº 06/2014.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- SECRETARIA MUNICIPAL DE CULTURA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-PLANILHA DE GASTOS COM A COMENDA DO MÉRITO BIQUENSE 2012.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DÍVIDA DA COPASA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Nilo da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- COLOCAÇÃO DE NOVOS HIDRANTES DE INCÊNDIO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- SR. PAULO ROSSI JÚNIOR.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-MAPEAMENTO DA CIDADE.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- COLOCAÇÃO DE MEIO-FIO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-INSTALAÇÃO DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PROIBIÇÃO DE CADEIRAS DE BARES NAS RUAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-RETIRADA DE VEÍCULOS ABANDONADOS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CONSTRUÇÃO DE MURO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-PRORROGAR PRAZO DAS MODIFICAÇÕES NO TRÂNSITO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES-ATRASO DE MATERIAIS SOLICITADOS PELA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- DESLIGAMENTO DO TELEFONE DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- CONVÊNIO ENTRE A PREFEITURA E O CENTRO DE ESPECIALIDADES MULTIMÉDICA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-COMPLEMENTAÇÃO DE PASSARELA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- CONSTRUÇÃO DE PASSAGEM DE PEDESTRE.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE MEIO-FIO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-PAVIMENTAÇÃO ASFÁLTICA E CANALIZAÇÃO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CONSTRUÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS- INSTALAÇÃO DE FOTOCÉLULAS OU FOTOSSENSORES. </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-CAPINA E LIMPEZA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INSTALAÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- RETIRADA DE PLACA DE "PROIBIDO PARAR E ESTACIONAR".</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- SANTUÁRIO DA ÁGUA SANTA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REALIZAÇÃO DE PERÍCIA TÉCNICA CEMEI.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE BANHEIRO FEMININO NO ALMOXARIFADO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INSTAURAÇÃO DE NOVA COMISSÃO DE INQUÉRITO- CEMEI.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-VERIFICAR TRAJETO DO ÔNIBUS QUE FAZ A LINHA EDGAR MOREIRA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS-CELSO LOPES MADEIRA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CRIAÇÃO DE PLANO DE RECOMPOSIÇÃO SALARIAL.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Rafael Aquino</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PROGRAMA MINAS COMUNICA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INCLUSÃO DO MUNICÍPIO NO PROGRAMA PAPO LEGAL- DIÁLOGOS COMUNITÁRIOS PARA A PREVENÇÃO DO USO E ABUSO DE DROGAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-ELABORAÇÃO DO PLANO MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PARTICIPAÇÃO NO PROGRAMA PREFEITO AMIGO DA CRIANÇA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-EDITAIS DE SELEÇÃO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-ADEQUAÇÃO DOS VENCIMENTOS DOS PROFESSORES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REALIZAÇÃO DO EVENTO FELIZ CIDADE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.jpeg</t>
   </si>
   <si>
     <t>pedido de providências-limpeza e calçamento.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CURSO DE PREVENÇÃO DO USO DE DROGAS PARA EDUCADORES DE ESCOLAS PÚBLICAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- VERIFICAR INSTALAÇÕES ELÉTRICAS DA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- AÇÕES TOMADAS NO COMBATE À DENGUE.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- CONSTITUIÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- CUMPRIMENTO DA LEI Nº 1611/2013.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- FUNCIONAMENTO DO PARQUINHO INFANTIL DA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-CUMPRIMENTO DA LEI MUNICIPAL Nº 1520/2010.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CRIAÇÃO DE CURSINHOS PARA CONCURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- FUNCIONÁRIO PARA EFETUAR RESCISÕES DE CONTRATO DE TRABALHO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES- PROGRAMA SAÚDE NA ESCOLA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- CONTRATAÇÃO DE EMPRESA DE MEDICINA DO TRABALHO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- NOTIFICAÇÃO A PROPRIETÁRIO DE TERRENO SOBRE CAPINA E LIMPEZA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- RELAÇÃO DE FUNCIONÁRIOS DO HOSPITAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS- ADESÃO AO PROGRAMA INTERLEGIS._x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- PROGRAMA MAIS EDUCAÇÃO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- CONSTRUÇÃO DE LOCAL PARA VIRADA DE CARROS E CAMINHÕES.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-PLACA INDICATIVA DO DISTRITO SÃO MANOEL.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- PORTARIAS 29 E 32/2014 DA SECRETARIA DE EDUCAÇÃO BÁSICA DO MINISTÉRIO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- PRESTAÇÃO DE CONTAS DA ASSISTÊNCIA SOCIAL 2013.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- CONSTRUÇÃO DE REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- NÚMERO DE PEDIDOS DE EXAMES AGUARDANDO REALIZAÇÕES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- LISTAGEM DE PESSOAS ATENDIDAS COM SERVIÇO DE DESATERRO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-ALUNOS DA REDE MUNICIPAL COM DIABETES.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CRIAÇÃO DO PORTAL DO TURISMO NO MUNICÍPIO DE BICAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PINTURA DOS REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COLOCAÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SINALIZAÇÃO E REDUTOR DE VELOCIDADE NA BR-267.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Sônia Mattos</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS- RECUPERAÇÃO DO MATERIAL DO GRUPO ESCOTEIRO ARACATI._x000D_
 </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- EXISTÊNCIA DE REGISTRO DA PRAÇA "B".</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CONSTRUÇÃO DE CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- VERIFICAR VARREDURA DAS RUAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SENHAS NUMÉRICAS PARA O ATENDIMENTO EM ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- TRANSPORTE INTERMUNICIPAL DE ESTUDANTES.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.jpeg</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- RUA B DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-LIMPEZA DE RUAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA-LIMPEZA DO CÓRREGO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- LIMPEZA E CAPINA NA PRAÇA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- TRANSPORTE ESCOLAR PARA DEFICIENTES FÍSICOS DAS ESCOLAS MUNICIPAIS DE BICAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- IMPLANTAÇÃO DE COBERTURA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- FISCALIZAÇÃO DE TERRENOS E IMÓVEIS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PATROLAMENTO DA ESTRADA DE SÃO MANOEL.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- IMPLANTAÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR- ÉRIO SILVA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR-JOSÉ MESSIAS SCHETTINO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS- 2º BICAS LIQUIDA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- RESTABELECIMENTO DA CRECHE.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REAJUSTE DO VALE ALIMENTAÇÃO DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR-WANDA GUARNIERI DE PAULA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO/PROVIDÊNCIA- CESTA BÁSICA DOS FUNCIONÁRIOS DO EJA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- SENHORA MARIA EUGÊNIA CUNHA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIA- PLACA DA TRAVESSA JOSÉ CÂNDIDO MOREIRA_x000D_
 </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- RECUPERAÇÃO DE PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CALÇAMENTO DA CUTIEIRA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- COLCHONETES PARA A ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CLUBE LEOPOLDINA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REFORMA DA RAIA DE MALHA</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO/PROVIDÊNCIA- MECANISMOS DE DESLIGAMENTO DE ILUMINAÇÃO PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- RESTRUTURAÇÃO/RETIFICAÇÃO DE PONTE.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- REPAROS NO CALÇAMENTO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.jpeg</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- CAMPANHA PARA CONSCIENTIZAÇÃO E ECONOMIA DE ÁGUA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- ESCOLA RURAL ATHAYDE SURIANO PEREIRA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS-VEÍCULOS PARA TRANSPORTE DE MÉDICOS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PROFUNDIDADE DE SEPULTURA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- INSTALAÇÃO DE POSTES.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO- LISTAGEM DOS BENS PATRIMONIAIS DA PREFEITURA MUNICIPAL DE BICAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS-VISTORIA NO CÓRREGO SÃO JOSÉ._x000D_
 </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO-CAMPANHA DE VACINAÇÃO ANTIRRÁBICA 2014.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR- JOELMA SCHETTINO PEREIRA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS- PRONOVE.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.jpeg</t>
+    <t>http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA- SRA. MARIA DA CONCEIÇÃO PINTO GARCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2380,68 +2380,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bicas.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>